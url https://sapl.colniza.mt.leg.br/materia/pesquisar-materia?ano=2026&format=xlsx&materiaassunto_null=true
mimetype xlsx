--- v0 (2026-02-27)
+++ v1 (2026-04-13)
@@ -10,1185 +10,2090 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="807" uniqueCount="377">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1529" uniqueCount="678">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de lei executivo</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4252/01-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4252/01-2026.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei Municipal Nº 1.007 de 20 de junho de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4253/02-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4253/02-2026.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei Municipal Nº 499 de 02 de junho de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4254/03-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4254/03-2026.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei Municipal Nº 502 de 02 de junho de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4265/04-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4265/04-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de inspeção municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4273/projeto_de_lei_no_05-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_12.28200.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4273/projeto_de_lei_no_05-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_12.28200.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 12.282,00 (doze mil duzentos e oitenta e dois reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4271/projeto_de_lei_no_06-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_1.971.00000.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4271/projeto_de_lei_no_06-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_1.971.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.971.000,00 (um milhão novecentos e setenta e um mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4270/projeto_de_lei_no_07-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_2.485.00000.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4270/projeto_de_lei_no_07-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_2.485.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 2.485.000,00 (trezentos e trinta e sete mil seiscentos e sessenta e sete reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4269/projeto_de_lei_no_08-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_400.00000.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4269/projeto_de_lei_no_08-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_400.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 400.000,00 (quatrocentos mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4268/projeto_de_lei_no_09-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_337.66700.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4268/projeto_de_lei_no_09-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_337.66700.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 337.667,00 (trezentos e trinta e sete mil seiscentos e sessenta e sete reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4315/projeto_de_lei_no_010-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4315/projeto_de_lei_no_010-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a instituir Verba de gratificação aos membros eleitos e indicados para Comissão Interna de Prevenção de Acidentes e Assédio (CIPA) e dá outras providências.</t>
   </si>
   <si>
+    <t>4355</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4355/projeto_de_leio011_-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUtoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 (Trezentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4352</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4352/projeto_de_leio012_-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUtoriza abertra de crédito adicional suplementar no valor de até R$ 1.926.319,70 (Um milhão novecentos e vinte e seis mil trezentos e dezenove reais e setenta centavos), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4351</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4351/projeto_de_leio013_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 2.252.144,88 (Dois milhões duzentos e cinquenta e dois mil cento e quarenta e quatro reais e oitenta e oito centavos), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4353</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4353/projeto_de_leio014_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 (Trezentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4354</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4354/projeto_de_leio015_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (Quinhentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4410</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4410/projeto_de_leio016_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder premiações em dinheiro para os eventos esportivos promividos pela secretaria municipal de esporte e lazer - SEEL, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4409</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4409/projeto_de_leio017_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal dos direitos da mulher - CMDM, do município de Colniza/MT, vinculado à secretaria municipal de Assistência Social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4411</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4411/projeto_de_leio018_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal, a promover a campanha de incentivo à solicitação de nota fiscal da prestação de serviços denominada "Camapanha da nota Colnizense", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4412</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4412/projeto_de_leio019_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a promoção, proteção e preservação da saúde individual e coletiva no âmbito municipal, estabelece normas de vigilância sanitária, saúde do trabalhador, controle de estabelecimentos e produtos de saúde e interesse à saúde, e em linhas gerais trata de assuntos da vigilância ambiental e vigiância epidemiológica considerando as especificidades da região noroeste de Mato Grosso, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4219</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>JONAS DE OLIVEIRA MIRANDA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4219/indicacao_no01-2026-__vereador_-_jonas_-contratacao_de_psicanalista.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4219/indicacao_no01-2026-__vereador_-_jonas_-contratacao_de_psicanalista.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de saúde, que seja realizada a contratação de profissional psicanalista para atuação junto ao CRIDAC – Centro de Referência, no Município de Colniza e com extensão do atendimento ao Distrito do Guariba.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no02-2026-__vereador_-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no02-2026-__vereador_-_luis.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obra, que seja feito a substituição de pontes por bueiros em estradas vicinais do município, com o objetivo de melhorar a trafegabilidade, reduzir custos de manutenção e aumentar a segurança dos usuários, nas seguintes localidades:</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4218/indicacao_no03-2026-__vereador_-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4218/indicacao_no03-2026-__vereador_-_luis.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente a realização de serviços de cascalhamento e a implantação de saídas de água na Linha 24 – Escol Sul e Terra Roxa, com o objetivo de melhorar as condições de trafegabilidade e assegurar o adequado escoamento das águas pluviais.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4220/indicacao_no04-2026-__vereador_jonas-_sinalizacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4220/indicacao_no04-2026-__vereador_jonas-_sinalizacao.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Chefe do Poder Executivo, que determine ao setor competente a implantação de proteção adequada de sinalização vertical e horizontal nos locais onde foram instalados bueiros com galerias em nosso município, bem como a sinalização das pontes localizadas na área urbana.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4231/indicacao_no05-2026_-oseia_-_moradores_que_estao_em_areas_de_risco_-_defesa_civil.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4231/indicacao_no05-2026_-oseia_-_moradores_que_estao_em_areas_de_risco_-_defesa_civil.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal que seja realizado estudo técnico integrado, em conjunto com a Coordenação Municipal de Defesa Civil, Secretaria Municipal de Obras, Secretaria Municipal de Assistência Social, Secretaria Municipal de Meio Ambiente e Secretaria Municipal de Planejamento, com a finalidade de:</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4230/indicacao_no06-2026_-oseia_-_periodo_de_pandemia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4230/indicacao_no06-2026_-oseia_-_periodo_de_pandemia.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal que adote as providências administrativas e legais necessárias para autorizar e efetuar o pagamento dos valores retroativos referentes a anuênio, triênio, quinquênio, sexta-parte, licença-prêmio e demais mecanismos equivalentes, devidos aos servidores públicos municipais, correspondentes ao período compreendido entre 28 de maio de 2020 e 31 de dezembro de 2021, observada a disponibilidade orçamentária do Município, conforme autoriza a Lei Complementar nº 226, de 12 de janeiro de 2026, a qual alterou a Lei Complementar nº 173/2020.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>CLAUDIA KAFER</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4221/indicacao_no07-2026-__vereadora_claudia_-_manutencao_estrada_ligando_taquarucu-mt206_e_tres_fronteiras.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4221/indicacao_no07-2026-__vereadora_claudia_-_manutencao_estrada_ligando_taquarucu-mt206_e_tres_fronteiras.pdf</t>
   </si>
   <si>
     <t>INDICA ao poder Executivo que realiza a manutenção de uma estrada alternativa já previamente iniciada que dá acesso de Taquaruçu do Norte a MT 206 ligando a 3 Fronteiras.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4222/indicacao_no08-2026-__vereadora_claudia-_-elaboracao_de_projetos_de_pracas-guariba_tres_fronteiras_taquarucu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4222/indicacao_no08-2026-__vereadora_claudia-_-elaboracao_de_projetos_de_pracas-guariba_tres_fronteiras_taquarucu.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Colniza-MT através da Secretaria Municipal de Planejamento, a necessidade de elaboração de um projeto para revitalização e estruturação das praças públicas do distrito de Guariba, Vila Três Fronteiras e Taquaruçu do Norte.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4232/indicacao_no09-2026-__vereador_wesley-_-_ponte_boca_da_mata.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4232/indicacao_no09-2026-__vereador_wesley-_-_ponte_boca_da_mata.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, bem como à Secretaria Municipal de Obras, que sejam adotadas as providências necessárias para a construção de duas pontes do tipo bate-estaca na Boca da Mata 2 (Linha dos Carabinas), sendo:</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>AILTON RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4240/indicacao_no10-2026-__vereador_-_ailton_ribeiro__manutencao_da_ponte_do_rio_boca_da_mata_...pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4240/indicacao_no10-2026-__vereador_-_ailton_ribeiro__manutencao_da_ponte_do_rio_boca_da_mata_...pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obra, seja realizado, com urgência, o conserto da ponte localizadas no Rio Boca da Mata, no travessão, bem como da ponte situada na estrada de acesso ao sítio do senhor Luiz Pelizari no Distrito de Guariba.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4241/indicacao_no11-_2026-__vereador_-_ailton_ribeiro__limpezas_das_avenidas_do_distrito_de_guariba..pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4241/indicacao_no11-_2026-__vereador_-_ailton_ribeiro__limpezas_das_avenidas_do_distrito_de_guariba..pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo, por meio da Subprefeitura do Distrito de Guariba, que seja realizada a roçagem do canteiro central (meio) das Avenidas Brasil, Edno Polles e Norte Sul no Distrito de Guariba.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4246/indicacao_no12-2026-__vereador_wesley-psicologo_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4246/indicacao_no12-2026-__vereador_wesley-psicologo_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a designação de um psicólogo para atuar diariamente no Distrito do Guariba.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4247/indicacao_no13-2026-__vereador_-_jonas_-sala_de_vacina_posto_da_avenida_dois_mil.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4247/indicacao_no13-2026-__vereador_-_jonas_-sala_de_vacina_posto_da_avenida_dois_mil.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo através da Secretaria Municipal de Saúde, que seja feito a construção de uma sala de vacina e a reforma da UBS Nova Vila Dois Mil.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, JONAS DE OLIVEIRA MIRANDA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4248/indicacao_no14-2026-__vereador_-_jonas_e_dede.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4248/indicacao_no14-2026-__vereador_-_jonas_e_dede.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo através da Secretaria Municipal Obras a instalação de 02 (dois) bueiros, bem como o aterramento na Linha 1 (um), em uma baixada localizada nas proximidades do sítio do Sr. Fidelix. Assim também como serviços de cascalhamento e patrolamento nos pontos críticos da Linha Muriru.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4255/indicacao_no15-2026-__vereador_-_wesley_e_claudia_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4255/indicacao_no15-2026-__vereador_-_wesley_e_claudia_-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias para a construção de uma praça pública ao lado do Posto de Saúde localizado no Distrito de Guariba, neste município, tendo como referência o modelo da praça recentemente construída no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4263/indicacao_no016-2026-__vereadora-_claudia_kafer-encontro_quinzenal_dos_idosos_no_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4263/indicacao_no016-2026-__vereadora-_claudia_kafer-encontro_quinzenal_dos_idosos_no_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao poder Executivo, por meio da Secretaria Municipal de Assistência Social, a realização de encontros quinzenais com idosos, em parceria com a Associação das Mulheres Rurais do Distrito de Guariba.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_no017-2026-__vereador_-_luis-_drones.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_no017-2026-__vereador_-_luis-_drones.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo, por meio da Secretaria Municipal de Agricultura, que seja elaborado projeto técnico com a finalidade de viabilizar a aquisição de drones, pulverizadores destinados ao atendimento dos produtores rurais do Município de Colniza.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4262/indicacao_no18-2026-__vereadora_claudia-_aquisicao_de_motor_-_transposte_aquaviario_para_alunos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4262/indicacao_no18-2026-__vereadora_claudia-_aquisicao_de_motor_-_transposte_aquaviario_para_alunos.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Colniza-MT através da Secretaria Municipal de Educação para aquisição de dois motores novos para os barcos que realizam o transporte escolar dos alunos ribeirinhos do Distrito de Guariba.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4266/indicacao_no019-2026-__vereadora_claudia_-_encontro_mulher_rural.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4266/indicacao_no019-2026-__vereadora_claudia_-_encontro_mulher_rural.pdf</t>
   </si>
   <si>
     <t>INDICA ao poder Executivo através da Secretaria de Agricultura para que seja feito um planejamento e realização do 1º Encontro da Mulher Rural no Distrito do Guariba.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4267/indicacao_no020-2026_-oseia_-_espaco_para_a_pratica_de_esportes_-_mini_estadio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4267/indicacao_no020-2026_-oseia_-_espaco_para_a_pratica_de_esportes_-_mini_estadio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal que adote as providências administrativas e legais necessárias para a implantação de um espaço público destinado à prática de esportes e lazer, a ser construído nos fundos do Miniestádio Municipal, contemplando uma pista de skate, uma pracinha com arborização, bem como demais estruturas que favoreçam o convívio social e a atividade física da população.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4277/indicacao_no021-2026-__vereador_-_luis-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4277/indicacao_no021-2026-__vereador_-_luis-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, que sejam organizadas equipes emergenciais de atendimento, em razão das fortes chuvas que vêm atingindo o município, ocasionando danos às estradas vicinais, pontes, bueiros e acessos às propriedades rurais.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4276/indicacao_no022-2026-__vereador_-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4276/indicacao_no022-2026-__vereador_-_luis.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Municipal de Obras, por meio do Departamento de Pontes, que viabilize, com a máxima urgência, a manutenção das seguintes pontes rurais:</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4308/indicacao_no23-2026-__vereador_-_ailton_ribeiro__van_para_tranportar_pacientes_guariba_x_colniza.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4308/indicacao_no23-2026-__vereador_-_ailton_ribeiro__van_para_tranportar_pacientes_guariba_x_colniza.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Saúde a aquisição de uma Van para realizar o transporte de pacientes do Distrito de Guariba até a sede do município de Colniza.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4287/indicacao_no24-2026_-oseia_-_centro_de_convivencia_-_idosos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4287/indicacao_no24-2026_-oseia_-_centro_de_convivencia_-_idosos.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal junto a Secretaria Municipal de Assistência Social, para que adote as providências administrativas e legais necessárias para promover a ampliação do Centro de Convivência dos Idosos, com a implantação de área de lazer e espaços adequados para a realização de atividades recreativas, culturais, esportivas e de convivência, visando melhor atender o grupo da melhor idade “Alegria de Vive.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4309/indicacao_no25-2026_-_ailton_-implantacao_de_um_laboratorio_municipal_no_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4309/indicacao_no25-2026_-_ailton_-implantacao_de_um_laboratorio_municipal_no_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Saúde, a implantação de um laboratório municipal no Distrito de Guariba.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4318/indicacao_no026_-_2026_-__vereadora_-__claudia_caker-iluminacao_campo_de_futbol.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4318/indicacao_no026_-_2026_-__vereadora_-__claudia_caker-iluminacao_campo_de_futbol.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, juntamente com o setor competente, a iluminação do campo de futebol do Distrito Guariba, localizado na Avenida Edino Polles, Bairro JL, neste município.</t>
   </si>
   <si>
+    <t>4323</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4323/indicacao_no27-2026_-_ailton_-_projeto_de_construcao_upa_-_guariba.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Saúde e de Planejamento, que seja elaborado um projeto para a construção de uma Unidade de Pronto Atendimento (UPA) no Distrito de Guariba, possibilitando, inclusive, a captação de recursos por meio de emendas parlamentares para tal finalidade.</t>
+  </si>
+  <si>
+    <t>4324</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4324/indicacao_no28-2026_-_ailton_-_ruas_guariba.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Planejamento e Secretaria Municipal de Obras, que seja realizado trabalho técnico de topografia e engenharia em todas as ruas do Distrito de Guariba, por profissional contratado ou por equipe técnica do próprio quadro da Prefeitura, com a finalidade de promover a organização, nivelamento e adequação das vias públicas do referido distrito.</t>
+  </si>
+  <si>
+    <t>4325</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4325/indicacao_no29-2026_-__vereador_-_cascalhamento_g1.pdf</t>
+  </si>
+  <si>
+    <t>INDICA, ao Chefe do Poder Executivo através da Secretaria Municipal de Obras, que seja realizado o cascalhamento da linha G1, especificamente no trecho crítico que vai do Sr. Delson da Água até a divisa com o município de Cotriguaçu (foto em anexo).</t>
+  </si>
+  <si>
+    <t>4326</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4326/indicacao_no30-2026_-__vereador_-_jonas-manutencao_linha_36.pdf</t>
+  </si>
+  <si>
+    <t>INDICA, ao Chefe do Poder Executivo através da Secretaria Municipal de Obras, que seja realizado a manutenção geral nas Linhas 36, Capa Lado – esquerdo e lado direito, com a execução de serviços de parolamento, cascalhamento nos pontos críticos e instalação de bueiros nas proximidades do sítio do Sr. Zé Branco.</t>
+  </si>
+  <si>
+    <t>4350</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4350/indicacao_no31-2026_-oseia_-_construcao_de_uma_sede_biblioteca_municipal.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, junto à Secretaria Municipal de Educação e de Planejamento, para que adote as providências administrativas e legais necessárias para a construção de uma sede própria para a Biblioteca Municipal Dante de Oliveira, dotada de estrutura adequada para leitura, pesquisa, estudos e realização de atividades culturais, visando fortalecer as políticas públicas de incentivo à educação, à cultura e à formação intelectual da população do município de Colniza/MT.</t>
+  </si>
+  <si>
+    <t>4349</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4349/indicacao_no32-2026_-oseia_-_predio_ass._social_-_eloi.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, junto à Secretaria Municipal de Assistência Social, para que adote as providências administrativas e legais necessárias para denominar o prédio da sede da Secretaria Municipal de Assistência Social (o qual está passando por uma ampliação) com o nome de ELOI REGINATTO, em reconhecimento aos relevantes serviços prestados ao município de Colniza/MT e à sua história como pioneiro desta terra.</t>
+  </si>
+  <si>
+    <t>4348</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>EZEQUIAS DEDÉ DE SOUZA</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4348/indicacao_no33-2026_-dede_-__unidade_de_apoio_aos_pacientes_em_tratamento_de_hanseniase.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a viabilização de uma Unidade de Apoio aos Pacientes em Tratamento de Hanseníase, destinada ao acompanhamento dos pacientes já diagnosticados, bem como à retirada periódica de medicamentos, contribuindo para desafogar as unidades de saúde e melhorar o atendimento à população.</t>
+  </si>
+  <si>
+    <t>4347</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4347/indicacao_no34-2026_-dede_-__servico_de_prevencao_com_batimento_de_espelhos_e_abertura_de_saidas_dagua_utilizando_o_maquinario_de_forma_adequada.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, com cópia à Secretaria Municipal de Obras, a necessidade de que, durante os trabalhos de recuperação e patrolamento das estradas vicinais do município, seja realizado também o serviço de prevenção, com batimento de espelhos e abertura de saídas d’água, utilizando o maquinário de forma adequada.</t>
+  </si>
+  <si>
+    <t>4359</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4359/indicacao_no37-2026-__vereador_-_ailton_ribeiro__manutencao_da_br_do_rio_rossevet.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Obra, que seja feita a manutenção na BR do Rio Roosevelt até o distrito de Taquaruçu do Norte, onde se encontram muitas valetas, buracos e demais irregularidades.</t>
+  </si>
+  <si>
+    <t>4360</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4360/indicacao_no38-2026-__vereador_-_luis-_manutencao_ponte_linha_20_escol_sul_e_linha_4_capa.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente com a máxima urgência, a realização de manutenção em duas pontes localizadas nas seguintes regiões: Uma ponte situada na Linha 20, no Assentamento Escol Sul, lado direito; outra ponte localizada na Linha 4, na região da Capa.</t>
+  </si>
+  <si>
+    <t>4361</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4361/indicacao_no39-2026-__vereador_-_luis-_ref_escola.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo, por meio da Secretaria Municipal de Educação, que seja realizada, com a devida urgência, a reforma e pintura da Escola Municipal Bom Jesus.</t>
+  </si>
+  <si>
+    <t>4391</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4391/indicacao_no40-2026_-__vereador_-_jonas-manutencao_linha_4__agrovila.pdf</t>
+  </si>
+  <si>
+    <t>INDICA, ao Chefe do Poder Executivo através da Secretaria Municipal de Obras, seja realizado o patrolamento e cascalhamento da Linha 4 na Agrovila, bem como a instalação de 2 (dois) bueiros nos pontos críticos da referida via no sentido BR Guariba, nas proximidades do sítio do senhor Noel.</t>
+  </si>
+  <si>
+    <t>4387</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>ROSEMIRO RODRIGUES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4387/indicacao_no41-2026_-miro_-__manutencao_da_estrada_-.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal e a Secretaria Municipal de Obras, que seja realizada a manutenção e patrolamento, bem como o levantamento dos pontos críticos especialmente nas regiões que compreendem MT sentido Nova União, Muriru, G1, Porteirão em ambos os lados, Missão, Doizinha, Eletrônica, Farofas e Florita.</t>
+  </si>
+  <si>
+    <t>4400</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4400/indicacao_no42-2026_-miro_-__manutencao_da_linha_16_roda_dagua_e_doizinha.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal e a Secretaria Municipal de Obras, a realização de serviços de Patrolamento, cascalhamento e levantamento dos pontos críticos nas seguintes vias rurais: Linha 16 – região da Roda d’Água e Linha Doizinha.</t>
+  </si>
+  <si>
+    <t>4401</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4401/indicacao_no43-2026-__vereador_-_luis-_manutencao_linha_20-24_lado_esquerdo_e_direito_e_terra_roxa.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente a realização de serviços de Patrolamento nas seguintes localidades: Linha 20, lado esquerdo; Linha 24, lado direito e Linha 24, trecho conhecido como Terra Rocha.</t>
+  </si>
+  <si>
+    <t>4399</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4399/indicacao_no44-2026-_vereador-_luis_-_patrolamento_linha_24_lado_esquerdo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras, que seja realizado o patrolamento e cascalhamento nos pontos críticos da Linha 24, lado esquerdo.</t>
+  </si>
+  <si>
+    <t>4392</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4392/indicacao_no45-2026_-__vereador_-_jonas-manutencao_linha_01_e_02.pdf</t>
+  </si>
+  <si>
+    <t>INDICA, ao Chefe do Poder Executivo através da Secretaria Municipal de Obras, que seja realizado o Patrolamento e cascalhamento das Linhas 01 e 02, próximo ao cemitério.</t>
+  </si>
+  <si>
+    <t>4397</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4397/indicacao_no46-2026-__vereador_-_ailton_ribeiro__ponte_rio_guariba_lh_da_garca.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, com cópia à Secretaria Municipal de Planejamento e Obras, que seja elaborado o projeto para a construção de uma ponte de madeira sobre o Rio Guariba, na Estrada da Garça, que dá acesso à Linha 03, localizada do outro lado do rio.</t>
+  </si>
+  <si>
+    <t>4393</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>ELCI COSTA PAIXÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4393/indicacao_no47-2026-_vereador-_elci_costa_-__secretaria_de_saude_horario_de_visita.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Saúde, que seja alterado o horário de visitas no Hospital Municipal, passando a ocorrer no período noturno.</t>
+  </si>
+  <si>
+    <t>4402</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4402/indicacao_no48-_2026-__vereador_-_ailton_ribeiro__limpezas_dos_terremos_do_distrito_de_guariba.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo, por meio da Subprefeitura do Distrito de Guariba, que seja realizada a limpeza dos terrenos públicos existentes no Distrito de Guariba, incluindo os terrenos das creches, o terreno do sistema de saneamento básico (caixa d’água) e os terrenos das escolas.</t>
+  </si>
+  <si>
+    <t>4396</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4396/indicacao_no49-2026-_vereador-_elci_costa_-__secretaria_de_obras__subistuicao_de_ponte_por_bueiro_4_da_capa.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras, que seja realizada a substituição de uma ponte por bueiro na Linha 4 da Capa, na primeira ponte.</t>
+  </si>
+  <si>
+    <t>4319</t>
+  </si>
+  <si>
+    <t>DAS</t>
+  </si>
+  <si>
+    <t>Documentos em anexo para sessão</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4319/parecer_1849794_2024_001.pdf</t>
+  </si>
+  <si>
+    <t>Parecer prévio de Nº 136/2025 do Tribunal de Contas do Estado de Mato Grosso, sobre as Contas Anuais de Governo Municipal do ano de 2024, gestão do prefeito Milton de Souza Amorim.</t>
+  </si>
+  <si>
+    <t>4320</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4320/2026-03-09_001.pdf</t>
+  </si>
+  <si>
+    <t>Manifestação de defesa do prefeito municipal Milton de Souza Amorim, sobre o julgamento das Contas Anuais de Governo Municipal do ano 2024.</t>
+  </si>
+  <si>
+    <t>4272</t>
+  </si>
+  <si>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4272/01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Analisa as contas anuais de governo da prefeitura municipal de Colniza/MT - exercício de 2024.</t>
+  </si>
+  <si>
     <t>4264</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>ROSEMIRO RODRIGUES DOS SANTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4264/projeto_de_decreto_legislativo_n._1-2024_-__emanuelle_martins-_mocao_de_aplausos-miro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4264/projeto_de_decreto_legislativo_n._1-2024_-__emanuelle_martins-_mocao_de_aplausos-miro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Emanuelle Martins, e dá outras providências.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4261/projeto_de_decreto_legislativo_n._2-2025_-_francisco-_medalha_de_honra_ao_merito-claudia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4261/projeto_de_decreto_legislativo_n._2-2025_-_francisco-_medalha_de_honra_ao_merito-claudia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “medalha de honra ao mérito” ao munícipe Francisco Cesar da Silva Ferreira, e dá outras providências.</t>
   </si>
   <si>
+    <t>4328</t>
+  </si>
+  <si>
+    <t>EZEQUIAS DEDÉ DE SOUZA, JONAS DE OLIVEIRA MIRANDA, OSEIA PEREIRA GUEDES, WESLEY NUNES MENDES</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4328/projeto_de_decreto_legislativo_n._3-2026_-_mesa_diretora_-_contas_anuais_2024.pdf</t>
+  </si>
+  <si>
+    <t>Resultado refente as Contas anuais de governo Municipal do ano de 2024, gestão Milton de Souza Amorim.</t>
+  </si>
+  <si>
+    <t>4344</t>
+  </si>
+  <si>
+    <t>JONAS DE OLIVEIRA MIRANDA, WESLEY NUNES MENDES</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4344/projeto_de_decreto_legislativo_n.04-2025_--titulo_de_cidadao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao excelentíssimo Gilberto Cattani. (deputado estadual do estado de Mato Grosso) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4389</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4389/projeto_de_decreto_legislativo_n.05-2025_-_mocao_de_aplausos_-_unemat_-_oseia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de moção de aplausos aos alunos, professores, reitores, coordenadores e diretores que participaram da implantação e desenvolvimento do curso técnico em horticultura pela universidade do estado de mato grosso – UNEMAT, no município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4390</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4390/projeto_de_decreto_legislativo_n.06-2025_-_mocao_de_aplausos_-_func._sicoob_guariba_-_ailton.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Moção de Aplausos aos colaboradores da Cooperativa de Crédito Sicoob, sediada no Distrito do Guariba, Município de Colniza/MT, em reconhecimento à dedicação, ao profissionalismo e aos relevantes serviços prestados à população local, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4280</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projetos de Resoluções Legislativo</t>
   </si>
   <si>
-    <t>EZEQUIAS DEDÉ DE SOUZA, JONAS DE OLIVEIRA MIRANDA, OSEIA PEREIRA GUEDES, WESLEY NUNES MENDES</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4280/projeto_de_resolucao_no_001-2026_-_posto.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4280/projeto_de_resolucao_no_001-2026_-_posto.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Presidente da Câmara Municipal de Colniza a promover a baixa e transferência definitiva do posto de transformação de energia elétrica atualmente instalado nas dependências do Poder Legislativo Municipal, o qual se encontra sem utilização, em favor da Prefeitura Municipal de Colniza.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projetos de Leis Legislativo</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4237/projeto_de_lei_no_001.2026_-_hinos_-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4237/projeto_de_lei_no_001.2026_-_hinos_-_luis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da execução dos Hinos Nacional, Estadual e Municipal em todos os eventos públicos oficiais realizados no âmbito do Município de Colniza e dá outras providências.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4238/projeto_de_lei_no_002.2026_-_praca_publica_bela_vista_-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4238/projeto_de_lei_no_002.2026_-_praca_publica_bela_vista_-_luis.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Pública Izaura Pereira da Silva a praça pública localizada no Bairro Bela Vista, no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4228/projeto_de_lei_no_003.2026_-_campeonato_futebol_-_jonas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4228/projeto_de_lei_no_003.2026_-_campeonato_futebol_-_jonas.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de eventos do município de Colniza-MT o campeonato municipal de futebol amador e dá outras providências.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4239/projeto_de_lei_no_004.2026_-_corrida_do_trabalhador_-_ailton.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4239/projeto_de_lei_no_004.2026_-_corrida_do_trabalhador_-_ailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da “Corrida do Trabalhador”, no Calendário Oficial da Secretaria Municipal de Esportes e Lazer do Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>CLAUDIA KAFER, LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4258/projeto_de_lei_no_005.2026_-_luis_e_claudia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4258/projeto_de_lei_no_005.2026_-_luis_e_claudia.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Educação Ambiental na Rede Municipal de Ensino do Município de Colniza – MT e dá outras providências</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4279/projeto_de_lei_no_006.2026_-_horas_maquina_a_quem_forn._-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4279/projeto_de_lei_no_006.2026_-_horas_maquina_a_quem_forn._-_luis.pdf</t>
   </si>
   <si>
     <t>Autoriza a Secretaria Municipal de Obras a conceder até 5 (cinco) horas de máquinas aos produtores rurais que fornecerem material para cascalhamento de vias públicas e para construção ou manutenção de pontes no Município de Colniza/MT.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_lei_no_007-2026_-_rga.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_lei_no_007-2026_-_rga.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual (RGA) aos servidores públicos do poder legislativo municipal de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4289/projeto_de_lei_no_008.2026_-_projeto_animais__-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4289/projeto_de_lei_no_008.2026_-_projeto_animais__-_oseia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a castração de cães e gatos no município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
+    <t>4321</t>
+  </si>
+  <si>
+    <t>CLAUDIA KAFER, OSEIA PEREIRA GUEDES</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4321/projeto_de_lei_no_009.2026_-_municipalizacao_estrada_rural_-_oseia_e_claudia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a municipalização da estrada rural que se inicia na Rodovia MT 206, no Município de Colniza, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4322</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4322/projeto_de_lei_no_010.2026_-_cameras_de_monitoramento_-_ailton.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a Política Municipal de Monitoramento Eletrônico em órgãos públicos municipais, com prioridade nas unidades de saúde, e estabelece parâmetros para proteção da integridade do usuário, do servidor público e do patrimônio público, observadas as garantias constitucionais de privacidade e proteção de dados no Município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4343</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4343/projeto_de_lei_no_011.2026_-_escola_dominical_-_jonas.pdf</t>
+  </si>
+  <si>
+    <t>Declara a Escola Bíblica Dominical como Patrimônio Cultural Imaterial do Município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4408</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4408/projeto_de_lei_no_012.2026_-_utilidade_publica_ass._uniao_dos_migrantes_-_miro.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos Produtores Rurais de União dos Migrantes - APPRUM, localizada no Município de Colniza/MT, e dá outras providências</t>
+  </si>
+  <si>
     <t>4223</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4223/requerimento_01-__vereador_luis_carlos__-_abertura_de_saida_de_agua_linha_16_a-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4223/requerimento_01-__vereador_luis_carlos__-_abertura_de_saida_de_agua_linha_16_a-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que sejam realizados serviços de abertura de saídas de água e cascalhamento nos pontos críticos da Linha 16 A e B.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4224/requerimento_02-__vereador_luis_carlos_-_cascalhamento_lh_20_terra_roxa_escol_sul.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4224/requerimento_02-__vereador_luis_carlos_-_cascalhamento_lh_20_terra_roxa_escol_sul.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, providências necessárias para que sejam realizados serviços de abertura de saídas de água, com o uso de retroescavadeira, bem como o cascalhamento dos pontos críticos da Linha 20, Escol Sul e Terra Roxa.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4225/requerimento_03-__vereadora_claudia_kafer_-_multirao_saude.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4225/requerimento_03-__vereadora_claudia_kafer_-_multirao_saude.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, a possibilidade de realizar um mutirão periódico de atendimento na área da saúde, bem como a equipe de vacina, agente de saúde, e transferência de cartão sus, que esse atendimento seja na Comunidade São Francisco localizada as margens do Rio Roosevelt, Vila Taquaruçu do Norte, e Distrito de 3 Fronteiras.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4226/requerimento_04-__vereador__-_jonas_-_bueiro_lh_8_agrovila.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4226/requerimento_04-__vereador__-_jonas_-_bueiro_lh_8_agrovila.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, Instalação de 01 (um) bueiro em frente à propriedade do Sr. Marquinhos, da Estar Motos, localizada na Linha 08 – Agrovila, bem como a manutenção dos pontos críticos e as pontes, na referida linha.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4227/requerimento_05-__vereadora_claudia_kafer_ubs_joao_capinani.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4227/requerimento_05-__vereadora_claudia_kafer_ubs_joao_capinani.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, que seja elaborado e viabilizado projeto de ampliação da Unidade Básica de Saúde (UBS) João Capitani, localizada no Distrito de Guariba.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4234/requerimento_06-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4234/requerimento_06-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, o cascalhamento e manutenção das ruas dos bairros do Município de Colniza, bem como, as devidas providências para impedir os avanços das erosões.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4229/requerimento_07-2026_-_vereador_oseia_-_tdi_para_professor.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4229/requerimento_07-2026_-_vereador_oseia_-_tdi_para_professor.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Educação, que adote as providências necessárias para elaboração e encaminhamento de Projeto de Lei Complementar que reproduza, no âmbito do Município de Colniza/MT, as disposições essenciais da Lei Complementar nº 600, de 13 de janeiro de 2026, do Município de Cuiabá (lei em anexo), promovendo a valorização dos atuais Técnicos em Desenvolvimento Infantil (TDI), com alteração de nomenclatura para Professor de Ensino Infantil (PEI) e adequação da carreira às diretrizes nacionais da educação.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>EZEQUIAS DEDÉ DE SOUZA</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4235/requerimento_08-2026_-_vereador_dede_-_multirao_para_realizar_limpeza_retirada_de_entulhos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4235/requerimento_08-2026_-_vereador_dede_-_multirao_para_realizar_limpeza_retirada_de_entulhos.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal que, por meio de ação conjunta entre a Secretaria Municipal de Obras e a Secretaria Municipal de Saúde, promova a realização de um Mutirão de Limpeza nos bairros do município, com a finalidade de efetuar a limpeza urbana e o recolhimento de entulhos, em cumprimento ao que dispõe a Lei Municipal de n. 1.254/2025.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4242/requerimento_09-2026_vereador_ailton-_contratacao_de_uma_pessoa_limpeza_policia_militar.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4242/requerimento_09-2026_vereador_ailton-_contratacao_de_uma_pessoa_limpeza_policia_militar.pdf</t>
   </si>
   <si>
     <t>Requerer que seja feito um Termo de Cooperação entre o Município e a Polícia Militar, com a finalidade de viabilizar a contratação de uma pessoa para realizar os serviços de limpeza do Núcleo da Polícia Militar do Distrito de Guariba.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4243/requerimento_10-2026_vereador_ailton-ruas_do_distrito_do_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4243/requerimento_10-2026_vereador_ailton-ruas_do_distrito_do_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que sejam realizados  com urgência o Patrolamento de todas as ruas do Distrito de Guariba, bem como que seja feita, de forma prioritária, a drenagem e o esgotamento de todas as poças de água existentes nas ruas e esquinas,  e que seja   realizado aplicação de areia ou cascalho em todas as ruas que têm necessidade.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>ELCI COSTA PAIXÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4236/requerimento_11-__vereador__-_elci-_manutencao_de_pontes_nas_linhas_rosa_de_saron_missoes_e_doizinha.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4236/requerimento_11-__vereador__-_elci-_manutencao_de_pontes_nas_linhas_rosa_de_saron_missoes_e_doizinha.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que seja realizada manutenção em todas as pontes, bueiros e pontos de atoleiros, especialmente nas pontes localizadas na região da Rosa de Saron, Linhas das Missões, Porteirão, Doisinha, sentido à de Nova União.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4244/requerimento_12-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4244/requerimento_12-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, que seja promovido um mutirão de ações de saúde com o objetivo de conter o avanço da Hanseníase em nosso município.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4245/requerimento_13-__vereador__-_jonas_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4245/requerimento_13-__vereador__-_jonas_-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras a realização de patrolamento, cascalhamento, levantamento das estradas e instalação de bueiros nos pontos necessários, no Setor Primeiro de Maio e Paredão, abrangendo especificamente as seguintes localidades:</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4249/requerimento_14-__vereador__-_agnaldo_-_-_patrolamento_da_32_capa_e_sua_vicinais.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4249/requerimento_14-__vereador__-_agnaldo_-_-_patrolamento_da_32_capa_e_sua_vicinais.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, bem como à Secretaria Municipal de Obras, solicitando a realização de serviços de cascalhamento nos pontos críticos da rota escolar da Linha 32 da Capa e de suas vicinais, sendo elas: Linha Trinta e Doizinha, Linha Travessão Ipê Roxa, Linha dos Brasilienses e Linha do Mutum.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4250/requerimento_015-__vereador_luis_carlos_-_cascalhamento_das_linhas_0102_03_g1_a.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4250/requerimento_015-__vereador_luis_carlos_-_cascalhamento_das_linhas_0102_03_g1_a.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que sejam cascalhados os pontos críticos das seguintes linhas:_x000D_
 •	Linha 01;_x000D_
 •	Linha 02;_x000D_
 •	Linha 03;_x000D_
 •	Linha G1A.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4251/requerimento_016-__vereadora_claudia_kafer_-_saude-_cobertura_para_posto.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4251/requerimento_016-__vereadora_claudia_kafer_-_saude-_cobertura_para_posto.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, que sejam tomadas as providências necessárias para a instalação de uma cobertura na parte frontal da Unidade Básica de Saúde (UBS) do Guariba, podendo esta ser fixa ou móvel, no estilo tenda.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4256/requerimento_017-__vereador_luis_carlos-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4256/requerimento_017-__vereador_luis_carlos-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, com urgência a realização de reforma estrutural na Escola Municipal Dimas Ferreira.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4275/requerimento_018-__vereador_luis_carlos-_cascalhamento_linha_4_lado_direito.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4275/requerimento_018-__vereador_luis_carlos-_cascalhamento_linha_4_lado_direito.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras que providencie, com a máxima urgência, o serviço de cascalhamento na Linha 4, lado direito da Capa, em razão das precárias condições de trafegabilidade da referida via.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4274/requerimento_019-__vereador_luis_carlos-manutencao_linha_16_eletronica.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4274/requerimento_019-__vereador_luis_carlos-manutencao_linha_16_eletronica.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras que viabilize, com a devida urgência, a manutenção dos diversos pontos críticos existentes na Linha 16 Eletrônica, com atenção especial aos primeiros 2 (dois) quilômetros da via, onde há intensa formação de barreiros.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4310/requerimento_020_-2026_vereador_ailton-ambulancia_taquarucu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4310/requerimento_020_-2026_vereador_ailton-ambulancia_taquarucu.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, a disponibilização de 01 (uma) ambulância para atender a Vila Taquaruçu do Norte.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4311/requerimento_021_-2026_vereador_ailton-ponto_de_atendimento_saude.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4311/requerimento_021_-2026_vereador_ailton-ponto_de_atendimento_saude.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal através da Secretaria Municipal de Saúde, a contratação de 01 (uma) técnica de enfermagem, bem como a implantação de um ponto de atendimento para primeiros socorros na Vila Taquaruçu do Norte.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4312/requerimento_022-2026_-_vereador_oseia_-_regulamentacao_lei_porteira_aberta.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4312/requerimento_022-2026_-_vereador_oseia_-_regulamentacao_lei_porteira_aberta.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal que sejam adotadas as providências necessárias para regulamentar, mediante ato normativo, a Lei Municipal nº 843, de 02 de dezembro de 2019, que “Institui o Programa Municipal de Incentivo ao Desenvolvimento Agropecuário, denominado Porteira Aberta, e dá outras providências”, a fim de possibilitar sua efetiva execução no âmbito do Município de Colniza/MT, beneficiando os nossos pequenos produtores rurais.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4288/requerimento_023-2026_-_vereador_oseia_-_reparos_linha_16_eletronica.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4288/requerimento_023-2026_-_vereador_oseia_-_reparos_linha_16_eletronica.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, que sejam adotadas medidas urgentes de manutenção e melhoria na Linha 16 Eletrônica, zona rural deste município, contemplando as seguintes providências:</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4313/requerimento_024-__vereadora_claudia_kafer_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4313/requerimento_024-__vereadora_claudia_kafer_-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Assistência Social e Coordenadoria da Mulher. Para que sejam adotadas as providências necessárias visando à reativação do CMDM – Conselho Municipal dos Direitos da Mulher, bem como a devida reestruturação do referido Conselho, com todas as atualizações legais pertinentes.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4314/requerimento_025-__vereadora_claudia_kafer_-_projeto_captacao_de_agua.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4314/requerimento_025-__vereadora_claudia_kafer_-_projeto_captacao_de_agua.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria de Planejamento a Elaboração de Projeto e Viabilidade para Captação e Distribuição de Água tratada no Distrito do Guariba. Ou ainda, caso entendimento, que seja feito estudo Hidrogeológico para serem feito Poços Artesianos.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4317/requerimento_026-2026-_vereador_elci_-subistuicao_de_3_pontes_por_bueiros__20_escol_sul.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4317/requerimento_026-2026-_vereador_elci_-subistuicao_de_3_pontes_por_bueiros__20_escol_sul.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que seja realizada a substituição de 3 (três) pontes por bueiros na Linha 20, sentido Escol Sul, localizadas nos km 4, km 6 e km 8.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>27</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4316/requerimento_027-_2026_vereadora_claudia-equipe_de_ponte..pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4316/requerimento_027-_2026_vereadora_claudia-equipe_de_ponte..pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo através da Secretaria Municipal de Obras. que seja destinada uma equipe técnica especializada na recuperação de pontes para atender, de forma permanente ou programada, toda a região do Distrito de Guariba, incluindo a Vila Taquaruçu do Norte e o Distrito de Três Fronteiras.</t>
   </si>
   <si>
+    <t>4339</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4339/requerimento_028_-2026_vereador_ailton-_tecnica_de_enfermagem_-_posto_de_saude_guariba.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, através da Secretaria Municipal de Saúde, que seja disponibilizada 01 (uma) Técnica de Enfermagem para permanecer em regime de plantão no período noturno e aos finais de semana no Posto de Saúde do Distrito do Guariba.</t>
+  </si>
+  <si>
+    <t>4340</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4340/requerimento_029_-2026_vereador_ailton-__pista_de_caminhada_guariba.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Planejamento, que seja construída uma pista de caminhada ao redor do Campo Municipal de Futebol localizado no final da Avenida Edno Poles, no Distrito do Guariba.</t>
+  </si>
+  <si>
+    <t>4341</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4341/requerimento_030-2026-__vereador__-_jonas_-_bueiro_linha_28_e_32_da_capa.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, que seja realizada a instalação de bueiros de tubos corrugados na Linha 28 da Capa (referência: no trecho de mata), saindo para a Linha 32, bem como a instalação de bueiros de tubos corrugados na Linha 32, em frente ao sítio do Sr. Joel, com a substituição da ponte.</t>
+  </si>
+  <si>
+    <t>4342</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4342/requerimento_031-2026-__vereador__-_jonas_-_cascalhamento_e_pranc._ponte_-_linha_24_lado_esquerdo.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, que seja realizado o prancheamento da ponte localizada na Linha 24 – Escol Sul, lado esquerdo, Km 08, bem como o cascalhamento dos pontos críticos da referida linha, nas proximidades do Rio Natal, que dá acesso à propriedade do Sr. Milton.</t>
+  </si>
+  <si>
+    <t>4357</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4357/requerimento_032-2026_-_vereador_dede_-_prancheamento_de_ponte_pacutinga.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reforma e manutenção com substituição do pranchamento da ponte localizada na região do Pacutinga 1, sentido Nova União.</t>
+  </si>
+  <si>
+    <t>4356</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4356/requerimento_033-2026-__vereador__-_jonas_-_sec-educacao-_instalacao_parquinho.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Educação, que seja feito a instalação de um parquinho infantil na Creche Criança Feliz, contemplando brinquedos adequados para as crianças, tais como escorregador, balanço, gangorra, gira-gira, casinha infantil e outros equipamentos recreativos apropriados.</t>
+  </si>
+  <si>
+    <t>4375</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4375/requerimento_034_-2026_vereador_ailton-gente_de_saude_taquarucu.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria Municipal de Saúde a adoção das providências necessárias para a contratação de 02 (dois) Agentes Comunitários de Saúde, sendo:_x000D_
+ 01 (um) agente para atendimento na comunidade de Taquaruçu do Norte;_x000D_
+ 01 (um) agente para atendimento na comunidade de Três Fronteiras.</t>
+  </si>
+  <si>
+    <t>4376</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4376/requerimento_035_-2026_vereador_ailton-__aeroporto_guariba.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, a construção de um Aeroporto público municipal no Distrito do Guariba.</t>
+  </si>
+  <si>
+    <t>4377</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4377/requerimento_036-__vereador_luis_carlos-.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras que seja realizado o realinhamento de um trecho da Linha 4, localizado no P.A. Perseverança Pacutinga, lado esquerdo, bem como a instalação de 03 (três) bueiros no referido trecho.</t>
+  </si>
+  <si>
+    <t>4385</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4385/requerimento_037-__vereador__-_jonas_-.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que seja realizada a manutenção, Patrolamento e cascalhamento nas seguintes localidades: Linha Bom Futuro e Linha dos Porcão.</t>
+  </si>
+  <si>
+    <t>4386</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4386/requerimento_038-2026-__vereador__-_jonas_-_cascalhamento_e_instalacao_de_bueiro-.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, que sejam adotadas medidas urgentes de manutenção e melhoria nas seguintes localidades da zona rural deste município, contemplando as providências abaixo descritas:</t>
+  </si>
+  <si>
+    <t>4388</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4388/requerimento_039-2026-__vereador__-_miro_-consorcio_intermunicipal_da_regiao_noroeste_-.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, que o Excelentíssimo Senhor Prefeito possa realizar gestão junto ao Consórcio Intermunicipal da Região Noroeste do Estado de Mato Grosso, visando a inclusão da rodovia MT que liga o Município de Colniza ao Distrito de Nova União no rol de vias sob responsabilidade do referido consórcio, para fins de manutenção e melhorias estruturais.</t>
+  </si>
+  <si>
+    <t>4394</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4394/requerimento_40-__vereador__-_agnaldo_-_-_patrolamento_setor_da_capa_-.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, que adote as providências necessárias para a realização de patrolamento e cascalhamento dos pontos críticos da rota escolar do Assentamento Capa da Linha 4 da Garça até a Linha 60.</t>
+  </si>
+  <si>
+    <t>4404</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4404/requerimento_041-__vereador_luis_carlos-_patrolamento_g4_e_g8_e_oitinha.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que sejam realizados serviços de patrolamento nas Linhas G4, G8 e Oitinha.</t>
+  </si>
+  <si>
+    <t>4405</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4405/requerimento_042-__vereador_luis_carlos-_patrolamento_linha_16_a_e_b_-_e_terra_roxa.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que realize os serviços de patrolamento nas seguintes localidades: Linha 16 A e B ; linha 20  Escol Sul e Região da Terra Roxa.</t>
+  </si>
+  <si>
+    <t>4406</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4406/indicacao_no43-2026-__vereador_-_luis-_manutencao_linha_20-24_lado_esquerdo_e_direito_e_terra_roxa.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, que seja a realizado o patrolamento e cascalhamento dos pontos críticos localizados na Linha Rosa de Saron, bem como no travessão que liga a Linha Rosa de Saron até a Linha Porteirão.</t>
+  </si>
+  <si>
+    <t>4395</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4395/requerimento_044_-2026_vereador_ailton-iptu_guariba.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Excelentíssimo Senhor Prefeito Municipal juntamente com a Secretaria Municipal de Finanças, que seja realizada, em caráter de urgência, a revisão e atualização da avaliação dos valores venais dos imóveis urbanos situados no Distrito do Guariba, diante das reiteradas reclamações dos moradores acerca da cobrança de IPTU em patamares considerados excessivos e incompatíveis com a realidade do mercado imobiliário local, de modo a assegurar justiça fiscal, observância ao princípio da capacidade contributiva e maior equilíbrio na tributação municipal.</t>
+  </si>
+  <si>
+    <t>4398</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4398/requerimento_045_-2026_vereador_ailton-_doacao_de_2_terrenos.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Excelentíssimo Senhor Prefeito Municipal, que seja realizada a cessão de 02 (dois) terrenos públicos à Associação Avante Guariba.</t>
+  </si>
+  <si>
+    <t>4407</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4407/requerimento_046-_2026-_vereador__-_valter_-_secretaria_de_obras_aterro_do_bueiro_4_agrovila.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, que seja realizado o aterro de um bueiro localizado na Linha 4 da Agrovila, lado direito.</t>
+  </si>
+  <si>
     <t>4286</t>
   </si>
   <si>
     <t>PJR</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4286/01.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4286/01.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 001/2026, de autoria do Poder Legislativo cuja súmula: Dispõe sobre a obrigatoriedade da execução dos Hinos Nacional, Estadual e Municipal em todos os eventos públicos oficiais realizados no âmbito do Município de Colniza e dá outras providências.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4285/02.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4285/02.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 002/2026, de autoria do Poder Legislativo cuja súmula: Denomina de Praça Pública Izaura Pereira da Silva a praça pública localizada no Bairro Bela Vista, no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4284/03.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4284/03.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 003/2026, de autoria do Poder Legislativo cuja súmula: Institui no calendário oficial de eventos do município de Colniza-MT o campeonato municipal de futebol amador e dá outras providências.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4283/04.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4283/04.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 004/2026, de autoria do Poder Legislativo cuja súmula: Dispõe sobre a inclusão da “Corrida do Trabalhador”, no Calendário Oficial da Secretaria Municipal de Esportes e Lazer do Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4282/05.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4282/05.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 005/2026, de autoria do Poder Legislativo cuja súmula: Institui o Programa de Educação Ambiental na Rede Municipal de Ensino do Município de Colniza – MT e dá outras providências.</t>
   </si>
   <si>
+    <t>4345</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4345/06.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 008/2026, de autoria do Poder Legislativo cuja súmula: Dispõe sobre a castração de cães e gatos no município de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4346</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4346/07.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 010/2026, de autoria do Poder Legislativo cuja súmula: Institui diretrizes para a Política Municipal de Monitoramento Eletrônico em órgãos públicos municipais, com prioridade nas unidades de saúde, e estabelece parâmetros para proteção da integridade do usuário, do servidor público e do patrimônio público, observadas as garantias constitucionais de privacidade e proteção de dados no Município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4378</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4378/08.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 006/2026, de autoria do Poder Legislativo cuja súmula: Autoriza a Secretaria Municipal de Obras a conceder até 5 (cinco) horas de máquinas aos produtores rurais que fornecerem material para cascalhamento de vias públicas e para construção ou manutenção de pontes no Município de Colniza/MT.</t>
+  </si>
+  <si>
+    <t>4383</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4383/09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 04/2026, de autoria do Poder Executivo cuja súmula: Dispõe sobre a criação do serviço de inspeção municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no município de Colniza, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4296</t>
   </si>
   <si>
     <t>Parecer comissão conjunta</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4296/parecer_n._001-_2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4296/parecer_n._001-_2026.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 005/2026 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até r$ 12.282,00 (doze mil duzentos e oitenta e dois reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4298/parecer_n._002-_2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4298/parecer_n._002-_2026.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 006/2026 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até r$ 1.971.000,00 (um milhão novecentos e setenta e um mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4300/parecer_n._003-_2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4300/parecer_n._003-_2026.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 007/2026 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 2.485.000,00 (trezentos e trinta e sete mil seiscentos e sessenta e sete reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4302/parecer_n._004-_2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4302/parecer_n._004-_2026.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 008/2026 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 400.000,00 (quatrocentos mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4304/parecer_n._005-_2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4304/parecer_n._005-_2026.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 009/2026 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 337.667,00 (trezentos e trinta e sete mil seiscentos e sessenta e sete reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4306/parecer_n._006-_2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4306/parecer_n._006-_2026.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 007/2026 de autoria do Poder Legislativo cuja sumula: Concede revisão geral anual (RGA) aos servidores públicos do poder legislativo municipal de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
-    <t>4272</t>
+    <t>4329</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4329/parecer_n._007-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 001/2026 de autoria do Poder Executivo cuja sumula: Altera a redação da lei Municipal Nº 1.007 de 20 de junho de 2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4331</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4331/parecer_n._008-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 002/2026 de autoria do Poder Executivo cuja sumula: Altera a redação da lei Municipal Nº 499 de 02 de junho de 2011, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4335</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4335/parecer_n._009-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 010/2026 de autoria do Poder Executivo cuja sumula: Autoriza o Poder Público Municipal a instituir Verba de gratificação aos membros eleitos e indicados para Comissão Interna de Prevenção de Acidentes e Assédio (CIPA) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4337</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4337/parecer_n._010-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 009/2026 de autoria do Poder Legislativo cuja sumula: Dispõe sobre a municipalização da estrada rural que se inicia na Rodovia MT 206, no Município de Colniza, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4365</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4365/parecer_n._011-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 011/2026 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 (Trezentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4367</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4367/parecer_n._012-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 012/2026 de autoria do Poder Executivo cuja sumula: AUtoriza abertra de crédito adicional suplementar no valor de até R$ 1.926.319,70 (Um milhão novecentos e vinte e seis mil trezentos e dezenove reais e setenta centavos), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4369</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4369/parecer_n._013-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 013/2026 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 2.252.144,88 (Dois milhões duzentos e cinquenta e dois mil cento e quarenta e quatro reais e oitenta e oito centavos), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4371</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4371/parecer_n._014-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 014/2026 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 (Trezentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4373</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4373/parecer_n._015-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 015/2026 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (Quinhentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4358</t>
   </si>
   <si>
     <t>parecer Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
-[...5 lines deleted...]
-    <t>Analisa as contas anuais de governo da prefeitura municipal de Colniza/MT - exercício de 2024.</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4358/01.2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 062/2025, de autoria do Poder Executivo cuja súmula: Dispõe sobre prazos de impugnação, defesa e pagamento de lançamentos e infrações tributárias, a dação em pagamento, inscrição cadastral de contribuinte, domicilio tributário eletrônico, e altera a lei municipal Nº 609/2014, código tributário municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4291/redacao_final_do_projeto_de_lei_001-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4291/redacao_final_do_projeto_de_lei_001-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 001/2026 de autoria do Poder Legislativo, cuja súmula: Dispõe sobre a obrigatoriedade da execução dos Hinos Nacional, Estadual e Municipal em todos os eventos públicos oficiais realizados no âmbito do Município de Colniza e dá outras providências.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4292/redacao_final_do_projeto_de_lei_002-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4292/redacao_final_do_projeto_de_lei_002-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 002/2026 de autoria do Poder Legislativo, cuja súmula: Denomina de Praça Pública Izaura Pereira da Silva a praça pública localizada no Bairro Bela Vista, no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4293/redacao_final_do_projeto_de_lei_003-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4293/redacao_final_do_projeto_de_lei_003-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 003/2026 de autoria do Poder Legislativo, cuja súmula: Institui no calendário oficial de eventos do município de Colniza-MT o campeonato municipal de futebol amador e dá outras providências.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4294/redacao_final_do_projeto_de_lei_004-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4294/redacao_final_do_projeto_de_lei_004-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 004/2026 de autoria do Poder Legislativo, cuja súmula: Dispõe sobre a inclusão da “Corrida do Trabalhador”, no Calendário Oficial da Secretaria Municipal de Esportes e Lazer do Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4295/redacao_final_do_projeto_de_lei_005-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4295/redacao_final_do_projeto_de_lei_005-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 005/2026 de autoria do Poder Legislativo, cuja súmula: Institui o Programa de Educação Ambiental na Rede Municipal de Ensino do Município de Colniza – MT e dá outras providências.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4297/redacao_final_do_projeto_de_lei_005-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4297/redacao_final_do_projeto_de_lei_005-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 005/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até r$ 12.282,00 (doze mil duzentos e oitenta e dois reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4299/redacao_final_do_projeto_de_lei_006-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4299/redacao_final_do_projeto_de_lei_006-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 006/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.971.000,00 (um milhão novecentos e setenta e um mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4301/redacao_final_do_projeto_de_lei_007-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4301/redacao_final_do_projeto_de_lei_007-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 007/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 2.485.000,00 (trezentos e trinta e sete mil seiscentos e sessenta e sete reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/</t>
+    <t>http://sapl.colniza.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 008/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 400.000,00 (quatrocentos mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4305/redacao_final_do_projeto_de_lei_009-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4305/redacao_final_do_projeto_de_lei_009-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 009/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 337.667,00 (trezentos e trinta e sete mil seiscentos e sessenta e sete reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4307/redacao_final_do_projeto_de_lei_007-2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4307/redacao_final_do_projeto_de_lei_007-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 007/2026 de autoria do Poder Legislativo, cuja súmula: Concede revisão geral anual (RGA) aos servidores públicos do poder legislativo municipal de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
+    <t>4330</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4330/redacao_final_do_projeto_de_lei_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 001/2026 de autoria do Poder Executivo, cuja súmula: Altera a redação da lei Municipal Nº 1.007 de 20 de junho de 2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4332</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4332/redacao_final_do_projeto_de_lei_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 002/2026 de autoria do Poder Executivo, cuja súmula: Altera a redação da lei Municipal Nº 499 de 02 de junho de 2011, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4336</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4336/redacao_final_do_projeto_de_lei_0010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 010/2026 de autoria do Poder Executivo, cuja súmula: Autoriza o Poder Público Municipal a instituir Verba de gratificação aos membros eleitos e indicados para Comissão Interna de Prevenção de Acidentes e Assédio (CIPA) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4338</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4338/redacao_final_do_projeto_de_lei_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 009/2026 de autoria do Poder Legislativo, cuja súmula: Dispõe sobre a municipalização da estrada rural que se inicia na Rodovia MT 206, no Município de Colniza, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4363</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4363/redacao_final_do_projeto_de_lei_062-2025.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 062/2025 de autoria do Poder Executivo, cuja súmula: Dispõe sobre prazos de impugnação, defesa e pagamento de lançamentos e infrações tributárias, a dação em pagamento, inscrição cadastral de contribuinte, domicilio tributário eletrônico, e altera a lei municipal Nº 609/2014, código tributário municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4364</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4364/redacao_final_do_projeto_de_lei_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 008/2026 de autoria do Poder Legislativo, cuja súmula: Dispõe sobre a castração de cães e gatos no município de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4366</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4366/redacao_final_do_projeto_de_lei_0011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 011/2026 de autoria do Poder Executivo, cuja súmula: AUtoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 (Trezentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4368</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4368/redacao_final_do_projeto_de_lei_0012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 012/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertra de crédito adicional suplementar no valor de até R$ 1.926.319,70 (Um milhão novecentos e vinte e seis mil trezentos e dezenove reais e setenta centavos), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4370</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4370/redacao_final_do_projeto_de_lei_0013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 013/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 2.252.144,88 (Dois milhões duzentos e cinquenta e dois mil cento e quarenta e quatro reais e oitenta e oito centavos), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4372</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4372/redacao_final_do_projeto_de_lei_0014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 014/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 (Trezentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4374</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4374/redacao_final_do_projeto_de_lei_0015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 015/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (Quinhentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4381</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4381/redacao_final_do_projeto_de_lei_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 06/2026 de autoria do Poder Legislativo, cuja súmula: Autoriza a Secretaria Municipal de Obras a conceder até 5 (cinco) horas de máquinas aos produtores rurais que fornecerem material para cascalhamento de vias públicas e para construção ou manutenção de pontes no Município de Colniza/MT.</t>
+  </si>
+  <si>
+    <t>4382</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4382/redacao_final_do_projeto_de_lei_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 010/2026 de autoria do Poder Legislativo, cuja súmula: Institui diretrizes para a Política Municipal de Monitoramento Eletrônico em órgãos públicos municipais, com prioridade nas unidades de saúde, e estabelece parâmetros para proteção da integridade do usuário, do servidor público e do patrimônio público, observadas as garantias constitucionais de privacidade e proteção de dados no Município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4384</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4384/redacao_final_do_projeto_de_lei_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 04/2026 de autoria do Poder Executivo, cuja súmula: Dispõe sobre a criação do serviço de inspeção municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no município de Colniza, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4379</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Obras, Bens e serviços Público</t>
+  </si>
+  <si>
+    <t>COBSPAP - COMISSÃO DE OBRAS, BENS E SERVIÇOS PUBL. E ATV. PR</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4379/01-2026.pdf</t>
+  </si>
+  <si>
+    <t>4380</t>
+  </si>
+  <si>
+    <t>Parecer Comissão da Saúde e Assistência Social</t>
+  </si>
+  <si>
+    <t>CSAS - COMISSÃO DE SAUDE E ASSISTENCIA SOCIAL</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4380/01-2026.pdf</t>
+  </si>
+  <si>
     <t>4281</t>
   </si>
   <si>
     <t>CECEM</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E MEIO AMBI</t>
   </si>
   <si>
     <t>CECEMA - COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E MEIO AMBI</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4281/2026-02-20_001.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4281/2026-02-20_001.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 005/2026, de autoria do Poder Legislativo cuja súmula:  Institui o programa de educação ambiental na rede municipal de ensino do município de Colniza – MT e dá outras providências.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
     <t>Ata referente à 21ª Sessão Ordinária realizada no dia 09 de dezembro de 2025.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>Ata referente à 1ª Sessão Ordinária realizada no dia 27 de janeiro de 2026.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>Ata referente à 2ª Sessão Ordinária realizada no dia 10 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>4327</t>
+  </si>
+  <si>
+    <t>Ata referente à 3ª Sessão Ordinária realizada no dia 24 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>4362</t>
+  </si>
+  <si>
+    <t>Ata referente à 4ª Sessão Ordinária realizada no dia 10 de março de 2026.</t>
+  </si>
+  <si>
+    <t>4403</t>
+  </si>
+  <si>
+    <t>Ata referente à 5ª Sessão Ordinária realizada no dia 20 de março de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1492,67 +2397,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4252/01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4253/02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4254/03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4265/04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4273/projeto_de_lei_no_05-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_12.28200.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4271/projeto_de_lei_no_06-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_1.971.00000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4270/projeto_de_lei_no_07-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_2.485.00000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4269/projeto_de_lei_no_08-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_400.00000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4268/projeto_de_lei_no_09-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_337.66700.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4315/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4219/indicacao_no01-2026-__vereador_-_jonas_-contratacao_de_psicanalista.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no02-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4218/indicacao_no03-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4220/indicacao_no04-2026-__vereador_jonas-_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4231/indicacao_no05-2026_-oseia_-_moradores_que_estao_em_areas_de_risco_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4230/indicacao_no06-2026_-oseia_-_periodo_de_pandemia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4221/indicacao_no07-2026-__vereadora_claudia_-_manutencao_estrada_ligando_taquarucu-mt206_e_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4222/indicacao_no08-2026-__vereadora_claudia-_-elaboracao_de_projetos_de_pracas-guariba_tres_fronteiras_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4232/indicacao_no09-2026-__vereador_wesley-_-_ponte_boca_da_mata.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4240/indicacao_no10-2026-__vereador_-_ailton_ribeiro__manutencao_da_ponte_do_rio_boca_da_mata_...pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4241/indicacao_no11-_2026-__vereador_-_ailton_ribeiro__limpezas_das_avenidas_do_distrito_de_guariba..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4246/indicacao_no12-2026-__vereador_wesley-psicologo_guariba.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4247/indicacao_no13-2026-__vereador_-_jonas_-sala_de_vacina_posto_da_avenida_dois_mil.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4248/indicacao_no14-2026-__vereador_-_jonas_e_dede.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4255/indicacao_no15-2026-__vereador_-_wesley_e_claudia_-.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4263/indicacao_no016-2026-__vereadora-_claudia_kafer-encontro_quinzenal_dos_idosos_no_guariba.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_no017-2026-__vereador_-_luis-_drones.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4262/indicacao_no18-2026-__vereadora_claudia-_aquisicao_de_motor_-_transposte_aquaviario_para_alunos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4266/indicacao_no019-2026-__vereadora_claudia_-_encontro_mulher_rural.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4267/indicacao_no020-2026_-oseia_-_espaco_para_a_pratica_de_esportes_-_mini_estadio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4277/indicacao_no021-2026-__vereador_-_luis-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4276/indicacao_no022-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4308/indicacao_no23-2026-__vereador_-_ailton_ribeiro__van_para_tranportar_pacientes_guariba_x_colniza.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4287/indicacao_no24-2026_-oseia_-_centro_de_convivencia_-_idosos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4309/indicacao_no25-2026_-_ailton_-implantacao_de_um_laboratorio_municipal_no_guariba.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4318/indicacao_no026_-_2026_-__vereadora_-__claudia_caker-iluminacao_campo_de_futbol.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4264/projeto_de_decreto_legislativo_n._1-2024_-__emanuelle_martins-_mocao_de_aplausos-miro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4261/projeto_de_decreto_legislativo_n._2-2025_-_francisco-_medalha_de_honra_ao_merito-claudia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4280/projeto_de_resolucao_no_001-2026_-_posto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4237/projeto_de_lei_no_001.2026_-_hinos_-_luis.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4238/projeto_de_lei_no_002.2026_-_praca_publica_bela_vista_-_luis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4228/projeto_de_lei_no_003.2026_-_campeonato_futebol_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4239/projeto_de_lei_no_004.2026_-_corrida_do_trabalhador_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4258/projeto_de_lei_no_005.2026_-_luis_e_claudia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4279/projeto_de_lei_no_006.2026_-_horas_maquina_a_quem_forn._-_luis.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_lei_no_007-2026_-_rga.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4289/projeto_de_lei_no_008.2026_-_projeto_animais__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4223/requerimento_01-__vereador_luis_carlos__-_abertura_de_saida_de_agua_linha_16_a-.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4224/requerimento_02-__vereador_luis_carlos_-_cascalhamento_lh_20_terra_roxa_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4225/requerimento_03-__vereadora_claudia_kafer_-_multirao_saude.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4226/requerimento_04-__vereador__-_jonas_-_bueiro_lh_8_agrovila.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4227/requerimento_05-__vereadora_claudia_kafer_ubs_joao_capinani.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4234/requerimento_06-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4229/requerimento_07-2026_-_vereador_oseia_-_tdi_para_professor.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4235/requerimento_08-2026_-_vereador_dede_-_multirao_para_realizar_limpeza_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4242/requerimento_09-2026_vereador_ailton-_contratacao_de_uma_pessoa_limpeza_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4243/requerimento_10-2026_vereador_ailton-ruas_do_distrito_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4236/requerimento_11-__vereador__-_elci-_manutencao_de_pontes_nas_linhas_rosa_de_saron_missoes_e_doizinha.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4244/requerimento_12-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4245/requerimento_13-__vereador__-_jonas_-.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4249/requerimento_14-__vereador__-_agnaldo_-_-_patrolamento_da_32_capa_e_sua_vicinais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4250/requerimento_015-__vereador_luis_carlos_-_cascalhamento_das_linhas_0102_03_g1_a.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4251/requerimento_016-__vereadora_claudia_kafer_-_saude-_cobertura_para_posto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4256/requerimento_017-__vereador_luis_carlos-.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4275/requerimento_018-__vereador_luis_carlos-_cascalhamento_linha_4_lado_direito.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4274/requerimento_019-__vereador_luis_carlos-manutencao_linha_16_eletronica.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4310/requerimento_020_-2026_vereador_ailton-ambulancia_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4311/requerimento_021_-2026_vereador_ailton-ponto_de_atendimento_saude.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4312/requerimento_022-2026_-_vereador_oseia_-_regulamentacao_lei_porteira_aberta.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4288/requerimento_023-2026_-_vereador_oseia_-_reparos_linha_16_eletronica.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4313/requerimento_024-__vereadora_claudia_kafer_-.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4314/requerimento_025-__vereadora_claudia_kafer_-_projeto_captacao_de_agua.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4317/requerimento_026-2026-_vereador_elci_-subistuicao_de_3_pontes_por_bueiros__20_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4316/requerimento_027-_2026_vereadora_claudia-equipe_de_ponte..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4286/01.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4285/02.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4284/03.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4283/04.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4282/05.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4296/parecer_n._001-_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4298/parecer_n._002-_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4300/parecer_n._003-_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4302/parecer_n._004-_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4304/parecer_n._005-_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4306/parecer_n._006-_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4272/01-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4291/redacao_final_do_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4292/redacao_final_do_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4293/redacao_final_do_projeto_de_lei_003-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4294/redacao_final_do_projeto_de_lei_004-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4295/redacao_final_do_projeto_de_lei_005-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4297/redacao_final_do_projeto_de_lei_005-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4299/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4301/redacao_final_do_projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4305/redacao_final_do_projeto_de_lei_009-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4307/redacao_final_do_projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4281/2026-02-20_001.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4252/01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4253/02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4254/03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4265/04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4273/projeto_de_lei_no_05-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_12.28200.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4271/projeto_de_lei_no_06-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_1.971.00000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4270/projeto_de_lei_no_07-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_2.485.00000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4269/projeto_de_lei_no_08-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_400.00000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4268/projeto_de_lei_no_09-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_337.66700.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4315/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4355/projeto_de_leio011_-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4352/projeto_de_leio012_-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4351/projeto_de_leio013_-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4353/projeto_de_leio014_-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4354/projeto_de_leio015_-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4410/projeto_de_leio016_-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4409/projeto_de_leio017_-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4411/projeto_de_leio018_-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4412/projeto_de_leio019_-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4219/indicacao_no01-2026-__vereador_-_jonas_-contratacao_de_psicanalista.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no02-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4218/indicacao_no03-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4220/indicacao_no04-2026-__vereador_jonas-_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4231/indicacao_no05-2026_-oseia_-_moradores_que_estao_em_areas_de_risco_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4230/indicacao_no06-2026_-oseia_-_periodo_de_pandemia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4221/indicacao_no07-2026-__vereadora_claudia_-_manutencao_estrada_ligando_taquarucu-mt206_e_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4222/indicacao_no08-2026-__vereadora_claudia-_-elaboracao_de_projetos_de_pracas-guariba_tres_fronteiras_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4232/indicacao_no09-2026-__vereador_wesley-_-_ponte_boca_da_mata.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4240/indicacao_no10-2026-__vereador_-_ailton_ribeiro__manutencao_da_ponte_do_rio_boca_da_mata_...pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4241/indicacao_no11-_2026-__vereador_-_ailton_ribeiro__limpezas_das_avenidas_do_distrito_de_guariba..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4246/indicacao_no12-2026-__vereador_wesley-psicologo_guariba.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4247/indicacao_no13-2026-__vereador_-_jonas_-sala_de_vacina_posto_da_avenida_dois_mil.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4248/indicacao_no14-2026-__vereador_-_jonas_e_dede.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4255/indicacao_no15-2026-__vereador_-_wesley_e_claudia_-.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4263/indicacao_no016-2026-__vereadora-_claudia_kafer-encontro_quinzenal_dos_idosos_no_guariba.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_no017-2026-__vereador_-_luis-_drones.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4262/indicacao_no18-2026-__vereadora_claudia-_aquisicao_de_motor_-_transposte_aquaviario_para_alunos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4266/indicacao_no019-2026-__vereadora_claudia_-_encontro_mulher_rural.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4267/indicacao_no020-2026_-oseia_-_espaco_para_a_pratica_de_esportes_-_mini_estadio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4277/indicacao_no021-2026-__vereador_-_luis-.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4276/indicacao_no022-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4308/indicacao_no23-2026-__vereador_-_ailton_ribeiro__van_para_tranportar_pacientes_guariba_x_colniza.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4287/indicacao_no24-2026_-oseia_-_centro_de_convivencia_-_idosos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4309/indicacao_no25-2026_-_ailton_-implantacao_de_um_laboratorio_municipal_no_guariba.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4318/indicacao_no026_-_2026_-__vereadora_-__claudia_caker-iluminacao_campo_de_futbol.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4323/indicacao_no27-2026_-_ailton_-_projeto_de_construcao_upa_-_guariba.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4324/indicacao_no28-2026_-_ailton_-_ruas_guariba.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4325/indicacao_no29-2026_-__vereador_-_cascalhamento_g1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4326/indicacao_no30-2026_-__vereador_-_jonas-manutencao_linha_36.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4350/indicacao_no31-2026_-oseia_-_construcao_de_uma_sede_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4349/indicacao_no32-2026_-oseia_-_predio_ass._social_-_eloi.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4348/indicacao_no33-2026_-dede_-__unidade_de_apoio_aos_pacientes_em_tratamento_de_hanseniase.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4347/indicacao_no34-2026_-dede_-__servico_de_prevencao_com_batimento_de_espelhos_e_abertura_de_saidas_dagua_utilizando_o_maquinario_de_forma_adequada.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4359/indicacao_no37-2026-__vereador_-_ailton_ribeiro__manutencao_da_br_do_rio_rossevet.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4360/indicacao_no38-2026-__vereador_-_luis-_manutencao_ponte_linha_20_escol_sul_e_linha_4_capa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4361/indicacao_no39-2026-__vereador_-_luis-_ref_escola.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4391/indicacao_no40-2026_-__vereador_-_jonas-manutencao_linha_4__agrovila.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4387/indicacao_no41-2026_-miro_-__manutencao_da_estrada_-.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4400/indicacao_no42-2026_-miro_-__manutencao_da_linha_16_roda_dagua_e_doizinha.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4401/indicacao_no43-2026-__vereador_-_luis-_manutencao_linha_20-24_lado_esquerdo_e_direito_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4399/indicacao_no44-2026-_vereador-_luis_-_patrolamento_linha_24_lado_esquerdo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4392/indicacao_no45-2026_-__vereador_-_jonas-manutencao_linha_01_e_02.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4397/indicacao_no46-2026-__vereador_-_ailton_ribeiro__ponte_rio_guariba_lh_da_garca.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4393/indicacao_no47-2026-_vereador-_elci_costa_-__secretaria_de_saude_horario_de_visita.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4402/indicacao_no48-_2026-__vereador_-_ailton_ribeiro__limpezas_dos_terremos_do_distrito_de_guariba.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4396/indicacao_no49-2026-_vereador-_elci_costa_-__secretaria_de_obras__subistuicao_de_ponte_por_bueiro_4_da_capa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4319/parecer_1849794_2024_001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4320/2026-03-09_001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4272/01-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4264/projeto_de_decreto_legislativo_n._1-2024_-__emanuelle_martins-_mocao_de_aplausos-miro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4261/projeto_de_decreto_legislativo_n._2-2025_-_francisco-_medalha_de_honra_ao_merito-claudia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4328/projeto_de_decreto_legislativo_n._3-2026_-_mesa_diretora_-_contas_anuais_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4344/projeto_de_decreto_legislativo_n.04-2025_--titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4389/projeto_de_decreto_legislativo_n.05-2025_-_mocao_de_aplausos_-_unemat_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4390/projeto_de_decreto_legislativo_n.06-2025_-_mocao_de_aplausos_-_func._sicoob_guariba_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4280/projeto_de_resolucao_no_001-2026_-_posto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4237/projeto_de_lei_no_001.2026_-_hinos_-_luis.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4238/projeto_de_lei_no_002.2026_-_praca_publica_bela_vista_-_luis.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4228/projeto_de_lei_no_003.2026_-_campeonato_futebol_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4239/projeto_de_lei_no_004.2026_-_corrida_do_trabalhador_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4258/projeto_de_lei_no_005.2026_-_luis_e_claudia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4279/projeto_de_lei_no_006.2026_-_horas_maquina_a_quem_forn._-_luis.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_lei_no_007-2026_-_rga.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4289/projeto_de_lei_no_008.2026_-_projeto_animais__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4321/projeto_de_lei_no_009.2026_-_municipalizacao_estrada_rural_-_oseia_e_claudia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4322/projeto_de_lei_no_010.2026_-_cameras_de_monitoramento_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4343/projeto_de_lei_no_011.2026_-_escola_dominical_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4408/projeto_de_lei_no_012.2026_-_utilidade_publica_ass._uniao_dos_migrantes_-_miro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4223/requerimento_01-__vereador_luis_carlos__-_abertura_de_saida_de_agua_linha_16_a-.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4224/requerimento_02-__vereador_luis_carlos_-_cascalhamento_lh_20_terra_roxa_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4225/requerimento_03-__vereadora_claudia_kafer_-_multirao_saude.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4226/requerimento_04-__vereador__-_jonas_-_bueiro_lh_8_agrovila.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4227/requerimento_05-__vereadora_claudia_kafer_ubs_joao_capinani.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4234/requerimento_06-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4229/requerimento_07-2026_-_vereador_oseia_-_tdi_para_professor.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4235/requerimento_08-2026_-_vereador_dede_-_multirao_para_realizar_limpeza_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4242/requerimento_09-2026_vereador_ailton-_contratacao_de_uma_pessoa_limpeza_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4243/requerimento_10-2026_vereador_ailton-ruas_do_distrito_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4236/requerimento_11-__vereador__-_elci-_manutencao_de_pontes_nas_linhas_rosa_de_saron_missoes_e_doizinha.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4244/requerimento_12-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4245/requerimento_13-__vereador__-_jonas_-.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4249/requerimento_14-__vereador__-_agnaldo_-_-_patrolamento_da_32_capa_e_sua_vicinais.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4250/requerimento_015-__vereador_luis_carlos_-_cascalhamento_das_linhas_0102_03_g1_a.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4251/requerimento_016-__vereadora_claudia_kafer_-_saude-_cobertura_para_posto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4256/requerimento_017-__vereador_luis_carlos-.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4275/requerimento_018-__vereador_luis_carlos-_cascalhamento_linha_4_lado_direito.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4274/requerimento_019-__vereador_luis_carlos-manutencao_linha_16_eletronica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4310/requerimento_020_-2026_vereador_ailton-ambulancia_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4311/requerimento_021_-2026_vereador_ailton-ponto_de_atendimento_saude.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4312/requerimento_022-2026_-_vereador_oseia_-_regulamentacao_lei_porteira_aberta.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4288/requerimento_023-2026_-_vereador_oseia_-_reparos_linha_16_eletronica.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4313/requerimento_024-__vereadora_claudia_kafer_-.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4314/requerimento_025-__vereadora_claudia_kafer_-_projeto_captacao_de_agua.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4317/requerimento_026-2026-_vereador_elci_-subistuicao_de_3_pontes_por_bueiros__20_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4316/requerimento_027-_2026_vereadora_claudia-equipe_de_ponte..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4339/requerimento_028_-2026_vereador_ailton-_tecnica_de_enfermagem_-_posto_de_saude_guariba.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4340/requerimento_029_-2026_vereador_ailton-__pista_de_caminhada_guariba.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4341/requerimento_030-2026-__vereador__-_jonas_-_bueiro_linha_28_e_32_da_capa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4342/requerimento_031-2026-__vereador__-_jonas_-_cascalhamento_e_pranc._ponte_-_linha_24_lado_esquerdo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4357/requerimento_032-2026_-_vereador_dede_-_prancheamento_de_ponte_pacutinga.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4356/requerimento_033-2026-__vereador__-_jonas_-_sec-educacao-_instalacao_parquinho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4375/requerimento_034_-2026_vereador_ailton-gente_de_saude_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4376/requerimento_035_-2026_vereador_ailton-__aeroporto_guariba.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4377/requerimento_036-__vereador_luis_carlos-.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4385/requerimento_037-__vereador__-_jonas_-.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4386/requerimento_038-2026-__vereador__-_jonas_-_cascalhamento_e_instalacao_de_bueiro-.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4388/requerimento_039-2026-__vereador__-_miro_-consorcio_intermunicipal_da_regiao_noroeste_-.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4394/requerimento_40-__vereador__-_agnaldo_-_-_patrolamento_setor_da_capa_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4404/requerimento_041-__vereador_luis_carlos-_patrolamento_g4_e_g8_e_oitinha.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4405/requerimento_042-__vereador_luis_carlos-_patrolamento_linha_16_a_e_b_-_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4406/indicacao_no43-2026-__vereador_-_luis-_manutencao_linha_20-24_lado_esquerdo_e_direito_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4395/requerimento_044_-2026_vereador_ailton-iptu_guariba.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4398/requerimento_045_-2026_vereador_ailton-_doacao_de_2_terrenos.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4407/requerimento_046-_2026-_vereador__-_valter_-_secretaria_de_obras_aterro_do_bueiro_4_agrovila.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4286/01.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4285/02.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4284/03.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4283/04.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4282/05.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4345/06.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4346/07.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4378/08.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4383/09-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4296/parecer_n._001-_2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4298/parecer_n._002-_2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4300/parecer_n._003-_2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4302/parecer_n._004-_2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4304/parecer_n._005-_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4306/parecer_n._006-_2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4329/parecer_n._007-_2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4331/parecer_n._008-_2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4335/parecer_n._009-_2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4337/parecer_n._010-_2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4365/parecer_n._011-_2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4367/parecer_n._012-_2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4369/parecer_n._013-_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4371/parecer_n._014-_2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4373/parecer_n._015-_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4358/01.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4291/redacao_final_do_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4292/redacao_final_do_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4293/redacao_final_do_projeto_de_lei_003-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4294/redacao_final_do_projeto_de_lei_004-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4295/redacao_final_do_projeto_de_lei_005-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4297/redacao_final_do_projeto_de_lei_005-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4299/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4301/redacao_final_do_projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4305/redacao_final_do_projeto_de_lei_009-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4307/redacao_final_do_projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4330/redacao_final_do_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4332/redacao_final_do_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4336/redacao_final_do_projeto_de_lei_0010-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4338/redacao_final_do_projeto_de_lei_009-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4363/redacao_final_do_projeto_de_lei_062-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4364/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4366/redacao_final_do_projeto_de_lei_0011-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4368/redacao_final_do_projeto_de_lei_0012-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4370/redacao_final_do_projeto_de_lei_0013-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4372/redacao_final_do_projeto_de_lei_0014-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4374/redacao_final_do_projeto_de_lei_0015-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4381/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4382/redacao_final_do_projeto_de_lei_010-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4384/redacao_final_do_projeto_de_lei_004-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4379/01-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4380/01-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4281/2026-02-20_001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H102"/>
+  <dimension ref="A1:H194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="52.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="94.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="178" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="218.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1806,2379 +2711,4729 @@
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
-[...11 lines deleted...]
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H15" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="F21" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>89</v>
+      </c>
+      <c r="E22" t="s">
         <v>90</v>
       </c>
-      <c r="B22" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H22" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23" t="s">
         <v>95</v>
       </c>
-      <c r="D23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>99</v>
+        <v>25</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="E24" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="F24" t="s">
-        <v>55</v>
+        <v>91</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="D25" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="E25" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="F25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="D26" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="E26" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="F26" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H26" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" t="s">
+        <v>89</v>
+      </c>
+      <c r="E27" t="s">
+        <v>90</v>
+      </c>
+      <c r="F27" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H27" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>115</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" t="s">
+        <v>112</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>45</v>
+      </c>
+      <c r="D29" t="s">
+        <v>89</v>
+      </c>
+      <c r="E29" t="s">
+        <v>90</v>
+      </c>
+      <c r="F29" t="s">
         <v>119</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="G29" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>49</v>
+      </c>
+      <c r="D30" t="s">
+        <v>89</v>
+      </c>
+      <c r="E30" t="s">
+        <v>90</v>
+      </c>
+      <c r="F30" t="s">
         <v>123</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="G30" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>53</v>
+      </c>
+      <c r="D31" t="s">
+        <v>89</v>
+      </c>
+      <c r="E31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F31" t="s">
+        <v>123</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="H31" t="s">
         <v>128</v>
-      </c>
-[...13 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>57</v>
+      </c>
+      <c r="D32" t="s">
+        <v>89</v>
+      </c>
+      <c r="E32" t="s">
+        <v>90</v>
+      </c>
+      <c r="F32" t="s">
+        <v>119</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H32" t="s">
         <v>131</v>
-      </c>
-[...19 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>136</v>
+        <v>61</v>
       </c>
       <c r="D33" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="E33" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="F33" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="H33" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>140</v>
+        <v>65</v>
       </c>
       <c r="D34" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="E34" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="F34" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="H34" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>145</v>
+        <v>69</v>
       </c>
       <c r="D35" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="E35" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="F35" t="s">
-        <v>69</v>
+        <v>112</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="H35" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>149</v>
+        <v>73</v>
       </c>
       <c r="D36" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="E36" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="F36" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="H36" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>153</v>
+        <v>77</v>
       </c>
       <c r="D37" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="E37" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="F37" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="H37" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="D38" t="s">
-        <v>157</v>
+        <v>89</v>
       </c>
       <c r="E38" t="s">
-        <v>158</v>
+        <v>90</v>
       </c>
       <c r="F38" t="s">
-        <v>159</v>
+        <v>112</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="H38" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="D39" t="s">
-        <v>157</v>
+        <v>89</v>
       </c>
       <c r="E39" t="s">
-        <v>158</v>
+        <v>90</v>
       </c>
       <c r="F39" t="s">
-        <v>76</v>
+        <v>112</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="H39" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="D40" t="s">
-        <v>166</v>
+        <v>89</v>
       </c>
       <c r="E40" t="s">
-        <v>167</v>
+        <v>90</v>
       </c>
       <c r="F40" t="s">
-        <v>168</v>
+        <v>105</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="H40" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D41" t="s">
-        <v>172</v>
+        <v>89</v>
       </c>
       <c r="E41" t="s">
-        <v>173</v>
+        <v>90</v>
       </c>
       <c r="F41" t="s">
-        <v>174</v>
+        <v>95</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="H41" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>17</v>
+        <v>163</v>
       </c>
       <c r="D42" t="s">
-        <v>172</v>
+        <v>89</v>
       </c>
       <c r="E42" t="s">
-        <v>173</v>
+        <v>90</v>
       </c>
       <c r="F42" t="s">
-        <v>59</v>
+        <v>95</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="H42" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="D43" t="s">
-        <v>172</v>
+        <v>89</v>
       </c>
       <c r="E43" t="s">
-        <v>173</v>
+        <v>90</v>
       </c>
       <c r="F43" t="s">
-        <v>55</v>
+        <v>168</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="H43" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>25</v>
+        <v>172</v>
       </c>
       <c r="D44" t="s">
-        <v>172</v>
+        <v>89</v>
       </c>
       <c r="E44" t="s">
+        <v>90</v>
+      </c>
+      <c r="F44" t="s">
+        <v>105</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="F44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>29</v>
+        <v>176</v>
       </c>
       <c r="D45" t="s">
-        <v>172</v>
+        <v>89</v>
       </c>
       <c r="E45" t="s">
-        <v>173</v>
+        <v>90</v>
       </c>
       <c r="F45" t="s">
-        <v>187</v>
+        <v>123</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="H45" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>33</v>
+        <v>180</v>
       </c>
       <c r="D46" t="s">
-        <v>172</v>
+        <v>89</v>
       </c>
       <c r="E46" t="s">
-        <v>173</v>
+        <v>90</v>
       </c>
       <c r="F46" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="H46" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>184</v>
       </c>
       <c r="D47" t="s">
-        <v>172</v>
+        <v>89</v>
       </c>
       <c r="E47" t="s">
-        <v>173</v>
+        <v>90</v>
       </c>
       <c r="F47" t="s">
-        <v>168</v>
+        <v>123</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="H47" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>41</v>
+        <v>188</v>
       </c>
       <c r="D48" t="s">
-        <v>172</v>
+        <v>89</v>
       </c>
       <c r="E48" t="s">
-        <v>173</v>
+        <v>90</v>
       </c>
       <c r="F48" t="s">
-        <v>69</v>
+        <v>123</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="H48" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="D49" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E49" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F49" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="H49" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>196</v>
       </c>
       <c r="D50" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E50" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F50" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="H50" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>21</v>
+        <v>200</v>
       </c>
       <c r="D51" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E51" t="s">
+        <v>90</v>
+      </c>
+      <c r="F51" t="s">
+        <v>105</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="F51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>25</v>
+        <v>204</v>
       </c>
       <c r="D52" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E52" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F52" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="H52" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>29</v>
+        <v>208</v>
       </c>
       <c r="D53" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E53" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F53" t="s">
-        <v>76</v>
+        <v>209</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="H53" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>213</v>
       </c>
       <c r="D54" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E54" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F54" t="s">
-        <v>55</v>
+        <v>209</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="H54" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>216</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>217</v>
+      </c>
+      <c r="D55" t="s">
+        <v>89</v>
+      </c>
+      <c r="E55" t="s">
+        <v>90</v>
+      </c>
+      <c r="F55" t="s">
+        <v>123</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H55" t="s">
         <v>219</v>
-      </c>
-[...19 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>220</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>221</v>
+      </c>
+      <c r="D56" t="s">
+        <v>89</v>
+      </c>
+      <c r="E56" t="s">
+        <v>90</v>
+      </c>
+      <c r="F56" t="s">
+        <v>95</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B56" t="s">
-[...11 lines deleted...]
-      <c r="F56" t="s">
+      <c r="H56" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>224</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>225</v>
+      </c>
+      <c r="D57" t="s">
+        <v>89</v>
+      </c>
+      <c r="E57" t="s">
+        <v>90</v>
+      </c>
+      <c r="F57" t="s">
+        <v>95</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="B57" t="s">
-[...14 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>228</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
         <v>229</v>
       </c>
-      <c r="B58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D58" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E58" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F58" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>230</v>
       </c>
       <c r="H58" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>232</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>91</v>
+        <v>233</v>
       </c>
       <c r="D59" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E59" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F59" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H59" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>95</v>
+        <v>238</v>
       </c>
       <c r="D60" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E60" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F60" t="s">
-        <v>55</v>
+        <v>234</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H60" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>99</v>
+        <v>242</v>
       </c>
       <c r="D61" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E61" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F61" t="s">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="H61" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>103</v>
+        <v>246</v>
       </c>
       <c r="D62" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E62" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F62" t="s">
-        <v>243</v>
+        <v>95</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="H62" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>108</v>
+        <v>250</v>
       </c>
       <c r="D63" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E63" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F63" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="H63" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>112</v>
+        <v>254</v>
       </c>
       <c r="D64" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E64" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F64" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="H64" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>116</v>
+        <v>258</v>
       </c>
       <c r="D65" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E65" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F65" t="s">
-        <v>59</v>
+        <v>259</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="H65" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>120</v>
+        <v>263</v>
       </c>
       <c r="D66" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E66" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F66" t="s">
-        <v>59</v>
+        <v>123</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="H66" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>124</v>
+        <v>267</v>
       </c>
       <c r="D67" t="s">
-        <v>200</v>
+        <v>89</v>
       </c>
       <c r="E67" t="s">
-        <v>201</v>
+        <v>90</v>
       </c>
       <c r="F67" t="s">
-        <v>59</v>
+        <v>259</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="H67" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>128</v>
+        <v>10</v>
       </c>
       <c r="D68" t="s">
-        <v>200</v>
+        <v>271</v>
       </c>
       <c r="E68" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>272</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="H68" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="D69" t="s">
-        <v>200</v>
+        <v>271</v>
       </c>
       <c r="E69" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>272</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="H69" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="D70" t="s">
-        <v>200</v>
+        <v>271</v>
       </c>
       <c r="E70" t="s">
-        <v>201</v>
+        <v>272</v>
       </c>
       <c r="F70" t="s">
-        <v>69</v>
+        <v>279</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="H70" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="D71" t="s">
-        <v>200</v>
+        <v>283</v>
       </c>
       <c r="E71" t="s">
-        <v>201</v>
+        <v>284</v>
       </c>
       <c r="F71" t="s">
-        <v>69</v>
+        <v>234</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="H71" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>145</v>
+        <v>17</v>
       </c>
       <c r="D72" t="s">
-        <v>200</v>
+        <v>283</v>
       </c>
       <c r="E72" t="s">
-        <v>201</v>
+        <v>284</v>
       </c>
       <c r="F72" t="s">
-        <v>76</v>
+        <v>112</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="H72" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="D73" t="s">
-        <v>200</v>
+        <v>283</v>
       </c>
       <c r="E73" t="s">
-        <v>201</v>
+        <v>284</v>
       </c>
       <c r="F73" t="s">
-        <v>76</v>
+        <v>291</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="H73" t="s">
-        <v>278</v>
+        <v>293</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>153</v>
+        <v>25</v>
       </c>
       <c r="D74" t="s">
-        <v>200</v>
+        <v>283</v>
       </c>
       <c r="E74" t="s">
-        <v>201</v>
+        <v>284</v>
       </c>
       <c r="F74" t="s">
-        <v>233</v>
+        <v>295</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="H74" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
+        <v>29</v>
+      </c>
+      <c r="D75" t="s">
         <v>283</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" t="s">
-        <v>201</v>
+        <v>284</v>
       </c>
       <c r="F75" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="H75" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>286</v>
+        <v>301</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D76" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="E76" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="F76" t="s">
-        <v>289</v>
+        <v>123</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="H76" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D77" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="E77" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="F77" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="H77" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D78" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="E78" t="s">
-        <v>288</v>
+        <v>311</v>
       </c>
       <c r="F78" t="s">
-        <v>289</v>
+        <v>312</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
       <c r="H78" t="s">
-        <v>297</v>
+        <v>314</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>298</v>
+        <v>315</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D79" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="E79" t="s">
-        <v>288</v>
+        <v>311</v>
       </c>
       <c r="F79" t="s">
-        <v>289</v>
+        <v>95</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="H79" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D80" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="E80" t="s">
-        <v>288</v>
+        <v>311</v>
       </c>
       <c r="F80" t="s">
-        <v>289</v>
+        <v>91</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>302</v>
+        <v>319</v>
       </c>
       <c r="H80" t="s">
-        <v>303</v>
+        <v>320</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D81" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="E81" t="s">
-        <v>305</v>
+        <v>311</v>
+      </c>
+      <c r="F81" t="s">
+        <v>123</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="H81" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D82" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="E82" t="s">
-        <v>305</v>
+        <v>311</v>
+      </c>
+      <c r="F82" t="s">
+        <v>325</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="H82" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>328</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>33</v>
+      </c>
+      <c r="D83" t="s">
+        <v>310</v>
+      </c>
+      <c r="E83" t="s">
         <v>311</v>
       </c>
-      <c r="B83" t="s">
-[...9 lines deleted...]
-        <v>305</v>
+      <c r="F83" t="s">
+        <v>95</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="H83" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D84" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="E84" t="s">
-        <v>305</v>
+        <v>311</v>
+      </c>
+      <c r="F84" t="s">
+        <v>291</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
       <c r="H84" t="s">
-        <v>316</v>
+        <v>333</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D85" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="E85" t="s">
-        <v>305</v>
+        <v>311</v>
+      </c>
+      <c r="F85" t="s">
+        <v>105</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
       <c r="H85" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="D86" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="E86" t="s">
-        <v>305</v>
+        <v>311</v>
+      </c>
+      <c r="F86" t="s">
+        <v>338</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>321</v>
+        <v>339</v>
       </c>
       <c r="H86" t="s">
-        <v>322</v>
+        <v>340</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>323</v>
+        <v>341</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D87" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="E87" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="F87" t="s">
-        <v>325</v>
+        <v>123</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>326</v>
+        <v>342</v>
       </c>
       <c r="H87" t="s">
-        <v>327</v>
+        <v>343</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>328</v>
+        <v>344</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D88" t="s">
-        <v>329</v>
+        <v>310</v>
       </c>
       <c r="E88" t="s">
-        <v>330</v>
+        <v>311</v>
       </c>
       <c r="F88" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="H88" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="D89" t="s">
-        <v>329</v>
+        <v>310</v>
       </c>
       <c r="E89" t="s">
-        <v>330</v>
+        <v>311</v>
       </c>
       <c r="F89" t="s">
-        <v>69</v>
+        <v>234</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
       <c r="H89" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D90" t="s">
-        <v>329</v>
+        <v>351</v>
       </c>
       <c r="E90" t="s">
-        <v>330</v>
+        <v>352</v>
       </c>
       <c r="F90" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
       <c r="H90" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D91" t="s">
-        <v>329</v>
+        <v>351</v>
       </c>
       <c r="E91" t="s">
-        <v>330</v>
+        <v>352</v>
       </c>
       <c r="F91" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>340</v>
+        <v>356</v>
       </c>
       <c r="H91" t="s">
-        <v>341</v>
+        <v>357</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>342</v>
+        <v>358</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D92" t="s">
-        <v>329</v>
+        <v>351</v>
       </c>
       <c r="E92" t="s">
-        <v>330</v>
+        <v>352</v>
       </c>
       <c r="F92" t="s">
-        <v>69</v>
+        <v>112</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>343</v>
+        <v>359</v>
       </c>
       <c r="H92" t="s">
-        <v>344</v>
+        <v>360</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D93" t="s">
-        <v>329</v>
+        <v>351</v>
       </c>
       <c r="E93" t="s">
-        <v>330</v>
+        <v>352</v>
       </c>
       <c r="F93" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>346</v>
+        <v>362</v>
       </c>
       <c r="H93" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>348</v>
+        <v>364</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D94" t="s">
-        <v>329</v>
+        <v>351</v>
       </c>
       <c r="E94" t="s">
-        <v>330</v>
+        <v>352</v>
       </c>
       <c r="F94" t="s">
-        <v>69</v>
+        <v>112</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>349</v>
+        <v>365</v>
       </c>
       <c r="H94" t="s">
-        <v>350</v>
+        <v>366</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>367</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>33</v>
+      </c>
+      <c r="D95" t="s">
         <v>351</v>
       </c>
-      <c r="B95" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E95" t="s">
-        <v>330</v>
+        <v>352</v>
       </c>
       <c r="F95" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>352</v>
+        <v>368</v>
       </c>
       <c r="H95" t="s">
-        <v>353</v>
+        <v>369</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>354</v>
+        <v>370</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D96" t="s">
-        <v>329</v>
+        <v>351</v>
       </c>
       <c r="E96" t="s">
-        <v>330</v>
+        <v>352</v>
       </c>
       <c r="F96" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>355</v>
+        <v>371</v>
       </c>
       <c r="H96" t="s">
-        <v>356</v>
+        <v>372</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>357</v>
+        <v>373</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D97" t="s">
-        <v>329</v>
+        <v>351</v>
       </c>
       <c r="E97" t="s">
-        <v>330</v>
+        <v>352</v>
       </c>
       <c r="F97" t="s">
-        <v>69</v>
+        <v>209</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
       <c r="H97" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>360</v>
+        <v>376</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="D98" t="s">
-        <v>329</v>
+        <v>351</v>
       </c>
       <c r="E98" t="s">
-        <v>330</v>
+        <v>352</v>
       </c>
       <c r="F98" t="s">
-        <v>69</v>
+        <v>123</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
       <c r="H98" t="s">
-        <v>362</v>
+        <v>378</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D99" t="s">
-        <v>364</v>
+        <v>351</v>
       </c>
       <c r="E99" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="F99" t="s">
-        <v>366</v>
+        <v>123</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>367</v>
+        <v>380</v>
       </c>
       <c r="H99" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D100" t="s">
-        <v>370</v>
+        <v>351</v>
       </c>
       <c r="E100" t="s">
-        <v>371</v>
+        <v>352</v>
+      </c>
+      <c r="F100" t="s">
+        <v>259</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="H100" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="D101" t="s">
-        <v>370</v>
+        <v>351</v>
       </c>
       <c r="E101" t="s">
-        <v>371</v>
+        <v>352</v>
+      </c>
+      <c r="F101" t="s">
+        <v>91</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="H101" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
+        <v>61</v>
+      </c>
+      <c r="D102" t="s">
+        <v>351</v>
+      </c>
+      <c r="E102" t="s">
+        <v>352</v>
+      </c>
+      <c r="F102" t="s">
+        <v>91</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H102" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>391</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>65</v>
+      </c>
+      <c r="D103" t="s">
+        <v>351</v>
+      </c>
+      <c r="E103" t="s">
+        <v>352</v>
+      </c>
+      <c r="F103" t="s">
+        <v>392</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H103" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>395</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>69</v>
+      </c>
+      <c r="D104" t="s">
+        <v>351</v>
+      </c>
+      <c r="E104" t="s">
+        <v>352</v>
+      </c>
+      <c r="F104" t="s">
+        <v>95</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H104" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>398</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>73</v>
+      </c>
+      <c r="D105" t="s">
+        <v>351</v>
+      </c>
+      <c r="E105" t="s">
+        <v>352</v>
+      </c>
+      <c r="F105" t="s">
+        <v>112</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H105" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>401</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>77</v>
+      </c>
+      <c r="D106" t="s">
+        <v>351</v>
+      </c>
+      <c r="E106" t="s">
+        <v>352</v>
+      </c>
+      <c r="F106" t="s">
+        <v>95</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H106" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>404</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>81</v>
+      </c>
+      <c r="D107" t="s">
+        <v>351</v>
+      </c>
+      <c r="E107" t="s">
+        <v>352</v>
+      </c>
+      <c r="F107" t="s">
+        <v>95</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H107" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>407</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>85</v>
+      </c>
+      <c r="D108" t="s">
+        <v>351</v>
+      </c>
+      <c r="E108" t="s">
+        <v>352</v>
+      </c>
+      <c r="F108" t="s">
+        <v>95</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H108" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>410</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>155</v>
+      </c>
+      <c r="D109" t="s">
+        <v>351</v>
+      </c>
+      <c r="E109" t="s">
+        <v>352</v>
+      </c>
+      <c r="F109" t="s">
+        <v>123</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H109" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>413</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>159</v>
+      </c>
+      <c r="D110" t="s">
+        <v>351</v>
+      </c>
+      <c r="E110" t="s">
+        <v>352</v>
+      </c>
+      <c r="F110" t="s">
+        <v>123</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H110" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>416</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>163</v>
+      </c>
+      <c r="D111" t="s">
+        <v>351</v>
+      </c>
+      <c r="E111" t="s">
+        <v>352</v>
+      </c>
+      <c r="F111" t="s">
+        <v>105</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H111" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>419</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>167</v>
+      </c>
+      <c r="D112" t="s">
+        <v>351</v>
+      </c>
+      <c r="E112" t="s">
+        <v>352</v>
+      </c>
+      <c r="F112" t="s">
+        <v>105</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H112" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>422</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>172</v>
+      </c>
+      <c r="D113" t="s">
+        <v>351</v>
+      </c>
+      <c r="E113" t="s">
+        <v>352</v>
+      </c>
+      <c r="F113" t="s">
+        <v>112</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H113" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>425</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>176</v>
+      </c>
+      <c r="D114" t="s">
+        <v>351</v>
+      </c>
+      <c r="E114" t="s">
+        <v>352</v>
+      </c>
+      <c r="F114" t="s">
+        <v>112</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H114" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>428</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>180</v>
+      </c>
+      <c r="D115" t="s">
+        <v>351</v>
+      </c>
+      <c r="E115" t="s">
+        <v>352</v>
+      </c>
+      <c r="F115" t="s">
+        <v>259</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H115" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>431</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>184</v>
+      </c>
+      <c r="D116" t="s">
+        <v>351</v>
+      </c>
+      <c r="E116" t="s">
+        <v>352</v>
+      </c>
+      <c r="F116" t="s">
+        <v>112</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H116" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>434</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>188</v>
+      </c>
+      <c r="D117" t="s">
+        <v>351</v>
+      </c>
+      <c r="E117" t="s">
+        <v>352</v>
+      </c>
+      <c r="F117" t="s">
+        <v>123</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H117" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>437</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>192</v>
+      </c>
+      <c r="D118" t="s">
+        <v>351</v>
+      </c>
+      <c r="E118" t="s">
+        <v>352</v>
+      </c>
+      <c r="F118" t="s">
+        <v>123</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H118" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>440</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>196</v>
+      </c>
+      <c r="D119" t="s">
+        <v>351</v>
+      </c>
+      <c r="E119" t="s">
+        <v>352</v>
+      </c>
+      <c r="F119" t="s">
+        <v>91</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H119" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>443</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>200</v>
+      </c>
+      <c r="D120" t="s">
+        <v>351</v>
+      </c>
+      <c r="E120" t="s">
+        <v>352</v>
+      </c>
+      <c r="F120" t="s">
+        <v>91</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H120" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>446</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>204</v>
+      </c>
+      <c r="D121" t="s">
+        <v>351</v>
+      </c>
+      <c r="E121" t="s">
+        <v>352</v>
+      </c>
+      <c r="F121" t="s">
+        <v>136</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H121" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>449</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>208</v>
+      </c>
+      <c r="D122" t="s">
+        <v>351</v>
+      </c>
+      <c r="E122" t="s">
+        <v>352</v>
+      </c>
+      <c r="F122" t="s">
+        <v>91</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H122" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>452</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>213</v>
+      </c>
+      <c r="D123" t="s">
+        <v>351</v>
+      </c>
+      <c r="E123" t="s">
+        <v>352</v>
+      </c>
+      <c r="F123" t="s">
+        <v>123</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H123" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>455</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>456</v>
+      </c>
+      <c r="D124" t="s">
+        <v>351</v>
+      </c>
+      <c r="E124" t="s">
+        <v>352</v>
+      </c>
+      <c r="F124" t="s">
+        <v>123</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H124" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>459</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>460</v>
+      </c>
+      <c r="D125" t="s">
+        <v>351</v>
+      </c>
+      <c r="E125" t="s">
+        <v>352</v>
+      </c>
+      <c r="F125" t="s">
+        <v>95</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H125" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>463</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>217</v>
+      </c>
+      <c r="D126" t="s">
+        <v>351</v>
+      </c>
+      <c r="E126" t="s">
+        <v>352</v>
+      </c>
+      <c r="F126" t="s">
+        <v>91</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H126" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>466</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>221</v>
+      </c>
+      <c r="D127" t="s">
+        <v>351</v>
+      </c>
+      <c r="E127" t="s">
+        <v>352</v>
+      </c>
+      <c r="F127" t="s">
+        <v>91</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H127" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>469</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>225</v>
+      </c>
+      <c r="D128" t="s">
+        <v>351</v>
+      </c>
+      <c r="E128" t="s">
+        <v>352</v>
+      </c>
+      <c r="F128" t="s">
+        <v>234</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H128" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>472</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>229</v>
+      </c>
+      <c r="D129" t="s">
+        <v>351</v>
+      </c>
+      <c r="E129" t="s">
+        <v>352</v>
+      </c>
+      <c r="F129" t="s">
+        <v>392</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H129" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>475</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>233</v>
+      </c>
+      <c r="D130" t="s">
+        <v>351</v>
+      </c>
+      <c r="E130" t="s">
+        <v>352</v>
+      </c>
+      <c r="F130" t="s">
+        <v>95</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H130" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>478</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>238</v>
+      </c>
+      <c r="D131" t="s">
+        <v>351</v>
+      </c>
+      <c r="E131" t="s">
+        <v>352</v>
+      </c>
+      <c r="F131" t="s">
+        <v>95</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H131" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>481</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>242</v>
+      </c>
+      <c r="D132" t="s">
+        <v>351</v>
+      </c>
+      <c r="E132" t="s">
+        <v>352</v>
+      </c>
+      <c r="F132" t="s">
+        <v>234</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H132" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>484</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>246</v>
+      </c>
+      <c r="D133" t="s">
+        <v>351</v>
+      </c>
+      <c r="E133" t="s">
+        <v>352</v>
+      </c>
+      <c r="F133" t="s">
+        <v>123</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H133" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>487</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>250</v>
+      </c>
+      <c r="D134" t="s">
+        <v>351</v>
+      </c>
+      <c r="E134" t="s">
+        <v>352</v>
+      </c>
+      <c r="F134" t="s">
+        <v>123</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H134" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>490</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>254</v>
+      </c>
+      <c r="D135" t="s">
+        <v>351</v>
+      </c>
+      <c r="E135" t="s">
+        <v>352</v>
+      </c>
+      <c r="F135" t="s">
+        <v>168</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H135" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>493</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" t="s">
+        <v>494</v>
+      </c>
+      <c r="E136" t="s">
+        <v>495</v>
+      </c>
+      <c r="F136" t="s">
+        <v>496</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H136" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>499</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>17</v>
+      </c>
+      <c r="D137" t="s">
+        <v>494</v>
+      </c>
+      <c r="E137" t="s">
+        <v>495</v>
+      </c>
+      <c r="F137" t="s">
+        <v>496</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H137" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>502</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
         <v>21</v>
       </c>
-      <c r="D102" t="s">
-[...9 lines deleted...]
-        <v>376</v>
+      <c r="D138" t="s">
+        <v>494</v>
+      </c>
+      <c r="E138" t="s">
+        <v>495</v>
+      </c>
+      <c r="F138" t="s">
+        <v>496</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H138" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>505</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>25</v>
+      </c>
+      <c r="D139" t="s">
+        <v>494</v>
+      </c>
+      <c r="E139" t="s">
+        <v>495</v>
+      </c>
+      <c r="F139" t="s">
+        <v>496</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H139" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>508</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>29</v>
+      </c>
+      <c r="D140" t="s">
+        <v>494</v>
+      </c>
+      <c r="E140" t="s">
+        <v>495</v>
+      </c>
+      <c r="F140" t="s">
+        <v>496</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H140" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>511</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>33</v>
+      </c>
+      <c r="D141" t="s">
+        <v>494</v>
+      </c>
+      <c r="E141" t="s">
+        <v>495</v>
+      </c>
+      <c r="F141" t="s">
+        <v>496</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H141" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>514</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142" t="s">
+        <v>494</v>
+      </c>
+      <c r="E142" t="s">
+        <v>495</v>
+      </c>
+      <c r="F142" t="s">
+        <v>496</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H142" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>517</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>41</v>
+      </c>
+      <c r="D143" t="s">
+        <v>494</v>
+      </c>
+      <c r="E143" t="s">
+        <v>495</v>
+      </c>
+      <c r="F143" t="s">
+        <v>496</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H143" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>520</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>45</v>
+      </c>
+      <c r="D144" t="s">
+        <v>494</v>
+      </c>
+      <c r="E144" t="s">
+        <v>495</v>
+      </c>
+      <c r="F144" t="s">
+        <v>496</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H144" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>523</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" t="s">
+        <v>494</v>
+      </c>
+      <c r="E145" t="s">
+        <v>524</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H145" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>527</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>17</v>
+      </c>
+      <c r="D146" t="s">
+        <v>494</v>
+      </c>
+      <c r="E146" t="s">
+        <v>524</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H146" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>530</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>21</v>
+      </c>
+      <c r="D147" t="s">
+        <v>494</v>
+      </c>
+      <c r="E147" t="s">
+        <v>524</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H147" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>533</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>25</v>
+      </c>
+      <c r="D148" t="s">
+        <v>494</v>
+      </c>
+      <c r="E148" t="s">
+        <v>524</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H148" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>536</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>29</v>
+      </c>
+      <c r="D149" t="s">
+        <v>494</v>
+      </c>
+      <c r="E149" t="s">
+        <v>524</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H149" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>539</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>33</v>
+      </c>
+      <c r="D150" t="s">
+        <v>494</v>
+      </c>
+      <c r="E150" t="s">
+        <v>524</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H150" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>542</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>37</v>
+      </c>
+      <c r="D151" t="s">
+        <v>494</v>
+      </c>
+      <c r="E151" t="s">
+        <v>524</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H151" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>545</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>41</v>
+      </c>
+      <c r="D152" t="s">
+        <v>494</v>
+      </c>
+      <c r="E152" t="s">
+        <v>524</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H152" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>548</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>49</v>
+      </c>
+      <c r="D153" t="s">
+        <v>494</v>
+      </c>
+      <c r="E153" t="s">
+        <v>524</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H153" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>551</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>53</v>
+      </c>
+      <c r="D154" t="s">
+        <v>494</v>
+      </c>
+      <c r="E154" t="s">
+        <v>524</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H154" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>554</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>57</v>
+      </c>
+      <c r="D155" t="s">
+        <v>494</v>
+      </c>
+      <c r="E155" t="s">
+        <v>524</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H155" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>557</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>61</v>
+      </c>
+      <c r="D156" t="s">
+        <v>494</v>
+      </c>
+      <c r="E156" t="s">
+        <v>524</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H156" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>560</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>65</v>
+      </c>
+      <c r="D157" t="s">
+        <v>494</v>
+      </c>
+      <c r="E157" t="s">
+        <v>524</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H157" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>563</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>69</v>
+      </c>
+      <c r="D158" t="s">
+        <v>494</v>
+      </c>
+      <c r="E158" t="s">
+        <v>524</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H158" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>566</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>73</v>
+      </c>
+      <c r="D159" t="s">
+        <v>494</v>
+      </c>
+      <c r="E159" t="s">
+        <v>524</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H159" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>569</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>10</v>
+      </c>
+      <c r="D160" t="s">
+        <v>494</v>
+      </c>
+      <c r="E160" t="s">
+        <v>570</v>
+      </c>
+      <c r="F160" t="s">
+        <v>279</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H160" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>573</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>10</v>
+      </c>
+      <c r="D161" t="s">
+        <v>574</v>
+      </c>
+      <c r="E161" t="s">
+        <v>575</v>
+      </c>
+      <c r="F161" t="s">
+        <v>105</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H161" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>578</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>17</v>
+      </c>
+      <c r="D162" t="s">
+        <v>574</v>
+      </c>
+      <c r="E162" t="s">
+        <v>575</v>
+      </c>
+      <c r="F162" t="s">
+        <v>105</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H162" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>581</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>21</v>
+      </c>
+      <c r="D163" t="s">
+        <v>574</v>
+      </c>
+      <c r="E163" t="s">
+        <v>575</v>
+      </c>
+      <c r="F163" t="s">
+        <v>105</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H163" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>584</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>25</v>
+      </c>
+      <c r="D164" t="s">
+        <v>574</v>
+      </c>
+      <c r="E164" t="s">
+        <v>575</v>
+      </c>
+      <c r="F164" t="s">
+        <v>105</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H164" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>587</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>29</v>
+      </c>
+      <c r="D165" t="s">
+        <v>574</v>
+      </c>
+      <c r="E165" t="s">
+        <v>575</v>
+      </c>
+      <c r="F165" t="s">
+        <v>105</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H165" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>590</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>33</v>
+      </c>
+      <c r="D166" t="s">
+        <v>574</v>
+      </c>
+      <c r="E166" t="s">
+        <v>575</v>
+      </c>
+      <c r="F166" t="s">
+        <v>105</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H166" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>593</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167" t="s">
+        <v>574</v>
+      </c>
+      <c r="E167" t="s">
+        <v>575</v>
+      </c>
+      <c r="F167" t="s">
+        <v>105</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H167" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>596</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>41</v>
+      </c>
+      <c r="D168" t="s">
+        <v>574</v>
+      </c>
+      <c r="E168" t="s">
+        <v>575</v>
+      </c>
+      <c r="F168" t="s">
+        <v>105</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H168" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>599</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>45</v>
+      </c>
+      <c r="D169" t="s">
+        <v>574</v>
+      </c>
+      <c r="E169" t="s">
+        <v>575</v>
+      </c>
+      <c r="F169" t="s">
+        <v>105</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H169" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>602</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>49</v>
+      </c>
+      <c r="D170" t="s">
+        <v>574</v>
+      </c>
+      <c r="E170" t="s">
+        <v>575</v>
+      </c>
+      <c r="F170" t="s">
+        <v>105</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H170" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>605</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>53</v>
+      </c>
+      <c r="D171" t="s">
+        <v>574</v>
+      </c>
+      <c r="E171" t="s">
+        <v>575</v>
+      </c>
+      <c r="F171" t="s">
+        <v>105</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H171" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>608</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>57</v>
+      </c>
+      <c r="D172" t="s">
+        <v>574</v>
+      </c>
+      <c r="E172" t="s">
+        <v>575</v>
+      </c>
+      <c r="F172" t="s">
+        <v>105</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H172" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>611</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>61</v>
+      </c>
+      <c r="D173" t="s">
+        <v>574</v>
+      </c>
+      <c r="E173" t="s">
+        <v>575</v>
+      </c>
+      <c r="F173" t="s">
+        <v>105</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H173" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>614</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>69</v>
+      </c>
+      <c r="D174" t="s">
+        <v>574</v>
+      </c>
+      <c r="E174" t="s">
+        <v>575</v>
+      </c>
+      <c r="F174" t="s">
+        <v>105</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H174" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>617</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>73</v>
+      </c>
+      <c r="D175" t="s">
+        <v>574</v>
+      </c>
+      <c r="E175" t="s">
+        <v>575</v>
+      </c>
+      <c r="F175" t="s">
+        <v>105</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H175" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>620</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>77</v>
+      </c>
+      <c r="D176" t="s">
+        <v>574</v>
+      </c>
+      <c r="E176" t="s">
+        <v>575</v>
+      </c>
+      <c r="F176" t="s">
+        <v>105</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H176" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>623</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>81</v>
+      </c>
+      <c r="D177" t="s">
+        <v>574</v>
+      </c>
+      <c r="E177" t="s">
+        <v>575</v>
+      </c>
+      <c r="F177" t="s">
+        <v>105</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H177" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>626</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>85</v>
+      </c>
+      <c r="D178" t="s">
+        <v>574</v>
+      </c>
+      <c r="E178" t="s">
+        <v>575</v>
+      </c>
+      <c r="F178" t="s">
+        <v>105</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H178" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>629</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>155</v>
+      </c>
+      <c r="D179" t="s">
+        <v>574</v>
+      </c>
+      <c r="E179" t="s">
+        <v>575</v>
+      </c>
+      <c r="F179" t="s">
+        <v>105</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H179" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>632</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>159</v>
+      </c>
+      <c r="D180" t="s">
+        <v>574</v>
+      </c>
+      <c r="E180" t="s">
+        <v>575</v>
+      </c>
+      <c r="F180" t="s">
+        <v>105</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H180" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>635</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>163</v>
+      </c>
+      <c r="D181" t="s">
+        <v>574</v>
+      </c>
+      <c r="E181" t="s">
+        <v>575</v>
+      </c>
+      <c r="F181" t="s">
+        <v>105</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H181" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>638</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>167</v>
+      </c>
+      <c r="D182" t="s">
+        <v>574</v>
+      </c>
+      <c r="E182" t="s">
+        <v>575</v>
+      </c>
+      <c r="F182" t="s">
+        <v>105</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H182" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>641</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>172</v>
+      </c>
+      <c r="D183" t="s">
+        <v>574</v>
+      </c>
+      <c r="E183" t="s">
+        <v>575</v>
+      </c>
+      <c r="F183" t="s">
+        <v>105</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H183" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>644</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>176</v>
+      </c>
+      <c r="D184" t="s">
+        <v>574</v>
+      </c>
+      <c r="E184" t="s">
+        <v>575</v>
+      </c>
+      <c r="F184" t="s">
+        <v>105</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H184" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>647</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>180</v>
+      </c>
+      <c r="D185" t="s">
+        <v>574</v>
+      </c>
+      <c r="E185" t="s">
+        <v>575</v>
+      </c>
+      <c r="F185" t="s">
+        <v>105</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H185" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>650</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>10</v>
+      </c>
+      <c r="D186" t="s">
+        <v>494</v>
+      </c>
+      <c r="E186" t="s">
+        <v>651</v>
+      </c>
+      <c r="F186" t="s">
+        <v>652</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H186" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>654</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>10</v>
+      </c>
+      <c r="D187" t="s">
+        <v>494</v>
+      </c>
+      <c r="E187" t="s">
+        <v>655</v>
+      </c>
+      <c r="F187" t="s">
+        <v>656</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H187" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>658</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>10</v>
+      </c>
+      <c r="D188" t="s">
+        <v>659</v>
+      </c>
+      <c r="E188" t="s">
+        <v>660</v>
+      </c>
+      <c r="F188" t="s">
+        <v>661</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H188" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>664</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>10</v>
+      </c>
+      <c r="D189" t="s">
+        <v>665</v>
+      </c>
+      <c r="E189" t="s">
+        <v>666</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H189" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>668</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>17</v>
+      </c>
+      <c r="D190" t="s">
+        <v>665</v>
+      </c>
+      <c r="E190" t="s">
+        <v>666</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H190" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>670</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>21</v>
+      </c>
+      <c r="D191" t="s">
+        <v>665</v>
+      </c>
+      <c r="E191" t="s">
+        <v>666</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H191" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>672</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>25</v>
+      </c>
+      <c r="D192" t="s">
+        <v>665</v>
+      </c>
+      <c r="E192" t="s">
+        <v>666</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H192" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>674</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>29</v>
+      </c>
+      <c r="D193" t="s">
+        <v>665</v>
+      </c>
+      <c r="E193" t="s">
+        <v>666</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H193" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>676</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>33</v>
+      </c>
+      <c r="D194" t="s">
+        <v>665</v>
+      </c>
+      <c r="E194" t="s">
+        <v>666</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H194" t="s">
+        <v>677</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4240,50 +7495,142 @@
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>