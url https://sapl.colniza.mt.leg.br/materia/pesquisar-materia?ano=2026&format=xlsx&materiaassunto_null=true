--- v1 (2026-04-13)
+++ v2 (2026-04-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1529" uniqueCount="678">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1625" uniqueCount="720">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -276,50 +276,74 @@
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4411/projeto_de_leio018_-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a promover a campanha de incentivo à solicitação de nota fiscal da prestação de serviços denominada "Camapanha da nota Colnizense", e dá outras providências.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4412/projeto_de_leio019_-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a promoção, proteção e preservação da saúde individual e coletiva no âmbito municipal, estabelece normas de vigilância sanitária, saúde do trabalhador, controle de estabelecimentos e produtos de saúde e interesse à saúde, e em linhas gerais trata de assuntos da vigilância ambiental e vigiância epidemiológica considerando as especificidades da região noroeste de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
+    <t>4417</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4417/projeto_de_leio020_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar operação de crédito junto ao Banco Caixa Econômica Federal S.A, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4416</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4416/projeto_de_leio021_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica a participação do municipio e autoriza o Poder Executivo Municipal firmar Contrato de rateio com o consórcio Intermunicipal Vale do Juruena e dá outras providências.</t>
+  </si>
+  <si>
     <t>4219</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>JONAS DE OLIVEIRA MIRANDA</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4219/indicacao_no01-2026-__vereador_-_jonas_-contratacao_de_psicanalista.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de saúde, que seja realizada a contratação de profissional psicanalista para atuação junto ao CRIDAC – Centro de Referência, no Município de Colniza e com extensão do atendimento ao Distrito do Guariba.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no02-2026-__vereador_-_luis.pdf</t>
@@ -477,65 +501,59 @@
   <si>
     <t>INDICA ao Poder Executivo, por meio da Secretaria Municipal de Agricultura, que seja elaborado projeto técnico com a finalidade de viabilizar a aquisição de drones, pulverizadores destinados ao atendimento dos produtores rurais do Município de Colniza.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4262/indicacao_no18-2026-__vereadora_claudia-_aquisicao_de_motor_-_transposte_aquaviario_para_alunos.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Colniza-MT através da Secretaria Municipal de Educação para aquisição de dois motores novos para os barcos que realizam o transporte escolar dos alunos ribeirinhos do Distrito de Guariba.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4266/indicacao_no019-2026-__vereadora_claudia_-_encontro_mulher_rural.pdf</t>
   </si>
   <si>
     <t>INDICA ao poder Executivo através da Secretaria de Agricultura para que seja feito um planejamento e realização do 1º Encontro da Mulher Rural no Distrito do Guariba.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4267/indicacao_no020-2026_-oseia_-_espaco_para_a_pratica_de_esportes_-_mini_estadio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal que adote as providências administrativas e legais necessárias para a implantação de um espaço público destinado à prática de esportes e lazer, a ser construído nos fundos do Miniestádio Municipal, contemplando uma pista de skate, uma pracinha com arborização, bem como demais estruturas que favoreçam o convívio social e a atividade física da população.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4277/indicacao_no021-2026-__vereador_-_luis-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, que sejam organizadas equipes emergenciais de atendimento, em razão das fortes chuvas que vêm atingindo o município, ocasionando danos às estradas vicinais, pontes, bueiros e acessos às propriedades rurais.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4276/indicacao_no022-2026-__vereador_-_luis.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Municipal de Obras, por meio do Departamento de Pontes, que viabilize, com a máxima urgência, a manutenção das seguintes pontes rurais:</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>VALTER DE LIMA JESUS</t>
@@ -822,50 +840,74 @@
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4402/indicacao_no48-_2026-__vereador_-_ailton_ribeiro__limpezas_dos_terremos_do_distrito_de_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo, por meio da Subprefeitura do Distrito de Guariba, que seja realizada a limpeza dos terrenos públicos existentes no Distrito de Guariba, incluindo os terrenos das creches, o terreno do sistema de saneamento básico (caixa d’água) e os terrenos das escolas.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4396/indicacao_no49-2026-_vereador-_elci_costa_-__secretaria_de_obras__subistuicao_de_ponte_por_bueiro_4_da_capa.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras, que seja realizada a substituição de uma ponte por bueiro na Linha 4 da Capa, na primeira ponte.</t>
   </si>
   <si>
+    <t>4424</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4424/indicacao_no53-2026-_vereador-_luis_-_cascalhamento_linha_g_8.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras, que seja feito o serviço de cascalhamento nos pontos críticos da Linha G-8, com atenção especial aos primeiros 6 (seis) quilômetros da referida via rural.</t>
+  </si>
+  <si>
+    <t>4422</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4422/indicacao_no54-2026_-__vereador_-_jonas-_subistituicao_de_onibus.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, através da Secretaria Municipal de Educação, a substituição do ônibus que atende a rota escolar da Linha 32 da Capa até a Linha Brasiliense, em razão de problemas mecânicos.</t>
+  </si>
+  <si>
     <t>4319</t>
   </si>
   <si>
     <t>DAS</t>
   </si>
   <si>
     <t>Documentos em anexo para sessão</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4319/parecer_1849794_2024_001.pdf</t>
   </si>
   <si>
     <t>Parecer prévio de Nº 136/2025 do Tribunal de Contas do Estado de Mato Grosso, sobre as Contas Anuais de Governo Municipal do ano de 2024, gestão do prefeito Milton de Souza Amorim.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4320/2026-03-09_001.pdf</t>
   </si>
   <si>
     <t>Manifestação de defesa do prefeito municipal Milton de Souza Amorim, sobre o julgamento das Contas Anuais de Governo Municipal do ano 2024.</t>
   </si>
   <si>
     <t>4272</t>
@@ -1060,50 +1102,59 @@
     <t>4322</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4322/projeto_de_lei_no_010.2026_-_cameras_de_monitoramento_-_ailton.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes para a Política Municipal de Monitoramento Eletrônico em órgãos públicos municipais, com prioridade nas unidades de saúde, e estabelece parâmetros para proteção da integridade do usuário, do servidor público e do patrimônio público, observadas as garantias constitucionais de privacidade e proteção de dados no Município de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4343/projeto_de_lei_no_011.2026_-_escola_dominical_-_jonas.pdf</t>
   </si>
   <si>
     <t>Declara a Escola Bíblica Dominical como Patrimônio Cultural Imaterial do Município de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4408/projeto_de_lei_no_012.2026_-_utilidade_publica_ass._uniao_dos_migrantes_-_miro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos Produtores Rurais de União dos Migrantes - APPRUM, localizada no Município de Colniza/MT, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4421</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4421/projeto_de_lei_no_013.2026_-_utilidade_publica_ass._unicafe_-_luis_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação de Beneficiamento e Comercialização de Café - UNICAFE, localizada no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4223/requerimento_01-__vereador_luis_carlos__-_abertura_de_saida_de_agua_linha_16_a-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que sejam realizados serviços de abertura de saídas de água e cascalhamento nos pontos críticos da Linha 16 A e B.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4224/requerimento_02-__vereador_luis_carlos_-_cascalhamento_lh_20_terra_roxa_escol_sul.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, providências necessárias para que sejam realizados serviços de abertura de saídas de água, com o uso de retroescavadeira, bem como o cascalhamento dos pontos críticos da Linha 20, Escol Sul e Terra Roxa.</t>
   </si>
@@ -1497,50 +1548,92 @@
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4395/requerimento_044_-2026_vereador_ailton-iptu_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER ao Excelentíssimo Senhor Prefeito Municipal juntamente com a Secretaria Municipal de Finanças, que seja realizada, em caráter de urgência, a revisão e atualização da avaliação dos valores venais dos imóveis urbanos situados no Distrito do Guariba, diante das reiteradas reclamações dos moradores acerca da cobrança de IPTU em patamares considerados excessivos e incompatíveis com a realidade do mercado imobiliário local, de modo a assegurar justiça fiscal, observância ao princípio da capacidade contributiva e maior equilíbrio na tributação municipal.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4398/requerimento_045_-2026_vereador_ailton-_doacao_de_2_terrenos.pdf</t>
   </si>
   <si>
     <t>REQUER ao Excelentíssimo Senhor Prefeito Municipal, que seja realizada a cessão de 02 (dois) terrenos públicos à Associação Avante Guariba.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4407/requerimento_046-_2026-_vereador__-_valter_-_secretaria_de_obras_aterro_do_bueiro_4_agrovila.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, que seja realizado o aterro de um bueiro localizado na Linha 4 da Agrovila, lado direito.</t>
   </si>
   <si>
+    <t>4413</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4413/requerimento_049-2026_-_vereador_dede_-_patrolamento_projeto_sol_1_e_linha_4_do_projeto_sol.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a realização de serviços de patrolamento e levantamento das estradas, com execução de bater espelho e abertura de saídas de água, nas seguintes localidades:</t>
+  </si>
+  <si>
+    <t>4414</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4414/requerimento_051-__vereador__-_jonas_-drenagem_e_manilhamento.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, a realização de serviço de drenagem (que escorra no rio) com manilhamento nas travessias das ruas listadas, localizadas no Bairro Rondônia que segue à rua Deodoro da Fonseca.</t>
+  </si>
+  <si>
+    <t>4415</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4415/requerimento_052-2026_-_vereador_dede_-_lh_primeiro_de_maio.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a substituição de uma ponte por bueiro, tendo em vista que a referida ponte se encontra quebrada, localizada na Linha Primeiro de Maio, km 5, após a igreja e o campo.</t>
+  </si>
+  <si>
+    <t>4423</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4423/requerimento_053-__vereador_luis_carlos-_patrolamento_e_cascalhamento_rua_do_miquilinho.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, a realização dos serviços de patrolamento e cascalhamento na Rua do Miquilinho, localizada no setor chacareiro, em frente ao Parque de Exposição.</t>
+  </si>
+  <si>
     <t>4286</t>
   </si>
   <si>
     <t>PJR</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4286/01.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 001/2026, de autoria do Poder Legislativo cuja súmula: Dispõe sobre a obrigatoriedade da execução dos Hinos Nacional, Estadual e Municipal em todos os eventos públicos oficiais realizados no âmbito do Município de Colniza e dá outras providências.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4285/02.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 002/2026, de autoria do Poder Legislativo cuja súmula: Denomina de Praça Pública Izaura Pereira da Silva a praça pública localizada no Bairro Bela Vista, no Município de Colniza/MT, e dá outras providências.</t>
@@ -1990,50 +2083,83 @@
     <t>Redação final do projeto de Lei Nº 04/2026 de autoria do Poder Executivo, cuja súmula: Dispõe sobre a criação do serviço de inspeção municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>Parecer Comissão de Obras, Bens e serviços Público</t>
   </si>
   <si>
     <t>COBSPAP - COMISSÃO DE OBRAS, BENS E SERVIÇOS PUBL. E ATV. PR</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4379/01-2026.pdf</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>Parecer Comissão da Saúde e Assistência Social</t>
   </si>
   <si>
     <t>CSAS - COMISSÃO DE SAUDE E ASSISTENCIA SOCIAL</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4380/01-2026.pdf</t>
+  </si>
+  <si>
+    <t>4418</t>
+  </si>
+  <si>
+    <t>VT</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4418/veto_do_projeto_010.2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 010/2026 de autoria do Poder Legislativo ( Vereador Ailton Ribeiro) cuja súmula: Institui diretrizes para a Política Municipal de Monitoramento Eletrônico em órgãos públicos municipais, com prioridade nas unidades de saúde, e estabelece parâmetros para proteção da integridade do usuário, do servidor público e do patrimônio público, observadas as garantias constitucionais de privacidade e proteção de dados no Município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4419</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4419/veto_do_projeto_08.2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto integral realizado pelo Poder Executivo referente ao Projeto de Lei Nº 08/2026 de autoria do Poder Legislativo ( Vereador Oseia Pereira Guedes) cuja súmula: Dispõe sobre a castração de cães e gatos no município de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4420</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4420/veto_do_projeto_06.2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto integral realizado pelo Poder Executivo referente ao Projeto de Lei Nº 06/2026 de autoria do Poder Legislativo ( Vereador Luis Carlos Carvalho Silva) cuja súmula: Autoriza a Secretaria Municipal de Obras a conceder até 5 (cinco) horas de máquinas aos produtores rurais que fornecerem material para cascalhamento de vias públicas e para construção ou manutenção de pontes no Município de Colniza/MT.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>CECEM</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E MEIO AMBI</t>
   </si>
   <si>
     <t>CECEMA - COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E MEIO AMBI</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4281/2026-02-20_001.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 005/2026, de autoria do Poder Legislativo cuja súmula:  Institui o programa de educação ambiental na rede municipal de ensino do município de Colniza – MT e dá outras providências.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>AT</t>
   </si>
@@ -2397,56 +2523,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4252/01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4253/02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4254/03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4265/04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4273/projeto_de_lei_no_05-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_12.28200.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4271/projeto_de_lei_no_06-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_1.971.00000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4270/projeto_de_lei_no_07-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_2.485.00000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4269/projeto_de_lei_no_08-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_400.00000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4268/projeto_de_lei_no_09-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_337.66700.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4315/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4355/projeto_de_leio011_-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4352/projeto_de_leio012_-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4351/projeto_de_leio013_-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4353/projeto_de_leio014_-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4354/projeto_de_leio015_-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4410/projeto_de_leio016_-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4409/projeto_de_leio017_-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4411/projeto_de_leio018_-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4412/projeto_de_leio019_-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4219/indicacao_no01-2026-__vereador_-_jonas_-contratacao_de_psicanalista.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no02-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4218/indicacao_no03-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4220/indicacao_no04-2026-__vereador_jonas-_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4231/indicacao_no05-2026_-oseia_-_moradores_que_estao_em_areas_de_risco_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4230/indicacao_no06-2026_-oseia_-_periodo_de_pandemia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4221/indicacao_no07-2026-__vereadora_claudia_-_manutencao_estrada_ligando_taquarucu-mt206_e_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4222/indicacao_no08-2026-__vereadora_claudia-_-elaboracao_de_projetos_de_pracas-guariba_tres_fronteiras_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4232/indicacao_no09-2026-__vereador_wesley-_-_ponte_boca_da_mata.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4240/indicacao_no10-2026-__vereador_-_ailton_ribeiro__manutencao_da_ponte_do_rio_boca_da_mata_...pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4241/indicacao_no11-_2026-__vereador_-_ailton_ribeiro__limpezas_das_avenidas_do_distrito_de_guariba..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4246/indicacao_no12-2026-__vereador_wesley-psicologo_guariba.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4247/indicacao_no13-2026-__vereador_-_jonas_-sala_de_vacina_posto_da_avenida_dois_mil.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4248/indicacao_no14-2026-__vereador_-_jonas_e_dede.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4255/indicacao_no15-2026-__vereador_-_wesley_e_claudia_-.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4263/indicacao_no016-2026-__vereadora-_claudia_kafer-encontro_quinzenal_dos_idosos_no_guariba.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_no017-2026-__vereador_-_luis-_drones.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4262/indicacao_no18-2026-__vereadora_claudia-_aquisicao_de_motor_-_transposte_aquaviario_para_alunos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4266/indicacao_no019-2026-__vereadora_claudia_-_encontro_mulher_rural.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4267/indicacao_no020-2026_-oseia_-_espaco_para_a_pratica_de_esportes_-_mini_estadio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4277/indicacao_no021-2026-__vereador_-_luis-.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4276/indicacao_no022-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4308/indicacao_no23-2026-__vereador_-_ailton_ribeiro__van_para_tranportar_pacientes_guariba_x_colniza.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4287/indicacao_no24-2026_-oseia_-_centro_de_convivencia_-_idosos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4309/indicacao_no25-2026_-_ailton_-implantacao_de_um_laboratorio_municipal_no_guariba.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4318/indicacao_no026_-_2026_-__vereadora_-__claudia_caker-iluminacao_campo_de_futbol.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4323/indicacao_no27-2026_-_ailton_-_projeto_de_construcao_upa_-_guariba.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4324/indicacao_no28-2026_-_ailton_-_ruas_guariba.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4325/indicacao_no29-2026_-__vereador_-_cascalhamento_g1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4326/indicacao_no30-2026_-__vereador_-_jonas-manutencao_linha_36.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4350/indicacao_no31-2026_-oseia_-_construcao_de_uma_sede_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4349/indicacao_no32-2026_-oseia_-_predio_ass._social_-_eloi.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4348/indicacao_no33-2026_-dede_-__unidade_de_apoio_aos_pacientes_em_tratamento_de_hanseniase.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4347/indicacao_no34-2026_-dede_-__servico_de_prevencao_com_batimento_de_espelhos_e_abertura_de_saidas_dagua_utilizando_o_maquinario_de_forma_adequada.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4359/indicacao_no37-2026-__vereador_-_ailton_ribeiro__manutencao_da_br_do_rio_rossevet.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4360/indicacao_no38-2026-__vereador_-_luis-_manutencao_ponte_linha_20_escol_sul_e_linha_4_capa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4361/indicacao_no39-2026-__vereador_-_luis-_ref_escola.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4391/indicacao_no40-2026_-__vereador_-_jonas-manutencao_linha_4__agrovila.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4387/indicacao_no41-2026_-miro_-__manutencao_da_estrada_-.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4400/indicacao_no42-2026_-miro_-__manutencao_da_linha_16_roda_dagua_e_doizinha.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4401/indicacao_no43-2026-__vereador_-_luis-_manutencao_linha_20-24_lado_esquerdo_e_direito_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4399/indicacao_no44-2026-_vereador-_luis_-_patrolamento_linha_24_lado_esquerdo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4392/indicacao_no45-2026_-__vereador_-_jonas-manutencao_linha_01_e_02.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4397/indicacao_no46-2026-__vereador_-_ailton_ribeiro__ponte_rio_guariba_lh_da_garca.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4393/indicacao_no47-2026-_vereador-_elci_costa_-__secretaria_de_saude_horario_de_visita.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4402/indicacao_no48-_2026-__vereador_-_ailton_ribeiro__limpezas_dos_terremos_do_distrito_de_guariba.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4396/indicacao_no49-2026-_vereador-_elci_costa_-__secretaria_de_obras__subistuicao_de_ponte_por_bueiro_4_da_capa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4319/parecer_1849794_2024_001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4320/2026-03-09_001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4272/01-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4264/projeto_de_decreto_legislativo_n._1-2024_-__emanuelle_martins-_mocao_de_aplausos-miro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4261/projeto_de_decreto_legislativo_n._2-2025_-_francisco-_medalha_de_honra_ao_merito-claudia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4328/projeto_de_decreto_legislativo_n._3-2026_-_mesa_diretora_-_contas_anuais_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4344/projeto_de_decreto_legislativo_n.04-2025_--titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4389/projeto_de_decreto_legislativo_n.05-2025_-_mocao_de_aplausos_-_unemat_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4390/projeto_de_decreto_legislativo_n.06-2025_-_mocao_de_aplausos_-_func._sicoob_guariba_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4280/projeto_de_resolucao_no_001-2026_-_posto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4237/projeto_de_lei_no_001.2026_-_hinos_-_luis.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4238/projeto_de_lei_no_002.2026_-_praca_publica_bela_vista_-_luis.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4228/projeto_de_lei_no_003.2026_-_campeonato_futebol_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4239/projeto_de_lei_no_004.2026_-_corrida_do_trabalhador_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4258/projeto_de_lei_no_005.2026_-_luis_e_claudia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4279/projeto_de_lei_no_006.2026_-_horas_maquina_a_quem_forn._-_luis.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_lei_no_007-2026_-_rga.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4289/projeto_de_lei_no_008.2026_-_projeto_animais__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4321/projeto_de_lei_no_009.2026_-_municipalizacao_estrada_rural_-_oseia_e_claudia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4322/projeto_de_lei_no_010.2026_-_cameras_de_monitoramento_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4343/projeto_de_lei_no_011.2026_-_escola_dominical_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4408/projeto_de_lei_no_012.2026_-_utilidade_publica_ass._uniao_dos_migrantes_-_miro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4223/requerimento_01-__vereador_luis_carlos__-_abertura_de_saida_de_agua_linha_16_a-.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4224/requerimento_02-__vereador_luis_carlos_-_cascalhamento_lh_20_terra_roxa_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4225/requerimento_03-__vereadora_claudia_kafer_-_multirao_saude.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4226/requerimento_04-__vereador__-_jonas_-_bueiro_lh_8_agrovila.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4227/requerimento_05-__vereadora_claudia_kafer_ubs_joao_capinani.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4234/requerimento_06-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4229/requerimento_07-2026_-_vereador_oseia_-_tdi_para_professor.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4235/requerimento_08-2026_-_vereador_dede_-_multirao_para_realizar_limpeza_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4242/requerimento_09-2026_vereador_ailton-_contratacao_de_uma_pessoa_limpeza_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4243/requerimento_10-2026_vereador_ailton-ruas_do_distrito_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4236/requerimento_11-__vereador__-_elci-_manutencao_de_pontes_nas_linhas_rosa_de_saron_missoes_e_doizinha.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4244/requerimento_12-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4245/requerimento_13-__vereador__-_jonas_-.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4249/requerimento_14-__vereador__-_agnaldo_-_-_patrolamento_da_32_capa_e_sua_vicinais.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4250/requerimento_015-__vereador_luis_carlos_-_cascalhamento_das_linhas_0102_03_g1_a.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4251/requerimento_016-__vereadora_claudia_kafer_-_saude-_cobertura_para_posto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4256/requerimento_017-__vereador_luis_carlos-.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4275/requerimento_018-__vereador_luis_carlos-_cascalhamento_linha_4_lado_direito.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4274/requerimento_019-__vereador_luis_carlos-manutencao_linha_16_eletronica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4310/requerimento_020_-2026_vereador_ailton-ambulancia_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4311/requerimento_021_-2026_vereador_ailton-ponto_de_atendimento_saude.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4312/requerimento_022-2026_-_vereador_oseia_-_regulamentacao_lei_porteira_aberta.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4288/requerimento_023-2026_-_vereador_oseia_-_reparos_linha_16_eletronica.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4313/requerimento_024-__vereadora_claudia_kafer_-.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4314/requerimento_025-__vereadora_claudia_kafer_-_projeto_captacao_de_agua.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4317/requerimento_026-2026-_vereador_elci_-subistuicao_de_3_pontes_por_bueiros__20_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4316/requerimento_027-_2026_vereadora_claudia-equipe_de_ponte..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4339/requerimento_028_-2026_vereador_ailton-_tecnica_de_enfermagem_-_posto_de_saude_guariba.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4340/requerimento_029_-2026_vereador_ailton-__pista_de_caminhada_guariba.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4341/requerimento_030-2026-__vereador__-_jonas_-_bueiro_linha_28_e_32_da_capa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4342/requerimento_031-2026-__vereador__-_jonas_-_cascalhamento_e_pranc._ponte_-_linha_24_lado_esquerdo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4357/requerimento_032-2026_-_vereador_dede_-_prancheamento_de_ponte_pacutinga.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4356/requerimento_033-2026-__vereador__-_jonas_-_sec-educacao-_instalacao_parquinho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4375/requerimento_034_-2026_vereador_ailton-gente_de_saude_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4376/requerimento_035_-2026_vereador_ailton-__aeroporto_guariba.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4377/requerimento_036-__vereador_luis_carlos-.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4385/requerimento_037-__vereador__-_jonas_-.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4386/requerimento_038-2026-__vereador__-_jonas_-_cascalhamento_e_instalacao_de_bueiro-.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4388/requerimento_039-2026-__vereador__-_miro_-consorcio_intermunicipal_da_regiao_noroeste_-.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4394/requerimento_40-__vereador__-_agnaldo_-_-_patrolamento_setor_da_capa_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4404/requerimento_041-__vereador_luis_carlos-_patrolamento_g4_e_g8_e_oitinha.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4405/requerimento_042-__vereador_luis_carlos-_patrolamento_linha_16_a_e_b_-_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4406/indicacao_no43-2026-__vereador_-_luis-_manutencao_linha_20-24_lado_esquerdo_e_direito_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4395/requerimento_044_-2026_vereador_ailton-iptu_guariba.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4398/requerimento_045_-2026_vereador_ailton-_doacao_de_2_terrenos.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4407/requerimento_046-_2026-_vereador__-_valter_-_secretaria_de_obras_aterro_do_bueiro_4_agrovila.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4286/01.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4285/02.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4284/03.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4283/04.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4282/05.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4345/06.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4346/07.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4378/08.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4383/09-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4296/parecer_n._001-_2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4298/parecer_n._002-_2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4300/parecer_n._003-_2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4302/parecer_n._004-_2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4304/parecer_n._005-_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4306/parecer_n._006-_2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4329/parecer_n._007-_2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4331/parecer_n._008-_2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4335/parecer_n._009-_2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4337/parecer_n._010-_2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4365/parecer_n._011-_2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4367/parecer_n._012-_2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4369/parecer_n._013-_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4371/parecer_n._014-_2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4373/parecer_n._015-_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4358/01.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4291/redacao_final_do_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4292/redacao_final_do_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4293/redacao_final_do_projeto_de_lei_003-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4294/redacao_final_do_projeto_de_lei_004-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4295/redacao_final_do_projeto_de_lei_005-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4297/redacao_final_do_projeto_de_lei_005-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4299/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4301/redacao_final_do_projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4305/redacao_final_do_projeto_de_lei_009-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4307/redacao_final_do_projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4330/redacao_final_do_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4332/redacao_final_do_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4336/redacao_final_do_projeto_de_lei_0010-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4338/redacao_final_do_projeto_de_lei_009-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4363/redacao_final_do_projeto_de_lei_062-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4364/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4366/redacao_final_do_projeto_de_lei_0011-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4368/redacao_final_do_projeto_de_lei_0012-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4370/redacao_final_do_projeto_de_lei_0013-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4372/redacao_final_do_projeto_de_lei_0014-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4374/redacao_final_do_projeto_de_lei_0015-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4381/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4382/redacao_final_do_projeto_de_lei_010-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4384/redacao_final_do_projeto_de_lei_004-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4379/01-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4380/01-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4281/2026-02-20_001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4252/01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4253/02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4254/03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4265/04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4273/projeto_de_lei_no_05-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_12.28200.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4271/projeto_de_lei_no_06-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_1.971.00000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4270/projeto_de_lei_no_07-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_2.485.00000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4269/projeto_de_lei_no_08-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_400.00000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4268/projeto_de_lei_no_09-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_337.66700.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4315/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4355/projeto_de_leio011_-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4352/projeto_de_leio012_-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4351/projeto_de_leio013_-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4353/projeto_de_leio014_-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4354/projeto_de_leio015_-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4410/projeto_de_leio016_-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4409/projeto_de_leio017_-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4411/projeto_de_leio018_-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4412/projeto_de_leio019_-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4417/projeto_de_leio020_-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4416/projeto_de_leio021_-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4219/indicacao_no01-2026-__vereador_-_jonas_-contratacao_de_psicanalista.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no02-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4218/indicacao_no03-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4220/indicacao_no04-2026-__vereador_jonas-_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4231/indicacao_no05-2026_-oseia_-_moradores_que_estao_em_areas_de_risco_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4230/indicacao_no06-2026_-oseia_-_periodo_de_pandemia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4221/indicacao_no07-2026-__vereadora_claudia_-_manutencao_estrada_ligando_taquarucu-mt206_e_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4222/indicacao_no08-2026-__vereadora_claudia-_-elaboracao_de_projetos_de_pracas-guariba_tres_fronteiras_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4232/indicacao_no09-2026-__vereador_wesley-_-_ponte_boca_da_mata.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4240/indicacao_no10-2026-__vereador_-_ailton_ribeiro__manutencao_da_ponte_do_rio_boca_da_mata_...pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4241/indicacao_no11-_2026-__vereador_-_ailton_ribeiro__limpezas_das_avenidas_do_distrito_de_guariba..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4246/indicacao_no12-2026-__vereador_wesley-psicologo_guariba.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4247/indicacao_no13-2026-__vereador_-_jonas_-sala_de_vacina_posto_da_avenida_dois_mil.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4248/indicacao_no14-2026-__vereador_-_jonas_e_dede.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4255/indicacao_no15-2026-__vereador_-_wesley_e_claudia_-.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4263/indicacao_no016-2026-__vereadora-_claudia_kafer-encontro_quinzenal_dos_idosos_no_guariba.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_no017-2026-__vereador_-_luis-_drones.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4262/indicacao_no18-2026-__vereadora_claudia-_aquisicao_de_motor_-_transposte_aquaviario_para_alunos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4266/indicacao_no019-2026-__vereadora_claudia_-_encontro_mulher_rural.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4267/indicacao_no020-2026_-oseia_-_espaco_para_a_pratica_de_esportes_-_mini_estadio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4277/indicacao_no021-2026-__vereador_-_luis-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4276/indicacao_no022-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4308/indicacao_no23-2026-__vereador_-_ailton_ribeiro__van_para_tranportar_pacientes_guariba_x_colniza.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4287/indicacao_no24-2026_-oseia_-_centro_de_convivencia_-_idosos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4309/indicacao_no25-2026_-_ailton_-implantacao_de_um_laboratorio_municipal_no_guariba.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4318/indicacao_no026_-_2026_-__vereadora_-__claudia_caker-iluminacao_campo_de_futbol.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4323/indicacao_no27-2026_-_ailton_-_projeto_de_construcao_upa_-_guariba.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4324/indicacao_no28-2026_-_ailton_-_ruas_guariba.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4325/indicacao_no29-2026_-__vereador_-_cascalhamento_g1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4326/indicacao_no30-2026_-__vereador_-_jonas-manutencao_linha_36.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4350/indicacao_no31-2026_-oseia_-_construcao_de_uma_sede_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4349/indicacao_no32-2026_-oseia_-_predio_ass._social_-_eloi.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4348/indicacao_no33-2026_-dede_-__unidade_de_apoio_aos_pacientes_em_tratamento_de_hanseniase.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4347/indicacao_no34-2026_-dede_-__servico_de_prevencao_com_batimento_de_espelhos_e_abertura_de_saidas_dagua_utilizando_o_maquinario_de_forma_adequada.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4359/indicacao_no37-2026-__vereador_-_ailton_ribeiro__manutencao_da_br_do_rio_rossevet.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4360/indicacao_no38-2026-__vereador_-_luis-_manutencao_ponte_linha_20_escol_sul_e_linha_4_capa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4361/indicacao_no39-2026-__vereador_-_luis-_ref_escola.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4391/indicacao_no40-2026_-__vereador_-_jonas-manutencao_linha_4__agrovila.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4387/indicacao_no41-2026_-miro_-__manutencao_da_estrada_-.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4400/indicacao_no42-2026_-miro_-__manutencao_da_linha_16_roda_dagua_e_doizinha.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4401/indicacao_no43-2026-__vereador_-_luis-_manutencao_linha_20-24_lado_esquerdo_e_direito_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4399/indicacao_no44-2026-_vereador-_luis_-_patrolamento_linha_24_lado_esquerdo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4392/indicacao_no45-2026_-__vereador_-_jonas-manutencao_linha_01_e_02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4397/indicacao_no46-2026-__vereador_-_ailton_ribeiro__ponte_rio_guariba_lh_da_garca.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4393/indicacao_no47-2026-_vereador-_elci_costa_-__secretaria_de_saude_horario_de_visita.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4402/indicacao_no48-_2026-__vereador_-_ailton_ribeiro__limpezas_dos_terremos_do_distrito_de_guariba.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4396/indicacao_no49-2026-_vereador-_elci_costa_-__secretaria_de_obras__subistuicao_de_ponte_por_bueiro_4_da_capa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4424/indicacao_no53-2026-_vereador-_luis_-_cascalhamento_linha_g_8.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4422/indicacao_no54-2026_-__vereador_-_jonas-_subistituicao_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4319/parecer_1849794_2024_001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4320/2026-03-09_001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4272/01-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4264/projeto_de_decreto_legislativo_n._1-2024_-__emanuelle_martins-_mocao_de_aplausos-miro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4261/projeto_de_decreto_legislativo_n._2-2025_-_francisco-_medalha_de_honra_ao_merito-claudia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4328/projeto_de_decreto_legislativo_n._3-2026_-_mesa_diretora_-_contas_anuais_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4344/projeto_de_decreto_legislativo_n.04-2025_--titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4389/projeto_de_decreto_legislativo_n.05-2025_-_mocao_de_aplausos_-_unemat_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4390/projeto_de_decreto_legislativo_n.06-2025_-_mocao_de_aplausos_-_func._sicoob_guariba_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4280/projeto_de_resolucao_no_001-2026_-_posto.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4237/projeto_de_lei_no_001.2026_-_hinos_-_luis.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4238/projeto_de_lei_no_002.2026_-_praca_publica_bela_vista_-_luis.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4228/projeto_de_lei_no_003.2026_-_campeonato_futebol_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4239/projeto_de_lei_no_004.2026_-_corrida_do_trabalhador_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4258/projeto_de_lei_no_005.2026_-_luis_e_claudia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4279/projeto_de_lei_no_006.2026_-_horas_maquina_a_quem_forn._-_luis.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_lei_no_007-2026_-_rga.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4289/projeto_de_lei_no_008.2026_-_projeto_animais__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4321/projeto_de_lei_no_009.2026_-_municipalizacao_estrada_rural_-_oseia_e_claudia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4322/projeto_de_lei_no_010.2026_-_cameras_de_monitoramento_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4343/projeto_de_lei_no_011.2026_-_escola_dominical_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4408/projeto_de_lei_no_012.2026_-_utilidade_publica_ass._uniao_dos_migrantes_-_miro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4421/projeto_de_lei_no_013.2026_-_utilidade_publica_ass._unicafe_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4223/requerimento_01-__vereador_luis_carlos__-_abertura_de_saida_de_agua_linha_16_a-.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4224/requerimento_02-__vereador_luis_carlos_-_cascalhamento_lh_20_terra_roxa_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4225/requerimento_03-__vereadora_claudia_kafer_-_multirao_saude.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4226/requerimento_04-__vereador__-_jonas_-_bueiro_lh_8_agrovila.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4227/requerimento_05-__vereadora_claudia_kafer_ubs_joao_capinani.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4234/requerimento_06-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4229/requerimento_07-2026_-_vereador_oseia_-_tdi_para_professor.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4235/requerimento_08-2026_-_vereador_dede_-_multirao_para_realizar_limpeza_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4242/requerimento_09-2026_vereador_ailton-_contratacao_de_uma_pessoa_limpeza_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4243/requerimento_10-2026_vereador_ailton-ruas_do_distrito_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4236/requerimento_11-__vereador__-_elci-_manutencao_de_pontes_nas_linhas_rosa_de_saron_missoes_e_doizinha.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4244/requerimento_12-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4245/requerimento_13-__vereador__-_jonas_-.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4249/requerimento_14-__vereador__-_agnaldo_-_-_patrolamento_da_32_capa_e_sua_vicinais.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4250/requerimento_015-__vereador_luis_carlos_-_cascalhamento_das_linhas_0102_03_g1_a.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4251/requerimento_016-__vereadora_claudia_kafer_-_saude-_cobertura_para_posto.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4256/requerimento_017-__vereador_luis_carlos-.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4275/requerimento_018-__vereador_luis_carlos-_cascalhamento_linha_4_lado_direito.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4274/requerimento_019-__vereador_luis_carlos-manutencao_linha_16_eletronica.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4310/requerimento_020_-2026_vereador_ailton-ambulancia_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4311/requerimento_021_-2026_vereador_ailton-ponto_de_atendimento_saude.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4312/requerimento_022-2026_-_vereador_oseia_-_regulamentacao_lei_porteira_aberta.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4288/requerimento_023-2026_-_vereador_oseia_-_reparos_linha_16_eletronica.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4313/requerimento_024-__vereadora_claudia_kafer_-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4314/requerimento_025-__vereadora_claudia_kafer_-_projeto_captacao_de_agua.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4317/requerimento_026-2026-_vereador_elci_-subistuicao_de_3_pontes_por_bueiros__20_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4316/requerimento_027-_2026_vereadora_claudia-equipe_de_ponte..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4339/requerimento_028_-2026_vereador_ailton-_tecnica_de_enfermagem_-_posto_de_saude_guariba.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4340/requerimento_029_-2026_vereador_ailton-__pista_de_caminhada_guariba.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4341/requerimento_030-2026-__vereador__-_jonas_-_bueiro_linha_28_e_32_da_capa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4342/requerimento_031-2026-__vereador__-_jonas_-_cascalhamento_e_pranc._ponte_-_linha_24_lado_esquerdo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4357/requerimento_032-2026_-_vereador_dede_-_prancheamento_de_ponte_pacutinga.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4356/requerimento_033-2026-__vereador__-_jonas_-_sec-educacao-_instalacao_parquinho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4375/requerimento_034_-2026_vereador_ailton-gente_de_saude_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4376/requerimento_035_-2026_vereador_ailton-__aeroporto_guariba.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4377/requerimento_036-__vereador_luis_carlos-.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4385/requerimento_037-__vereador__-_jonas_-.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4386/requerimento_038-2026-__vereador__-_jonas_-_cascalhamento_e_instalacao_de_bueiro-.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4388/requerimento_039-2026-__vereador__-_miro_-consorcio_intermunicipal_da_regiao_noroeste_-.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4394/requerimento_40-__vereador__-_agnaldo_-_-_patrolamento_setor_da_capa_-.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4404/requerimento_041-__vereador_luis_carlos-_patrolamento_g4_e_g8_e_oitinha.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4405/requerimento_042-__vereador_luis_carlos-_patrolamento_linha_16_a_e_b_-_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4406/indicacao_no43-2026-__vereador_-_luis-_manutencao_linha_20-24_lado_esquerdo_e_direito_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4395/requerimento_044_-2026_vereador_ailton-iptu_guariba.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4398/requerimento_045_-2026_vereador_ailton-_doacao_de_2_terrenos.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4407/requerimento_046-_2026-_vereador__-_valter_-_secretaria_de_obras_aterro_do_bueiro_4_agrovila.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4413/requerimento_049-2026_-_vereador_dede_-_patrolamento_projeto_sol_1_e_linha_4_do_projeto_sol.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4414/requerimento_051-__vereador__-_jonas_-drenagem_e_manilhamento.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4415/requerimento_052-2026_-_vereador_dede_-_lh_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4423/requerimento_053-__vereador_luis_carlos-_patrolamento_e_cascalhamento_rua_do_miquilinho.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4286/01.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4285/02.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4284/03.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4283/04.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4282/05.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4345/06.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4346/07.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4378/08.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4383/09-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4296/parecer_n._001-_2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4298/parecer_n._002-_2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4300/parecer_n._003-_2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4302/parecer_n._004-_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4304/parecer_n._005-_2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4306/parecer_n._006-_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4329/parecer_n._007-_2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4331/parecer_n._008-_2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4335/parecer_n._009-_2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4337/parecer_n._010-_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4365/parecer_n._011-_2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4367/parecer_n._012-_2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4369/parecer_n._013-_2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4371/parecer_n._014-_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4373/parecer_n._015-_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4358/01.2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4291/redacao_final_do_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4292/redacao_final_do_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4293/redacao_final_do_projeto_de_lei_003-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4294/redacao_final_do_projeto_de_lei_004-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4295/redacao_final_do_projeto_de_lei_005-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4297/redacao_final_do_projeto_de_lei_005-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4299/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4301/redacao_final_do_projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4305/redacao_final_do_projeto_de_lei_009-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4307/redacao_final_do_projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4330/redacao_final_do_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4332/redacao_final_do_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4336/redacao_final_do_projeto_de_lei_0010-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4338/redacao_final_do_projeto_de_lei_009-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4363/redacao_final_do_projeto_de_lei_062-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4364/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4366/redacao_final_do_projeto_de_lei_0011-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4368/redacao_final_do_projeto_de_lei_0012-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4370/redacao_final_do_projeto_de_lei_0013-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4372/redacao_final_do_projeto_de_lei_0014-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4374/redacao_final_do_projeto_de_lei_0015-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4381/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4382/redacao_final_do_projeto_de_lei_010-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4384/redacao_final_do_projeto_de_lei_004-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4379/01-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4380/01-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4418/veto_do_projeto_010.2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4419/veto_do_projeto_08.2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4420/veto_do_projeto_06.2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4281/2026-02-20_001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H194"/>
+  <dimension ref="A1:H206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="52.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="94.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="218.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2945,4495 +3071,4807 @@
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="F21" t="s">
+      <c r="H21" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B22" t="s">
-[...11 lines deleted...]
-      <c r="F22" t="s">
+      <c r="H22" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>97</v>
+      </c>
+      <c r="E23" t="s">
         <v>98</v>
       </c>
-      <c r="B23" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E24" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F24" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E25" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F25" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E26" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F26" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D27" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E27" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D28" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E28" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D29" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E29" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F30" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>124</v>
       </c>
       <c r="H30" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>126</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E31" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F31" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E32" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F32" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H32" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D33" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E33" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F33" t="s">
-        <v>91</v>
+        <v>131</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H33" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="D34" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E34" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F34" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H34" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E35" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F35" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H35" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D36" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E36" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F36" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H36" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D37" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E37" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F37" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H37" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="D38" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E38" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F38" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="H38" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="D39" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E39" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F39" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H39" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>155</v>
+        <v>81</v>
       </c>
       <c r="D40" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E40" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F40" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H40" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>159</v>
+        <v>85</v>
       </c>
       <c r="D41" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E41" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F41" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H41" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>162</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
+        <v>89</v>
+      </c>
+      <c r="D42" t="s">
+        <v>97</v>
+      </c>
+      <c r="E42" t="s">
+        <v>98</v>
+      </c>
+      <c r="F42" t="s">
+        <v>113</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D42" t="s">
-[...8 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>165</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>93</v>
+      </c>
+      <c r="D43" t="s">
+        <v>97</v>
+      </c>
+      <c r="E43" t="s">
+        <v>98</v>
+      </c>
+      <c r="F43" t="s">
+        <v>103</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="H43" t="s">
         <v>167</v>
-      </c>
-[...13 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>168</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>169</v>
+      </c>
+      <c r="D44" t="s">
+        <v>97</v>
+      </c>
+      <c r="E44" t="s">
+        <v>98</v>
+      </c>
+      <c r="F44" t="s">
+        <v>103</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H44" t="s">
         <v>171</v>
-      </c>
-[...19 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>172</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>173</v>
+      </c>
+      <c r="D45" t="s">
+        <v>97</v>
+      </c>
+      <c r="E45" t="s">
+        <v>98</v>
+      </c>
+      <c r="F45" t="s">
+        <v>174</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="H45" t="s">
         <v>176</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>177</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>178</v>
+      </c>
+      <c r="D46" t="s">
+        <v>97</v>
+      </c>
+      <c r="E46" t="s">
+        <v>98</v>
+      </c>
+      <c r="F46" t="s">
+        <v>113</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="H46" t="s">
         <v>180</v>
-      </c>
-[...13 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>181</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>182</v>
+      </c>
+      <c r="D47" t="s">
+        <v>97</v>
+      </c>
+      <c r="E47" t="s">
+        <v>98</v>
+      </c>
+      <c r="F47" t="s">
+        <v>131</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="H47" t="s">
         <v>184</v>
-      </c>
-[...13 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>185</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>186</v>
+      </c>
+      <c r="D48" t="s">
+        <v>97</v>
+      </c>
+      <c r="E48" t="s">
+        <v>98</v>
+      </c>
+      <c r="F48" t="s">
+        <v>120</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="H48" t="s">
         <v>188</v>
-      </c>
-[...13 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>189</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>190</v>
+      </c>
+      <c r="D49" t="s">
+        <v>97</v>
+      </c>
+      <c r="E49" t="s">
+        <v>98</v>
+      </c>
+      <c r="F49" t="s">
+        <v>131</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="H49" t="s">
         <v>192</v>
-      </c>
-[...13 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>193</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>194</v>
+      </c>
+      <c r="D50" t="s">
+        <v>97</v>
+      </c>
+      <c r="E50" t="s">
+        <v>98</v>
+      </c>
+      <c r="F50" t="s">
+        <v>131</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="H50" t="s">
         <v>196</v>
-      </c>
-[...13 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>197</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>198</v>
+      </c>
+      <c r="D51" t="s">
+        <v>97</v>
+      </c>
+      <c r="E51" t="s">
+        <v>98</v>
+      </c>
+      <c r="F51" t="s">
+        <v>99</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="H51" t="s">
         <v>200</v>
-      </c>
-[...13 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>202</v>
+      </c>
+      <c r="D52" t="s">
+        <v>97</v>
+      </c>
+      <c r="E52" t="s">
+        <v>98</v>
+      </c>
+      <c r="F52" t="s">
+        <v>99</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="H52" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>205</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>206</v>
+      </c>
+      <c r="D53" t="s">
+        <v>97</v>
+      </c>
+      <c r="E53" t="s">
+        <v>98</v>
+      </c>
+      <c r="F53" t="s">
+        <v>113</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="H53" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>209</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>210</v>
+      </c>
+      <c r="D54" t="s">
+        <v>97</v>
+      </c>
+      <c r="E54" t="s">
+        <v>98</v>
+      </c>
+      <c r="F54" t="s">
+        <v>113</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H54" t="s">
         <v>212</v>
-      </c>
-[...19 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>213</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>214</v>
+      </c>
+      <c r="D55" t="s">
+        <v>97</v>
+      </c>
+      <c r="E55" t="s">
+        <v>98</v>
+      </c>
+      <c r="F55" t="s">
+        <v>215</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="H55" t="s">
         <v>217</v>
-      </c>
-[...13 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>218</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>219</v>
+      </c>
+      <c r="D56" t="s">
+        <v>97</v>
+      </c>
+      <c r="E56" t="s">
+        <v>98</v>
+      </c>
+      <c r="F56" t="s">
+        <v>215</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="H56" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>222</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>223</v>
+      </c>
+      <c r="D57" t="s">
+        <v>97</v>
+      </c>
+      <c r="E57" t="s">
+        <v>98</v>
+      </c>
+      <c r="F57" t="s">
+        <v>131</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="H57" t="s">
         <v>225</v>
-      </c>
-[...13 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>226</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>227</v>
+      </c>
+      <c r="D58" t="s">
+        <v>97</v>
+      </c>
+      <c r="E58" t="s">
+        <v>98</v>
+      </c>
+      <c r="F58" t="s">
+        <v>103</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="H58" t="s">
         <v>229</v>
-      </c>
-[...13 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>230</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>231</v>
+      </c>
+      <c r="D59" t="s">
+        <v>97</v>
+      </c>
+      <c r="E59" t="s">
+        <v>98</v>
+      </c>
+      <c r="F59" t="s">
+        <v>103</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="H59" t="s">
         <v>233</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>234</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>235</v>
+      </c>
+      <c r="D60" t="s">
+        <v>97</v>
+      </c>
+      <c r="E60" t="s">
+        <v>98</v>
+      </c>
+      <c r="F60" t="s">
+        <v>99</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H60" t="s">
         <v>237</v>
-      </c>
-[...19 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>238</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>239</v>
+      </c>
+      <c r="D61" t="s">
+        <v>97</v>
+      </c>
+      <c r="E61" t="s">
+        <v>98</v>
+      </c>
+      <c r="F61" t="s">
+        <v>240</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="H61" t="s">
         <v>242</v>
-      </c>
-[...13 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>244</v>
+      </c>
+      <c r="D62" t="s">
+        <v>97</v>
+      </c>
+      <c r="E62" t="s">
+        <v>98</v>
+      </c>
+      <c r="F62" t="s">
+        <v>240</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="H62" t="s">
         <v>246</v>
-      </c>
-[...13 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>247</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>248</v>
+      </c>
+      <c r="D63" t="s">
+        <v>97</v>
+      </c>
+      <c r="E63" t="s">
+        <v>98</v>
+      </c>
+      <c r="F63" t="s">
+        <v>103</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="H63" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>251</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>252</v>
+      </c>
+      <c r="D64" t="s">
+        <v>97</v>
+      </c>
+      <c r="E64" t="s">
+        <v>98</v>
+      </c>
+      <c r="F64" t="s">
+        <v>103</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="H64" t="s">
         <v>254</v>
-      </c>
-[...13 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>255</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>256</v>
+      </c>
+      <c r="D65" t="s">
+        <v>97</v>
+      </c>
+      <c r="E65" t="s">
+        <v>98</v>
+      </c>
+      <c r="F65" t="s">
+        <v>99</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="H65" t="s">
         <v>258</v>
-      </c>
-[...13 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>259</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>260</v>
+      </c>
+      <c r="D66" t="s">
+        <v>97</v>
+      </c>
+      <c r="E66" t="s">
+        <v>98</v>
+      </c>
+      <c r="F66" t="s">
+        <v>131</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H66" t="s">
         <v>262</v>
-      </c>
-[...19 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>263</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>264</v>
+      </c>
+      <c r="D67" t="s">
+        <v>97</v>
+      </c>
+      <c r="E67" t="s">
+        <v>98</v>
+      </c>
+      <c r="F67" t="s">
+        <v>265</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="H67" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>268</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>269</v>
+      </c>
+      <c r="D68" t="s">
+        <v>97</v>
+      </c>
+      <c r="E68" t="s">
+        <v>98</v>
+      </c>
+      <c r="F68" t="s">
+        <v>131</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="B68" t="s">
-[...5 lines deleted...]
-      <c r="D68" t="s">
+      <c r="H68" t="s">
         <v>271</v>
-      </c>
-[...7 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>272</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>273</v>
+      </c>
+      <c r="D69" t="s">
+        <v>97</v>
+      </c>
+      <c r="E69" t="s">
+        <v>98</v>
+      </c>
+      <c r="F69" t="s">
+        <v>265</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H69" t="s">
         <v>275</v>
-      </c>
-[...16 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>276</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>277</v>
+      </c>
+      <c r="D70" t="s">
+        <v>97</v>
+      </c>
+      <c r="E70" t="s">
+        <v>98</v>
+      </c>
+      <c r="F70" t="s">
+        <v>103</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="B70" t="s">
-[...11 lines deleted...]
-      <c r="F70" t="s">
+      <c r="H70" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>280</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>281</v>
+      </c>
+      <c r="D71" t="s">
+        <v>97</v>
+      </c>
+      <c r="E71" t="s">
+        <v>98</v>
+      </c>
+      <c r="F71" t="s">
+        <v>99</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="B71" t="s">
-[...5 lines deleted...]
-      <c r="D71" t="s">
+      <c r="H71" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>284</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
+        <v>285</v>
+      </c>
+      <c r="E72" t="s">
+        <v>286</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="B72" t="s">
-[...14 lines deleted...]
-      <c r="G72" s="1" t="s">
+      <c r="H72" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>289</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" t="s">
+        <v>285</v>
+      </c>
+      <c r="E73" t="s">
+        <v>286</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="B73" t="s">
-[...11 lines deleted...]
-      <c r="F73" t="s">
+      <c r="H73" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>292</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>21</v>
+      </c>
+      <c r="D74" t="s">
+        <v>285</v>
+      </c>
+      <c r="E74" t="s">
+        <v>286</v>
+      </c>
+      <c r="F74" t="s">
+        <v>293</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="B74" t="s">
-[...11 lines deleted...]
-      <c r="F74" t="s">
+      <c r="H74" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>296</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>297</v>
+      </c>
+      <c r="E75" t="s">
         <v>298</v>
       </c>
-      <c r="B75" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F75" t="s">
-        <v>105</v>
+        <v>240</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>299</v>
       </c>
       <c r="H75" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>301</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D76" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="E76" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="F76" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>302</v>
       </c>
       <c r="H76" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>304</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D77" t="s">
+        <v>297</v>
+      </c>
+      <c r="E77" t="s">
+        <v>298</v>
+      </c>
+      <c r="F77" t="s">
         <v>305</v>
       </c>
-      <c r="E77" t="s">
+      <c r="G77" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="F77" t="s">
-[...2 lines deleted...]
-      <c r="G77" s="1" t="s">
+      <c r="H77" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>308</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>25</v>
+      </c>
+      <c r="D78" t="s">
+        <v>297</v>
+      </c>
+      <c r="E78" t="s">
+        <v>298</v>
+      </c>
+      <c r="F78" t="s">
         <v>309</v>
       </c>
-      <c r="B78" t="s">
-[...5 lines deleted...]
-      <c r="D78" t="s">
+      <c r="G78" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="E78" t="s">
+      <c r="H78" t="s">
         <v>311</v>
-      </c>
-[...7 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D79" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E79" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="F79" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="H79" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D80" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E80" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="F80" t="s">
-        <v>91</v>
+        <v>131</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="H80" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>318</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>319</v>
+      </c>
+      <c r="E81" t="s">
+        <v>320</v>
+      </c>
+      <c r="F81" t="s">
+        <v>305</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="B81" t="s">
-[...14 lines deleted...]
-      <c r="G81" s="1" t="s">
+      <c r="H81" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>323</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" t="s">
         <v>324</v>
       </c>
-      <c r="B82" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E82" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="F82" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H82" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D83" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="E83" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="F83" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H83" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="D84" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="E84" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="F84" t="s">
-        <v>291</v>
+        <v>99</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H84" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="D85" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="E85" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="F85" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H85" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="D86" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="E86" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="F86" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H86" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="D87" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="E87" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="F87" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H87" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="D88" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="E88" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="F88" t="s">
-        <v>91</v>
+        <v>305</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H88" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D89" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="E89" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="F89" t="s">
-        <v>234</v>
+        <v>113</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="H89" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D90" t="s">
-        <v>351</v>
+        <v>324</v>
       </c>
       <c r="E90" t="s">
+        <v>325</v>
+      </c>
+      <c r="F90" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>353</v>
       </c>
       <c r="H90" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>355</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="D91" t="s">
-        <v>351</v>
+        <v>324</v>
       </c>
       <c r="E91" t="s">
-        <v>352</v>
+        <v>325</v>
       </c>
       <c r="F91" t="s">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>356</v>
       </c>
       <c r="H91" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>358</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="D92" t="s">
-        <v>351</v>
+        <v>324</v>
       </c>
       <c r="E92" t="s">
-        <v>352</v>
+        <v>325</v>
       </c>
       <c r="F92" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>359</v>
       </c>
       <c r="H92" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>361</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="D93" t="s">
-        <v>351</v>
+        <v>324</v>
       </c>
       <c r="E93" t="s">
-        <v>352</v>
+        <v>325</v>
       </c>
       <c r="F93" t="s">
-        <v>91</v>
+        <v>240</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>362</v>
       </c>
       <c r="H93" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>364</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="D94" t="s">
-        <v>351</v>
+        <v>324</v>
       </c>
       <c r="E94" t="s">
-        <v>352</v>
+        <v>325</v>
       </c>
       <c r="F94" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>365</v>
       </c>
       <c r="H94" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>367</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D95" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E95" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F95" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H95" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D96" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E96" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F96" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="H96" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D97" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E97" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F97" t="s">
-        <v>209</v>
+        <v>120</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="H97" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="D98" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E98" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F98" t="s">
-        <v>123</v>
+        <v>99</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="H98" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D99" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E99" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F99" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="H99" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D100" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E100" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F100" t="s">
-        <v>259</v>
+        <v>99</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="H100" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="D101" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E101" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F101" t="s">
-        <v>91</v>
+        <v>113</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="H101" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="D102" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E102" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F102" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="H102" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="D103" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E103" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F103" t="s">
-        <v>392</v>
+        <v>131</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="H103" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="D104" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E104" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F104" t="s">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="H104" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="D105" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E105" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F105" t="s">
-        <v>112</v>
+        <v>265</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="H105" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="D106" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E106" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F106" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="H106" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="D107" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E107" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F107" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="H107" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="D108" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E108" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F108" t="s">
-        <v>95</v>
+        <v>409</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="H108" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>155</v>
+        <v>69</v>
       </c>
       <c r="D109" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E109" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F109" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="H109" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>159</v>
+        <v>73</v>
       </c>
       <c r="D110" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E110" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F110" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="H110" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>163</v>
+        <v>77</v>
       </c>
       <c r="D111" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E111" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F111" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="H111" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>167</v>
+        <v>81</v>
       </c>
       <c r="D112" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E112" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F112" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="H112" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>172</v>
+        <v>85</v>
       </c>
       <c r="D113" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E113" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F113" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="H113" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>176</v>
+        <v>89</v>
       </c>
       <c r="D114" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E114" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F114" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="H114" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>180</v>
+        <v>93</v>
       </c>
       <c r="D115" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E115" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F115" t="s">
-        <v>259</v>
+        <v>131</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="H115" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="D116" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E116" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F116" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="H116" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="D117" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E117" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F117" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="H117" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="D118" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E118" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F118" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="H118" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="D119" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E119" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F119" t="s">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="H119" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="D120" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E120" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F120" t="s">
-        <v>91</v>
+        <v>265</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="H120" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="D121" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E121" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F121" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="H121" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="D122" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E122" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F122" t="s">
-        <v>91</v>
+        <v>131</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="H122" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="D123" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E123" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F123" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="H123" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>456</v>
+        <v>202</v>
       </c>
       <c r="D124" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E124" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F124" t="s">
-        <v>123</v>
+        <v>99</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="H124" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>460</v>
+        <v>206</v>
       </c>
       <c r="D125" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E125" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F125" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>461</v>
       </c>
       <c r="H125" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>463</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="D126" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E126" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F126" t="s">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H126" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>466</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="D127" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E127" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F127" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>467</v>
       </c>
       <c r="H127" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>469</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="D128" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E128" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F128" t="s">
-        <v>234</v>
+        <v>131</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H128" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>472</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>229</v>
+        <v>473</v>
       </c>
       <c r="D129" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E129" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F129" t="s">
-        <v>392</v>
+        <v>131</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="H129" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>233</v>
+        <v>477</v>
       </c>
       <c r="D130" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E130" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F130" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H130" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="D131" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E131" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F131" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="H131" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="D132" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E132" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F132" t="s">
-        <v>234</v>
+        <v>99</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="H132" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="D133" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E133" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F133" t="s">
-        <v>123</v>
+        <v>240</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="H133" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>250</v>
+        <v>235</v>
       </c>
       <c r="D134" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E134" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F134" t="s">
-        <v>123</v>
+        <v>409</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="H134" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>254</v>
+        <v>239</v>
       </c>
       <c r="D135" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="E135" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F135" t="s">
-        <v>168</v>
+        <v>103</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="H135" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="D136" t="s">
-        <v>494</v>
+        <v>368</v>
       </c>
       <c r="E136" t="s">
-        <v>495</v>
+        <v>369</v>
       </c>
       <c r="F136" t="s">
+        <v>103</v>
+      </c>
+      <c r="G136" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="G136" s="1" t="s">
+      <c r="H136" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>498</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>248</v>
+      </c>
+      <c r="D137" t="s">
+        <v>368</v>
+      </c>
+      <c r="E137" t="s">
+        <v>369</v>
+      </c>
+      <c r="F137" t="s">
+        <v>240</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="B137" t="s">
-[...14 lines deleted...]
-      <c r="G137" s="1" t="s">
+      <c r="H137" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>501</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>252</v>
+      </c>
+      <c r="D138" t="s">
+        <v>368</v>
+      </c>
+      <c r="E138" t="s">
+        <v>369</v>
+      </c>
+      <c r="F138" t="s">
+        <v>131</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="B138" t="s">
-[...14 lines deleted...]
-      <c r="G138" s="1" t="s">
+      <c r="H138" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>504</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>256</v>
+      </c>
+      <c r="D139" t="s">
+        <v>368</v>
+      </c>
+      <c r="E139" t="s">
+        <v>369</v>
+      </c>
+      <c r="F139" t="s">
+        <v>131</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="B139" t="s">
-[...14 lines deleted...]
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>507</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>260</v>
+      </c>
+      <c r="D140" t="s">
+        <v>368</v>
+      </c>
+      <c r="E140" t="s">
+        <v>369</v>
+      </c>
+      <c r="F140" t="s">
+        <v>174</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="B140" t="s">
-[...14 lines deleted...]
-      <c r="G140" s="1" t="s">
+      <c r="H140" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>510</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>273</v>
+      </c>
+      <c r="D141" t="s">
+        <v>368</v>
+      </c>
+      <c r="E141" t="s">
+        <v>369</v>
+      </c>
+      <c r="F141" t="s">
+        <v>215</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="B141" t="s">
-[...14 lines deleted...]
-      <c r="G141" s="1" t="s">
+      <c r="H141" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>513</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
         <v>514</v>
       </c>
-      <c r="B142" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D142" t="s">
-        <v>494</v>
+        <v>368</v>
       </c>
       <c r="E142" t="s">
-        <v>495</v>
+        <v>369</v>
       </c>
       <c r="F142" t="s">
-        <v>496</v>
+        <v>99</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>515</v>
       </c>
       <c r="H142" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>517</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>41</v>
+        <v>518</v>
       </c>
       <c r="D143" t="s">
-        <v>494</v>
+        <v>368</v>
       </c>
       <c r="E143" t="s">
-        <v>495</v>
+        <v>369</v>
       </c>
       <c r="F143" t="s">
-        <v>496</v>
+        <v>215</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="H143" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>45</v>
+        <v>277</v>
       </c>
       <c r="D144" t="s">
-        <v>494</v>
+        <v>368</v>
       </c>
       <c r="E144" t="s">
-        <v>495</v>
+        <v>369</v>
       </c>
       <c r="F144" t="s">
-        <v>496</v>
+        <v>103</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H144" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E145" t="s">
-        <v>524</v>
+        <v>526</v>
+      </c>
+      <c r="F145" t="s">
+        <v>527</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="H145" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>17</v>
       </c>
       <c r="D146" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E146" t="s">
-        <v>524</v>
+        <v>526</v>
+      </c>
+      <c r="F146" t="s">
+        <v>527</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="H146" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>21</v>
       </c>
       <c r="D147" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E147" t="s">
-        <v>524</v>
+        <v>526</v>
+      </c>
+      <c r="F147" t="s">
+        <v>527</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="H147" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>25</v>
       </c>
       <c r="D148" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E148" t="s">
-        <v>524</v>
+        <v>526</v>
+      </c>
+      <c r="F148" t="s">
+        <v>527</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="H148" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>29</v>
       </c>
       <c r="D149" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E149" t="s">
-        <v>524</v>
+        <v>526</v>
+      </c>
+      <c r="F149" t="s">
+        <v>527</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="H149" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>33</v>
       </c>
       <c r="D150" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E150" t="s">
-        <v>524</v>
+        <v>526</v>
+      </c>
+      <c r="F150" t="s">
+        <v>527</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="H150" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>37</v>
       </c>
       <c r="D151" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E151" t="s">
-        <v>524</v>
+        <v>526</v>
+      </c>
+      <c r="F151" t="s">
+        <v>527</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="H151" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>41</v>
       </c>
       <c r="D152" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E152" t="s">
-        <v>524</v>
+        <v>526</v>
+      </c>
+      <c r="F152" t="s">
+        <v>527</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="H152" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D153" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E153" t="s">
-        <v>524</v>
+        <v>526</v>
+      </c>
+      <c r="F153" t="s">
+        <v>527</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="H153" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D154" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E154" t="s">
-        <v>524</v>
+        <v>555</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="H154" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="D155" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E155" t="s">
-        <v>524</v>
+        <v>555</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="H155" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="D156" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E156" t="s">
-        <v>524</v>
+        <v>555</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="H156" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="D157" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E157" t="s">
-        <v>524</v>
+        <v>555</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="H157" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="D158" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E158" t="s">
-        <v>524</v>
+        <v>555</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="H158" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="D159" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E159" t="s">
-        <v>524</v>
+        <v>555</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="H159" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D160" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="E160" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>555</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="H160" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D161" t="s">
-        <v>574</v>
+        <v>525</v>
       </c>
       <c r="E161" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>555</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="H161" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="D162" t="s">
-        <v>574</v>
+        <v>525</v>
       </c>
       <c r="E162" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>555</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="H162" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="D163" t="s">
-        <v>574</v>
+        <v>525</v>
       </c>
       <c r="E163" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>555</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="H163" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="D164" t="s">
-        <v>574</v>
+        <v>525</v>
       </c>
       <c r="E164" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>555</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="H164" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="D165" t="s">
-        <v>574</v>
+        <v>525</v>
       </c>
       <c r="E165" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>555</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="H165" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="D166" t="s">
-        <v>574</v>
+        <v>525</v>
       </c>
       <c r="E166" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>555</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="H166" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="D167" t="s">
-        <v>574</v>
+        <v>525</v>
       </c>
       <c r="E167" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>555</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="H167" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="D168" t="s">
-        <v>574</v>
+        <v>525</v>
       </c>
       <c r="E168" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>555</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="H168" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D169" t="s">
-        <v>574</v>
+        <v>525</v>
       </c>
       <c r="E169" t="s">
-        <v>575</v>
+        <v>601</v>
       </c>
       <c r="F169" t="s">
-        <v>105</v>
+        <v>293</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="H169" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D170" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E170" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F170" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="H170" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>609</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>17</v>
+      </c>
+      <c r="D171" t="s">
         <v>605</v>
       </c>
-      <c r="B171" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E171" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F171" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="H171" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="D172" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E172" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F172" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="H172" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D173" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E173" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F173" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="H173" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="D174" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E174" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F174" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="H174" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="D175" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E175" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F175" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="H175" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="D176" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E176" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F176" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="H176" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="D177" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E177" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F177" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="H177" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="D178" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E178" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F178" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="H178" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>155</v>
+        <v>49</v>
       </c>
       <c r="D179" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E179" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F179" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="H179" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>159</v>
+        <v>53</v>
       </c>
       <c r="D180" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E180" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F180" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="H180" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>163</v>
+        <v>57</v>
       </c>
       <c r="D181" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E181" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F181" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="H181" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>167</v>
+        <v>61</v>
       </c>
       <c r="D182" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E182" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F182" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="H182" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>172</v>
+        <v>69</v>
       </c>
       <c r="D183" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E183" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F183" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="H183" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>176</v>
+        <v>73</v>
       </c>
       <c r="D184" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E184" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F184" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="H184" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>180</v>
+        <v>77</v>
       </c>
       <c r="D185" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="E185" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="F185" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="H185" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="D186" t="s">
-        <v>494</v>
+        <v>605</v>
       </c>
       <c r="E186" t="s">
-        <v>651</v>
+        <v>606</v>
       </c>
       <c r="F186" t="s">
-        <v>652</v>
+        <v>113</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="H186" t="s">
-        <v>519</v>
+        <v>656</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="D187" t="s">
-        <v>494</v>
+        <v>605</v>
       </c>
       <c r="E187" t="s">
-        <v>655</v>
+        <v>606</v>
       </c>
       <c r="F187" t="s">
-        <v>656</v>
+        <v>113</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="H187" t="s">
-        <v>516</v>
+        <v>659</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D188" t="s">
-        <v>659</v>
+        <v>605</v>
       </c>
       <c r="E188" t="s">
-        <v>660</v>
+        <v>606</v>
       </c>
       <c r="F188" t="s">
+        <v>113</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>661</v>
       </c>
-      <c r="G188" s="1" t="s">
+      <c r="H188" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>663</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>93</v>
+      </c>
+      <c r="D189" t="s">
+        <v>605</v>
+      </c>
+      <c r="E189" t="s">
+        <v>606</v>
+      </c>
+      <c r="F189" t="s">
+        <v>113</v>
+      </c>
+      <c r="G189" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="B189" t="s">
-[...5 lines deleted...]
-      <c r="D189" t="s">
+      <c r="H189" t="s">
         <v>665</v>
-      </c>
-[...7 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>666</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>169</v>
+      </c>
+      <c r="D190" t="s">
+        <v>605</v>
+      </c>
+      <c r="E190" t="s">
+        <v>606</v>
+      </c>
+      <c r="F190" t="s">
+        <v>113</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H190" t="s">
         <v>668</v>
-      </c>
-[...16 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>669</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>173</v>
+      </c>
+      <c r="D191" t="s">
+        <v>605</v>
+      </c>
+      <c r="E191" t="s">
+        <v>606</v>
+      </c>
+      <c r="F191" t="s">
+        <v>113</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>670</v>
-      </c>
-[...13 lines deleted...]
-        <v>600</v>
       </c>
       <c r="H191" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>672</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>25</v>
+        <v>178</v>
       </c>
       <c r="D192" t="s">
-        <v>665</v>
+        <v>605</v>
       </c>
       <c r="E192" t="s">
-        <v>666</v>
+        <v>606</v>
+      </c>
+      <c r="F192" t="s">
+        <v>113</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>600</v>
+        <v>673</v>
       </c>
       <c r="H192" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>29</v>
+        <v>182</v>
       </c>
       <c r="D193" t="s">
-        <v>665</v>
+        <v>605</v>
       </c>
       <c r="E193" t="s">
-        <v>666</v>
+        <v>606</v>
+      </c>
+      <c r="F193" t="s">
+        <v>113</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>600</v>
+        <v>676</v>
       </c>
       <c r="H193" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
+        <v>186</v>
+      </c>
+      <c r="D194" t="s">
+        <v>605</v>
+      </c>
+      <c r="E194" t="s">
+        <v>606</v>
+      </c>
+      <c r="F194" t="s">
+        <v>113</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H194" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>681</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>10</v>
+      </c>
+      <c r="D195" t="s">
+        <v>525</v>
+      </c>
+      <c r="E195" t="s">
+        <v>682</v>
+      </c>
+      <c r="F195" t="s">
+        <v>683</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H195" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>685</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>10</v>
+      </c>
+      <c r="D196" t="s">
+        <v>525</v>
+      </c>
+      <c r="E196" t="s">
+        <v>686</v>
+      </c>
+      <c r="F196" t="s">
+        <v>687</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H196" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>689</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>10</v>
+      </c>
+      <c r="D197" t="s">
+        <v>690</v>
+      </c>
+      <c r="E197" t="s">
+        <v>691</v>
+      </c>
+      <c r="F197" t="s">
+        <v>13</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H197" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>694</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>17</v>
+      </c>
+      <c r="D198" t="s">
+        <v>690</v>
+      </c>
+      <c r="E198" t="s">
+        <v>691</v>
+      </c>
+      <c r="F198" t="s">
+        <v>13</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H198" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>697</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>21</v>
+      </c>
+      <c r="D199" t="s">
+        <v>690</v>
+      </c>
+      <c r="E199" t="s">
+        <v>691</v>
+      </c>
+      <c r="F199" t="s">
+        <v>13</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H199" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>700</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>10</v>
+      </c>
+      <c r="D200" t="s">
+        <v>701</v>
+      </c>
+      <c r="E200" t="s">
+        <v>702</v>
+      </c>
+      <c r="F200" t="s">
+        <v>703</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H200" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>706</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>10</v>
+      </c>
+      <c r="D201" t="s">
+        <v>707</v>
+      </c>
+      <c r="E201" t="s">
+        <v>708</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H201" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>710</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>17</v>
+      </c>
+      <c r="D202" t="s">
+        <v>707</v>
+      </c>
+      <c r="E202" t="s">
+        <v>708</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H202" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>712</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>21</v>
+      </c>
+      <c r="D203" t="s">
+        <v>707</v>
+      </c>
+      <c r="E203" t="s">
+        <v>708</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H203" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>714</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>25</v>
+      </c>
+      <c r="D204" t="s">
+        <v>707</v>
+      </c>
+      <c r="E204" t="s">
+        <v>708</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H204" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>716</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>29</v>
+      </c>
+      <c r="D205" t="s">
+        <v>707</v>
+      </c>
+      <c r="E205" t="s">
+        <v>708</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H205" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>718</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
         <v>33</v>
       </c>
-      <c r="D194" t="s">
-[...9 lines deleted...]
-        <v>677</v>
+      <c r="D206" t="s">
+        <v>707</v>
+      </c>
+      <c r="E206" t="s">
+        <v>708</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H206" t="s">
+        <v>719</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7587,50 +8025,62 @@
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>