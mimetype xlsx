--- v2 (2026-04-20)
+++ v3 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1625" uniqueCount="720">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2796" uniqueCount="1189">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -276,74 +276,332 @@
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4411/projeto_de_leio018_-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a promover a campanha de incentivo à solicitação de nota fiscal da prestação de serviços denominada "Camapanha da nota Colnizense", e dá outras providências.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4412/projeto_de_leio019_-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a promoção, proteção e preservação da saúde individual e coletiva no âmbito municipal, estabelece normas de vigilância sanitária, saúde do trabalhador, controle de estabelecimentos e produtos de saúde e interesse à saúde, e em linhas gerais trata de assuntos da vigilância ambiental e vigiância epidemiológica considerando as especificidades da região noroeste de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
-    <t>4417</t>
+    <t>4428</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4417/projeto_de_leio020_-2026.pdf</t>
-[...2 lines deleted...]
-    <t>Autoriza o Poder Executivo a contratar operação de crédito junto ao Banco Caixa Econômica Federal S.A, e dá outras providências.</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4428/projeto_de_leio020_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4416/projeto_de_leio021_-2026.pdf</t>
   </si>
   <si>
     <t>Ratifica a participação do municipio e autoriza o Poder Executivo Municipal firmar Contrato de rateio com o consórcio Intermunicipal Vale do Juruena e dá outras providências.</t>
   </si>
   <si>
+    <t>4427</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4427/projeto_de_leio022_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a Contratar Operação de crédito junto ao Banco Caixa Econômica Federal S.A, E dá outras providências.</t>
+  </si>
+  <si>
+    <t>4426</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4426/projeto_de_leio23.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação e implantação do Centro de Referência Especializado de Assistência Social (CREAS) no município de Colniza-MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4489</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4489/projeto_de_leio24.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação da lei municipal Nº 502 de 02 de junho de 2011, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4490</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4490/projeto_de_leio25.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal Nº 1.117, de 21 de julho de 2023, alterada pela lei Municipal Nº 1.184, de 11 de junho de 2024, para incluir o uso agropecuário como uso permitido na zona de uso misto - Zum, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4492</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4492/projeto_de_leio26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 204.500, (duzentos e quatro mil e quinhentos reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4494</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4494/projeto_de_leio27.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (quinhentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4501</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4501/projeto_de_leio28.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação da lei Nº 663/2016, que reestrutura o regime próprio de previdência social do município de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4502</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4502/projeto_de_leio29.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 800,000,00 (oitocentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4503</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4503/projeto_de_leio30.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 399.381,00 (trezentos e noventa mil trezentos e oitenta e um reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4504</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4504/projeto_de_leio31.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para celebração de termo de colaboração com a Associação Cross Brothers Motoclube, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4505</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4505/projeto_de_leio32.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para celebração de termo de colaboração com a Liga Esportiva Municipal de Ciclismo de Colniza, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4506</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4506/projeto_de_leio33.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 280.000,00 (duzentos e oitenta mil reais), no orçamento do município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4528</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4528/projeto_de_leio34.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder premiações no âmbito da Campanha de Incentivo a Arrecadação do IPTU/2026, através de sorteio, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4564</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4564/projeto_de_leio35.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 100.000,00 (cem mil reais), no orçamento do município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4558</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4558/projeto_de_leio36.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.044,00 (duzentos mil e quarenta e quatro reais), no orçamento do município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4559</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4559/projeto_de_leio37.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 800.044,00 (oitocentos mil e quarenta e quuatro reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4560</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4560/projeto_de_leio38.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (quinhentos mil reais), no orçamento do município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4561</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4561/projeto_de_leio39.pdf</t>
+  </si>
+  <si>
+    <t>Insititui a premiação destinada aos professores, gestores, escola e estudantes da rede pública municipal de ensino que obtiverem os melhores resultados, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4562</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4562/projeto_de_leio40.pdf</t>
+  </si>
+  <si>
+    <t>AUtoriza o Poder Executivo Municipal a ceder uso bem Público Móvel à Associação de Pequenos Produtores Rurais, para atendimento da Agricultura Familiar, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4563</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4563/projeto_de_leio41.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação da lei Nº 1.341 de 13 de maio de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4457</t>
+  </si>
+  <si>
+    <t>PS</t>
+  </si>
+  <si>
+    <t>Proposta de emenda à lei orgânica</t>
+  </si>
+  <si>
+    <t>AILTON RIBEIRO, EZEQUIAS DEDÉ DE SOUZA, JONAS DE OLIVEIRA MIRANDA, OSEIA PEREIRA GUEDES</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4457/emenda_a_lei_organica_001_2026_-_emendas_impositivas.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Orgânica do Município de Colniza/MT, para instituir a execução obrigatória das emendas parlamentares individuais ao orçamento anual, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4219</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>JONAS DE OLIVEIRA MIRANDA</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4219/indicacao_no01-2026-__vereador_-_jonas_-contratacao_de_psicanalista.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de saúde, que seja realizada a contratação de profissional psicanalista para atuação junto ao CRIDAC – Centro de Referência, no Município de Colniza e com extensão do atendimento ao Distrito do Guariba.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no02-2026-__vereador_-_luis.pdf</t>
@@ -519,263 +777,209 @@
   <si>
     <t>INDICA ao poder Executivo através da Secretaria de Agricultura para que seja feito um planejamento e realização do 1º Encontro da Mulher Rural no Distrito do Guariba.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4267/indicacao_no020-2026_-oseia_-_espaco_para_a_pratica_de_esportes_-_mini_estadio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal que adote as providências administrativas e legais necessárias para a implantação de um espaço público destinado à prática de esportes e lazer, a ser construído nos fundos do Miniestádio Municipal, contemplando uma pista de skate, uma pracinha com arborização, bem como demais estruturas que favoreçam o convívio social e a atividade física da população.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4277/indicacao_no021-2026-__vereador_-_luis-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, que sejam organizadas equipes emergenciais de atendimento, em razão das fortes chuvas que vêm atingindo o município, ocasionando danos às estradas vicinais, pontes, bueiros e acessos às propriedades rurais.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4276/indicacao_no022-2026-__vereador_-_luis.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Municipal de Obras, por meio do Departamento de Pontes, que viabilize, com a máxima urgência, a manutenção das seguintes pontes rurais:</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>VALTER DE LIMA JESUS</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4308/indicacao_no23-2026-__vereador_-_ailton_ribeiro__van_para_tranportar_pacientes_guariba_x_colniza.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Saúde a aquisição de uma Van para realizar o transporte de pacientes do Distrito de Guariba até a sede do município de Colniza.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4287/indicacao_no24-2026_-oseia_-_centro_de_convivencia_-_idosos.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal junto a Secretaria Municipal de Assistência Social, para que adote as providências administrativas e legais necessárias para promover a ampliação do Centro de Convivência dos Idosos, com a implantação de área de lazer e espaços adequados para a realização de atividades recreativas, culturais, esportivas e de convivência, visando melhor atender o grupo da melhor idade “Alegria de Vive.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4309/indicacao_no25-2026_-_ailton_-implantacao_de_um_laboratorio_municipal_no_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Saúde, a implantação de um laboratório municipal no Distrito de Guariba.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4318/indicacao_no026_-_2026_-__vereadora_-__claudia_caker-iluminacao_campo_de_futbol.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, juntamente com o setor competente, a iluminação do campo de futebol do Distrito Guariba, localizado na Avenida Edino Polles, Bairro JL, neste município.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4323/indicacao_no27-2026_-_ailton_-_projeto_de_construcao_upa_-_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Saúde e de Planejamento, que seja elaborado um projeto para a construção de uma Unidade de Pronto Atendimento (UPA) no Distrito de Guariba, possibilitando, inclusive, a captação de recursos por meio de emendas parlamentares para tal finalidade.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4324/indicacao_no28-2026_-_ailton_-_ruas_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Planejamento e Secretaria Municipal de Obras, que seja realizado trabalho técnico de topografia e engenharia em todas as ruas do Distrito de Guariba, por profissional contratado ou por equipe técnica do próprio quadro da Prefeitura, com a finalidade de promover a organização, nivelamento e adequação das vias públicas do referido distrito.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4325/indicacao_no29-2026_-__vereador_-_cascalhamento_g1.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Chefe do Poder Executivo através da Secretaria Municipal de Obras, que seja realizado o cascalhamento da linha G1, especificamente no trecho crítico que vai do Sr. Delson da Água até a divisa com o município de Cotriguaçu (foto em anexo).</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4326/indicacao_no30-2026_-__vereador_-_jonas-manutencao_linha_36.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Chefe do Poder Executivo através da Secretaria Municipal de Obras, que seja realizado a manutenção geral nas Linhas 36, Capa Lado – esquerdo e lado direito, com a execução de serviços de parolamento, cascalhamento nos pontos críticos e instalação de bueiros nas proximidades do sítio do Sr. Zé Branco.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4350/indicacao_no31-2026_-oseia_-_construcao_de_uma_sede_biblioteca_municipal.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, junto à Secretaria Municipal de Educação e de Planejamento, para que adote as providências administrativas e legais necessárias para a construção de uma sede própria para a Biblioteca Municipal Dante de Oliveira, dotada de estrutura adequada para leitura, pesquisa, estudos e realização de atividades culturais, visando fortalecer as políticas públicas de incentivo à educação, à cultura e à formação intelectual da população do município de Colniza/MT.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4349/indicacao_no32-2026_-oseia_-_predio_ass._social_-_eloi.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, junto à Secretaria Municipal de Assistência Social, para que adote as providências administrativas e legais necessárias para denominar o prédio da sede da Secretaria Municipal de Assistência Social (o qual está passando por uma ampliação) com o nome de ELOI REGINATTO, em reconhecimento aos relevantes serviços prestados ao município de Colniza/MT e à sua história como pioneiro desta terra.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>EZEQUIAS DEDÉ DE SOUZA</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4348/indicacao_no33-2026_-dede_-__unidade_de_apoio_aos_pacientes_em_tratamento_de_hanseniase.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a viabilização de uma Unidade de Apoio aos Pacientes em Tratamento de Hanseníase, destinada ao acompanhamento dos pacientes já diagnosticados, bem como à retirada periódica de medicamentos, contribuindo para desafogar as unidades de saúde e melhorar o atendimento à população.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4347/indicacao_no34-2026_-dede_-__servico_de_prevencao_com_batimento_de_espelhos_e_abertura_de_saidas_dagua_utilizando_o_maquinario_de_forma_adequada.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, com cópia à Secretaria Municipal de Obras, a necessidade de que, durante os trabalhos de recuperação e patrolamento das estradas vicinais do município, seja realizado também o serviço de prevenção, com batimento de espelhos e abertura de saídas d’água, utilizando o maquinário de forma adequada.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4359/indicacao_no37-2026-__vereador_-_ailton_ribeiro__manutencao_da_br_do_rio_rossevet.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Obra, que seja feita a manutenção na BR do Rio Roosevelt até o distrito de Taquaruçu do Norte, onde se encontram muitas valetas, buracos e demais irregularidades.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4360/indicacao_no38-2026-__vereador_-_luis-_manutencao_ponte_linha_20_escol_sul_e_linha_4_capa.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente com a máxima urgência, a realização de manutenção em duas pontes localizadas nas seguintes regiões: Uma ponte situada na Linha 20, no Assentamento Escol Sul, lado direito; outra ponte localizada na Linha 4, na região da Capa.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4361/indicacao_no39-2026-__vereador_-_luis-_ref_escola.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo, por meio da Secretaria Municipal de Educação, que seja realizada, com a devida urgência, a reforma e pintura da Escola Municipal Bom Jesus.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4391/indicacao_no40-2026_-__vereador_-_jonas-manutencao_linha_4__agrovila.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Chefe do Poder Executivo através da Secretaria Municipal de Obras, seja realizado o patrolamento e cascalhamento da Linha 4 na Agrovila, bem como a instalação de 2 (dois) bueiros nos pontos críticos da referida via no sentido BR Guariba, nas proximidades do sítio do senhor Noel.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4387/indicacao_no41-2026_-miro_-__manutencao_da_estrada_-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal e a Secretaria Municipal de Obras, que seja realizada a manutenção e patrolamento, bem como o levantamento dos pontos críticos especialmente nas regiões que compreendem MT sentido Nova União, Muriru, G1, Porteirão em ambos os lados, Missão, Doizinha, Eletrônica, Farofas e Florita.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4400/indicacao_no42-2026_-miro_-__manutencao_da_linha_16_roda_dagua_e_doizinha.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal e a Secretaria Municipal de Obras, a realização de serviços de Patrolamento, cascalhamento e levantamento dos pontos críticos nas seguintes vias rurais: Linha 16 – região da Roda d’Água e Linha Doizinha.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>43</t>
@@ -840,74 +1044,403 @@
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4402/indicacao_no48-_2026-__vereador_-_ailton_ribeiro__limpezas_dos_terremos_do_distrito_de_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo, por meio da Subprefeitura do Distrito de Guariba, que seja realizada a limpeza dos terrenos públicos existentes no Distrito de Guariba, incluindo os terrenos das creches, o terreno do sistema de saneamento básico (caixa d’água) e os terrenos das escolas.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4396/indicacao_no49-2026-_vereador-_elci_costa_-__secretaria_de_obras__subistuicao_de_ponte_por_bueiro_4_da_capa.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras, que seja realizada a substituição de uma ponte por bueiro na Linha 4 da Capa, na primeira ponte.</t>
   </si>
   <si>
+    <t>4436</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4436/indicacao_no52_-_2026_-__vereador_dede_-_projetos.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, por meio da Secretaria Municipal de Planejamento, que adote as providências cabíveis junto ao CREA, visando oportunizar aos cidadãos de baixa renda, que pretendem construir suas residências, o acesso a projetos de engenharia gratuitos disponibilizados pela Prefeitura Municipal de Colniza, considerando a existência de legislação municipal que autoriza tal benefício aos munícipes.</t>
+  </si>
+  <si>
     <t>4424</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4424/indicacao_no53-2026-_vereador-_luis_-_cascalhamento_linha_g_8.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras, que seja feito o serviço de cascalhamento nos pontos críticos da Linha G-8, com atenção especial aos primeiros 6 (seis) quilômetros da referida via rural.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4422/indicacao_no54-2026_-__vereador_-_jonas-_subistituicao_de_onibus.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, através da Secretaria Municipal de Educação, a substituição do ônibus que atende a rota escolar da Linha 32 da Capa até a Linha Brasiliense, em razão de problemas mecânicos.</t>
   </si>
   <si>
+    <t>4429</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4429/indicacao_no55-2026_-__vereador_-_jonas-_asfalto_bairro_rondonia_x_cidade_alta.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, através da Secretaria Municipal de Planejamento, que seja incluído no projeto de pavimentação a Avenida Carlos Alberto de Souza, ligando a Rua das Bromélias à Avenida Marechal Rondon, interligando o Bairro Rondônia ao Bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>4458</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4458/indicacao_no56_-_2026_-__vereadora_-__claudia_kafer_torre_telefonica_taquarucu_e_tres_fronteira.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo, junto aos órgãos competentes e concessionárias de telecomunicações, a instalação de torres de telefonia celular e sinal de internet na Vila Taquaruçu do Norte e na Vila Três Fronteiras.</t>
+  </si>
+  <si>
+    <t>4459</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4459/indicacao_no57-2026-__vereador_-_ailton_ribeiro__ponte_do_rio_panelas_no_taquarucu.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Obra, que seja construída uma ponte sobre o Rio Panelas, dando acesso à Linha 35, na região de Taquaruçu do Norte.</t>
+  </si>
+  <si>
+    <t>4460</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4460/indicacao_no58-2026-__vereador_-_ailton_ribeiro__ponte_da_lh_3_marcos.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Obra, que seja construída uma ponte, bem como realizado o aterro de acesso, na Linha dos 3 Marcos, em Taquaruçu do Norte.</t>
+  </si>
+  <si>
+    <t>4473</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4473/indicacao_no59-2026-_vereador-_luis_-_linha_20_sentido_oeste_kms_4_1_7_e_1.3.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras, que seja feito a implantação de três bueiros na Linha 20 sentido Oeste, setor Sul, bem como a retirada de uma ponte no Km 4, próximo à residência do senhor Hari e Um bueiro no Km 1; um bueiro no Km 1,3 e um bueiro no Km 7.</t>
+  </si>
+  <si>
+    <t>4474</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4474/indicacao_no60-2026-__vereador_-_ailton_ribeiro__-_tdi_-_sala.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Educação, que seja realizada alteração nas normativas e legislação municipal pertinentes, para fins de disponibilização de Técnicas de Desenvolvimento Infantil – TDI’s nas salas de Pré I e Pré II do Município de Colniza que possuam 20 (vinte) alunos ou mais, reduzindo o quantitativo atualmente exigido de 26 (vinte e seis) alunos para a disponibilização da profissional.</t>
+  </si>
+  <si>
+    <t>4475</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4475/indicacao_no61-_2026-__vereador_-_ailton_ribeiro__limpezas__de_entulhosdos_quarteiroes_publico_de_guariba.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo, por meio da Subprefeitura do Distrito de Guariba, que seja realizada uma limpeza geral com retirada de entulhos em todos os quarteirões públicos do Distrito de Guariba.</t>
+  </si>
+  <si>
+    <t>4485</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4485/indicacao_no62_-_2026_-__vereadora_-__claudia_kafer_iluminacao_publica.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo, através da Secretaria Municipal de Obras e da equipe de iluminação pública, a necessidade de realizar manutenção da iluminação pública na comunidade Três Fronteiras.</t>
+  </si>
+  <si>
+    <t>4486</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4486/indicacao_no63-_2026_-__vereadora_-__claudia_kafer-_iluminacao_tres_fronteira.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo, através da Secretaria de Obras, a necessidade de aquisição e instalação de refletores solares para iluminação pública na Vila Taquaruçu do Norte.</t>
+  </si>
+  <si>
+    <t>4507</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4507/indicacao_no67-2026_-__vereador_-_jonas-__bueiro_doizinha.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, a necessidade de realizar a instalação de bueiro na Linha Doizinha nas proximidades da residência do senhor Jair Pereira e substituição, neste município.</t>
+  </si>
+  <si>
+    <t>4508</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4508/indicacao_no68-_2026-__vereador_-_ailton_ribeiro__limpezas__iluminacao_semiterio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras, que seja realizada a limpeza geral do Cemitério da Comunidade Guariba, bem como o cercado, iluminação pública e abastecimento de água no referido local.</t>
+  </si>
+  <si>
+    <t>4529</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4529/indicacao_no69-2026-__vereadora_claudia-_aquisicao__ventiladores_escola_valmir_rangel.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Colniza-MT através da Secretaria Municipal de Educação, aquisição de 07 (sete) ventiladores para atender a Escola Municipal Valmir Rangel, localizada na Vila de Taquaruçu do Norte.</t>
+  </si>
+  <si>
+    <t>4509</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4509/indicacao_no70-_2026-__vereador_-_ailton_ribeiro__limpezas__iluminacao_serra_planauto.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, juntamente com a Secretaria Competente, a implantação de iluminação pública na Vila Serra Planalto, localizada nas proximidades do antigo Maguila.</t>
+  </si>
+  <si>
+    <t>4510</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4510/indicacao_no71-2026_-__vereador_-_jonas-__gratificacao_serv._saude.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Saúde, que elabore e encaminhe a esta Casa de Leis Projeto de Lei que institua a Gratificação por Resultado – GR aos servidores da saúde do município de Colniza/MT, com a devida regulamentação e definição de critérios objetivos para sua concessão.</t>
+  </si>
+  <si>
+    <t>4534</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4534/indicacao_no72-2026-__vereadora_claudia-_contratacao_tecnica_de_enfermagem_ubs_guariba.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Colniza-MT através da Secretaria Municipal de Saúde, que seja realizada a contratação de mais uma Técnica de Enfermagem para atender a Unidade Básica de Saúde (UBS) do Distrito de Guariba.</t>
+  </si>
+  <si>
+    <t>4537</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4537/indicacao_no74-2026_-__vereador_-_jonas-__bueiro_oitinha_da_agrovila.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, realizar a instalação de 02 (dois) bueiros na Linha Oitinha da Agrovila, nas seguintes localidades:_x000D_
+•	01 (um) bueiro de 40, próximo à propriedade do Sr. Chuts; _x000D_
+•	01 (um) bueiro de 80, em frente à propriedade do Marquinhos Star Motos.</t>
+  </si>
+  <si>
+    <t>4538</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4538/indicacao_no75-2026_-__vereador_-_jonas-__lh_g1.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, a substituição da ponte por bueiro na LH G1, em frente ao sítio do Sr. Delson da Água e ao sítio do Sr. Sérgio.</t>
+  </si>
+  <si>
+    <t>4546</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4546/indicacao_no76-2026-_vereador-_luis_-_linha_lado_do_aeroporto.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras, que seja realizado o patrolamento da estrada localizada ao lado do aeroporto.</t>
+  </si>
+  <si>
+    <t>4539</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4539/indicacao_no77-2026-__vereadora_claudia_-_manutencao_lh_gleba_esperanca.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, que seja realizada a manutenção, recuperação e Patrolamento da linha e travessões da Gleba Esperança, principalmente da rota escolar do Distrito do Guariba.</t>
+  </si>
+  <si>
+    <t>4547</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4547/indicacao_no78-_2026-__vereador_-_ailton_ribeiro__limpezas__patrolamento_lh_taquarucu.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras, que seja realizado o Patrolamento das linhas Taquaruçu do Norte, LH 15, LH 20, LH 03 Marcos, LH 25, LH 30, LH 35 e do travessão que passa em frente à propriedade do Senhor Dirceu, após o Rio Panela.</t>
+  </si>
+  <si>
+    <t>4548</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4548/indicacao_no79-_2026-__vereador_-_ailton_ribeiro__ponte__na_br_sentido_o_rio_ruoosivelt.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras, a realização de manutenção em duas pontes de madeira localizadas na MT-206, sentido Rio Roosevelt, aproximadamente no KM 35.</t>
+  </si>
+  <si>
+    <t>4549</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4549/indicacao_no80-2026_-oseia_-_revisao_-_salarios.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, junto à Secretaria Municipal de Administração, para que promova a realização de estudo técnico e financeiro visando a revisão salarial dos servidores públicos municipais, com a finalidade de identificar eventuais defasagens remuneratórias existentes nas diversas categorias do funcionalismo público municipal e, posteriormente, adotar as medidas necessárias para a recomposição salarial dos servidores, assegurando a valorização profissional e a manutenção do poder aquisitivo dos vencimentos.</t>
+  </si>
+  <si>
+    <t>4550</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4550/indicacao_no81-2026-_vereador-_luis_-_sec_de_planejamneto-_construcao_e_reforma_de_pontes_zona_urbana.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, por meio da Municipal de Planejamento a elaboração de projeto de engenharia visando a construção, reforma e adequação estrutural das seguintes pontes urbanas:_x000D_
+•	Ponte da Avenida Dois Mil, que dá acesso ao Bairro Castelo do Sonho; _x000D_
+•	Ponte da Rua Nelci Capitani, que dá acesso ao Bairro Cidade Alta; _x000D_
+•	Duas pontes localizadas na Avenida Belo Horizonte.</t>
+  </si>
+  <si>
+    <t>4556</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4556/indicacao_no82-2026_-__vereador_-_jonas-__2_eletronica_manutencao__da_linha.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, que seja realizada a manutenção da Linha 2 Eletrônica, com atenção especial aos trechos de morros, que se encontram em condições precárias de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>4555</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4555/indicacao_no83-2026_-__vereador_-_jonas-__manutencao__pont_lh_12.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, que seja realizada a manutenção da ponte localizada na Linha 12, Setor Paredão, lado esquerdo, próximo à Igreja Cristã do Brasil e à propriedade do Senhor Reginaldo.</t>
+  </si>
+  <si>
+    <t>4572</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a designação e a programação de atendimento do Consultório Odontológico Móvel (Odontomóvel) para realizar atendimentos no Distrito do Guariba.</t>
+  </si>
+  <si>
     <t>4319</t>
   </si>
   <si>
     <t>DAS</t>
   </si>
   <si>
     <t>Documentos em anexo para sessão</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4319/parecer_1849794_2024_001.pdf</t>
   </si>
   <si>
     <t>Parecer prévio de Nº 136/2025 do Tribunal de Contas do Estado de Mato Grosso, sobre as Contas Anuais de Governo Municipal do ano de 2024, gestão do prefeito Milton de Souza Amorim.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4320/2026-03-09_001.pdf</t>
   </si>
   <si>
     <t>Manifestação de defesa do prefeito municipal Milton de Souza Amorim, sobre o julgamento das Contas Anuais de Governo Municipal do ano 2024.</t>
   </si>
   <si>
     <t>4272</t>
@@ -966,65 +1499,101 @@
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4344/projeto_de_decreto_legislativo_n.04-2025_--titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao excelentíssimo Gilberto Cattani. (deputado estadual do estado de Mato Grosso) e dá outras providências.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4389/projeto_de_decreto_legislativo_n.05-2025_-_mocao_de_aplausos_-_unemat_-_oseia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de moção de aplausos aos alunos, professores, reitores, coordenadores e diretores que participaram da implantação e desenvolvimento do curso técnico em horticultura pela universidade do estado de mato grosso – UNEMAT, no município de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4390/projeto_de_decreto_legislativo_n.06-2025_-_mocao_de_aplausos_-_func._sicoob_guariba_-_ailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Moção de Aplausos aos colaboradores da Cooperativa de Crédito Sicoob, sediada no Distrito do Guariba, Município de Colniza/MT, em reconhecimento à dedicação, ao profissionalismo e aos relevantes serviços prestados à população local, e dá outras providências.</t>
   </si>
   <si>
+    <t>4524</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4524/projeto_de_decreto_legislativo_n.08-2026_-_mocao_de_aplausos_-_vereador_miro__mocao_selmauro_marquarte_-.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Moção de Aplausos ao Sr. Selmauro Marquarte, em reconhecimento aos relevantes serviços prestados, pela coragem em desbravar e acreditar no potencial do Município de Colniza/MT, contribuindo diretamente para o fortalecimento e desenvolvimento da cafeicultura local, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4525</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4525/projeto_de_decreto_legislativo_n.09-2026_-_mocao_de_aplausos_-_vereador_miro__mocao_rocha_-.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Moção de Aplausos ao Sr. Eidson Alves da Silva, em reconhecimento à sua importante contribuição para o desenvolvimento da cafeicultura no Município de Colniza/MT, destacando-se pelo empenho, dedicação e incentivo ao crescimento da produção cafeeira local, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4551</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4551/projeto_de_decreto_legislativo_n.10-2026_-titulo_de_cidadao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao DR Rafael Betelli da Silva) e dá outras providências.</t>
+  </si>
+  <si>
     <t>4280</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projetos de Resoluções Legislativo</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4280/projeto_de_resolucao_no_001-2026_-_posto.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Presidente da Câmara Municipal de Colniza a promover a baixa e transferência definitiva do posto de transformação de energia elétrica atualmente instalado nas dependências do Poder Legislativo Municipal, o qual se encontra sem utilização, em favor da Prefeitura Municipal de Colniza.</t>
   </si>
   <si>
+    <t>4500</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4500/projeto_de_resolucao_no_002-2026_-_baixa_de_bens.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a baixa de bens patrimoniais inservíveis ao poder legislativo e dá outras providências.</t>
+  </si>
+  <si>
     <t>4237</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projetos de Leis Legislativo</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4237/projeto_de_lei_no_001.2026_-_hinos_-_luis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da execução dos Hinos Nacional, Estadual e Municipal em todos os eventos públicos oficiais realizados no âmbito do Município de Colniza e dá outras providências.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4238/projeto_de_lei_no_002.2026_-_praca_publica_bela_vista_-_luis.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Pública Izaura Pereira da Silva a praça pública localizada no Bairro Bela Vista, no Município de Colniza/MT, e dá outras providências.</t>
@@ -1111,50 +1680,122 @@
     <t>4343</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4343/projeto_de_lei_no_011.2026_-_escola_dominical_-_jonas.pdf</t>
   </si>
   <si>
     <t>Declara a Escola Bíblica Dominical como Patrimônio Cultural Imaterial do Município de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4408/projeto_de_lei_no_012.2026_-_utilidade_publica_ass._uniao_dos_migrantes_-_miro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos Produtores Rurais de União dos Migrantes - APPRUM, localizada no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4421/projeto_de_lei_no_013.2026_-_utilidade_publica_ass._unicafe_-_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação de Beneficiamento e Comercialização de Café - UNICAFE, localizada no Município de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4430</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4430/projeto_de_lei_no_014.2026_-_ideologia_de_genero_-_jonas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vedação da exposição de alunos da rede pública municipal de ensino a conteúdos relacionados à ideologia de gênero nas instituições de ensino do Município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4432</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4432/projeto_de_lei_no_015.2026_-_leitura_-_oseia.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Incentivo à Leitura no Município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4435</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4435/projeto_de_lei_no_016-2026_-_cargos_-_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 505/2011, para criar cargo de provimento em comissão, ampliar vagas de cargo efetivo e cria função gratificada no âmbito da Câmara Municipal de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4463</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4463/projeto_de_lei_no_017.2026_-_banheiros_publicos_e_privados_-_jonas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a utilização de banheiros no âmbito do município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4565</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4565/projeto_de_lei_no_018-2026_-_auxilio_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Institui o auxílio-alimentação dos servidores públicos efetivos, comissionados e contratados da câmara municipal de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4569</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4569/projeto_de_lei_no_019.2026_-_municipalizacao_estrada_rural_-claudia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a municipalização da Linha do Abacaxi, situada na comunidade de Três Fronteiras, no Município de Colniza, Estado de Mato Grosso, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4568</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4568/projeto_de_lei_no_020.2026_-_denominacao_de_vias_-_claudia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua das Palmeiras e a Avenida São Francisco, localizadas na comunidade Três Fronteiras, no Município de Colniza, Estado de Mato Grosso, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4570</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4570/projeto_de_lei_no_021.2026_-_municipalizacao_estrada_rural_-_dede.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a municipalização da Linha 07, situada na comunidade Três Fronteiras, no Município de Colniza, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4223/requerimento_01-__vereador_luis_carlos__-_abertura_de_saida_de_agua_linha_16_a-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que sejam realizados serviços de abertura de saídas de água e cascalhamento nos pontos críticos da Linha 16 A e B.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4224/requerimento_02-__vereador_luis_carlos_-_cascalhamento_lh_20_terra_roxa_escol_sul.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, providências necessárias para que sejam realizados serviços de abertura de saídas de água, com o uso de retroescavadeira, bem como o cascalhamento dos pontos críticos da Linha 20, Escol Sul e Terra Roxa.</t>
   </si>
@@ -1437,65 +2078,59 @@
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4356/requerimento_033-2026-__vereador__-_jonas_-_sec-educacao-_instalacao_parquinho.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Educação, que seja feito a instalação de um parquinho infantil na Creche Criança Feliz, contemplando brinquedos adequados para as crianças, tais como escorregador, balanço, gangorra, gira-gira, casinha infantil e outros equipamentos recreativos apropriados.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4375/requerimento_034_-2026_vereador_ailton-gente_de_saude_taquarucu.pdf</t>
   </si>
   <si>
     <t>REQUER ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria Municipal de Saúde a adoção das providências necessárias para a contratação de 02 (dois) Agentes Comunitários de Saúde, sendo:_x000D_
  01 (um) agente para atendimento na comunidade de Taquaruçu do Norte;_x000D_
  01 (um) agente para atendimento na comunidade de Três Fronteiras.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4376/requerimento_035_-2026_vereador_ailton-__aeroporto_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, a construção de um Aeroporto público municipal no Distrito do Guariba.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4377/requerimento_036-__vereador_luis_carlos-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras que seja realizado o realinhamento de um trecho da Linha 4, localizado no P.A. Perseverança Pacutinga, lado esquerdo, bem como a instalação de 03 (três) bueiros no referido trecho.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4385/requerimento_037-__vereador__-_jonas_-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que seja realizada a manutenção, Patrolamento e cascalhamento nas seguintes localidades: Linha Bom Futuro e Linha dos Porcão.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4386/requerimento_038-2026-__vereador__-_jonas_-_cascalhamento_e_instalacao_de_bueiro-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, que sejam adotadas medidas urgentes de manutenção e melhoria nas seguintes localidades da zona rural deste município, contemplando as providências abaixo descritas:</t>
   </si>
   <si>
     <t>4388</t>
@@ -1557,83 +2192,356 @@
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4398/requerimento_045_-2026_vereador_ailton-_doacao_de_2_terrenos.pdf</t>
   </si>
   <si>
     <t>REQUER ao Excelentíssimo Senhor Prefeito Municipal, que seja realizada a cessão de 02 (dois) terrenos públicos à Associação Avante Guariba.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4407/requerimento_046-_2026-_vereador__-_valter_-_secretaria_de_obras_aterro_do_bueiro_4_agrovila.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, que seja realizado o aterro de um bueiro localizado na Linha 4 da Agrovila, lado direito.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4413/requerimento_049-2026_-_vereador_dede_-_patrolamento_projeto_sol_1_e_linha_4_do_projeto_sol.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a realização de serviços de patrolamento e levantamento das estradas, com execução de bater espelho e abertura de saídas de água, nas seguintes localidades:</t>
   </si>
   <si>
+    <t>4425</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4425/requerimento_050-2026-_vereador_elci_-subistuicao.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que seja realizado o levantamento do aterro na Linha 16, no Assentamento Renascer, nos trechos dos km 17 e km 18, em frente à propriedade do Sr. Aguinaldo (popular “Chuxa”), bem como o levantamento do aterro no Rio Traíra, em frente à propriedade do Sr. Jonas.</t>
+  </si>
+  <si>
     <t>4414</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4414/requerimento_051-__vereador__-_jonas_-drenagem_e_manilhamento.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, a realização de serviço de drenagem (que escorra no rio) com manilhamento nas travessias das ruas listadas, localizadas no Bairro Rondônia que segue à rua Deodoro da Fonseca.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4415/requerimento_052-2026_-_vereador_dede_-_lh_primeiro_de_maio.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a substituição de uma ponte por bueiro, tendo em vista que a referida ponte se encontra quebrada, localizada na Linha Primeiro de Maio, km 5, após a igreja e o campo.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4423/requerimento_053-__vereador_luis_carlos-_patrolamento_e_cascalhamento_rua_do_miquilinho.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, a realização dos serviços de patrolamento e cascalhamento na Rua do Miquilinho, localizada no setor chacareiro, em frente ao Parque de Exposição.</t>
   </si>
   <si>
+    <t>4431</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4431/requerimento_054-__vereador_luis_carlos-_quantitativo_semanal_atendimento_no_hospital_municipal.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, informações sobre atendimentos e procedimentos realizados semanalmente.</t>
+  </si>
+  <si>
+    <t>4452</t>
+  </si>
+  <si>
+    <t>AILTON RIBEIRO, ELCI COSTA PAIXÃO, EZEQUIAS DEDÉ DE SOUZA, JONAS DE OLIVEIRA MIRANDA, OSEIA PEREIRA GUEDES</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4452/requerimento_055-__vereador__-_jonas_-_explicacao_da_creche_do_castelo_do_sonho.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM do Poder Executivo Municipal através da Secretaria Municipal de Educação, Sejam apresentadas informações e esclarecimentos acerca da demora na execução da obra de reforma da creche localizada no Bairro Castelo do Sonho, especialmente no que se refere aos motivos da lentidão na realização dos serviços,  requerendo celeridade na conclução da reforma.</t>
+  </si>
+  <si>
+    <t>4453</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4453/requerimento_056-__vereadora_claudia_kafer_-_patrolamento_linha_boca_da_mata_e_linha_40_2.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que seja realizada a Recuperação e o Patrolamento da Linha Boca da Mata e Linha 40 (Quarentinha).</t>
+  </si>
+  <si>
+    <t>4454</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4454/requerimento_057-2026_vereador_ailton_-_patrolado_as_ruas_de_taquarucu.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, a realização de Patrolamento e cascalhamento das ruas e avenidas da Vila Taquaruçu do Norte.</t>
+  </si>
+  <si>
+    <t>4455</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4455/requerimento_058-2026_vereador_ailton_-_muro_escola.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Educação, a construção do muro nas laterais e nos fundos da Escola Municipal Valmir Neumann, localizada no distrito do Guariba.</t>
+  </si>
+  <si>
+    <t>4456</t>
+  </si>
+  <si>
+    <t>ELCI COSTA PAIXÃO, OSEIA PEREIRA GUEDES</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4456/requerimento_059-2026_vereador_oseia_-_patrola_canteiros.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Agricultura, que seja disponibilizada, com urgência, uma máquina motoniveladora, para a realização de serviços de construção de canteiros destinados à secagem de café nas propriedades dos produtores rurais deste município.</t>
+  </si>
+  <si>
+    <t>4462</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4462/requerimento_060-__vereador__-_jonas_-_parquinho_praca_da_biblia.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, o cercamento com alambrado de tela no parquinho infantil situado na Praça da Bíblia, com o objetivo de impedir a entrada de animais no local.</t>
+  </si>
+  <si>
+    <t>4482</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4482/requerimento_061-__vereadora_claudia_kafer-educacao-_cameras_de_seguranca_escola_valmir_neuman.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, que seja realizada a instalação de câmeras de segurança na Escola Municipal Valmir Neumann e substituição de dois servidores atualmente designados como “guardas” por um servidor na função de “serviços gerais”.</t>
+  </si>
+  <si>
+    <t>4483</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4483/requerimento_062-__vereador_luis_carlos-_bueiro_linha_20_sentido_leste.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, a instalação de bueiro na Serra do Ronaldo, localizada na Linha 20, Setor Sul, sentido Leste.</t>
+  </si>
+  <si>
+    <t>4484</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4484/requerimento_064-__vereador__-_agnaldo_-_secretaria_de_obras-_recuperacao_de_ponte_32_da_capa-linha_brasiliensde.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, que seja realizada a recuperação da ponte localizada na Linha dos Brasilienses, Km 10, na 32 da Capa.</t>
+  </si>
+  <si>
+    <t>4487</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4487/requerimento_065-2026_vereador_ailton_-.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, que seja viabilizada a construção de um barracão coberto no espaço onde são guardadas as máquinas e a caçamba pertencentes à Subprefeitura do Distrito de Guariba.</t>
+  </si>
+  <si>
+    <t>4488</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4488/requerimento_066-2026_vereador_ailton_-.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Educação, a viabilidade para elaboração de um projeto visando futura reforma da Escola Municipal Valmir Neuman.</t>
+  </si>
+  <si>
+    <t>4499</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4499/requerimento_068-2026_vereador_ailton_-_tdi.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Educação e da Secretaria Municipal de Administração, a viabilidade de realização de estudos técnicos e financeiros visando a concessão de reajuste salarial de 40% (quarenta por cento) as Técnicas em Desenvolvimento Infantil (TDI) do Município de Colniza/MT.</t>
+  </si>
+  <si>
+    <t>4526</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4526/requerimento_069-__vereadora_claudia_kafer-educacao-_kit_bebe.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria competente, a elaboração de projeto para concessão de Kit Maternidade ou Kit do Bebê às gestantes de baixa renda cadastradas no CadÚnico, que contenha produtos, vestes e utensílios básicos e necessários para o bebê recém-nascido.</t>
+  </si>
+  <si>
+    <t>4533</t>
+  </si>
+  <si>
+    <t>AGNALDO DRUMÕES NARCISO, AILTON RIBEIRO, CLAUDIA KAFER, ELCI COSTA PAIXÃO, EZEQUIAS DEDÉ DE SOUZA, JONAS DE OLIVEIRA MIRANDA, LUIS CARLOS CARVALHO SILVA, OSEIA PEREIRA GUEDES, ROSEMIRO RODRIGUES DOS SANTOS, VALTER DE LIMA JESUS, WESLEY NUNES MENDES</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4533/requerimento_070-2026_vereadores_-_canil.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Saúde, Secretaria Municipal de Meio Ambiente e demais órgãos competentes, em CARÁTER DE URGÊNCIA, que sejam adotadas providências concretas e imediatas para enfrentamento da problemática envolvendo os animais abandonados no Município de Colniza/MT, incluindo a elaboração e execução de políticas públicas voltadas ao controle populacional, acolhimento, tratamento e proteção de cães e gatos em situação de rua.</t>
+  </si>
+  <si>
+    <t>4527</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4527/requerimento_071._2026_-_vereador_ailton_-_placas_de_transito-guariba.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, a instalação de placas de trânsito no Distrito Guariba, a fim de melhorar a sinalização e garantir a segurança viária para motoristas e pedestres na localidade.</t>
+  </si>
+  <si>
+    <t>4542</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4542/requerimento_072._2026_-_vereador_ailton_-_encanacao_de_agua.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, que seja realizada a encanação de água nas casas populares localizadas na Avenida Brasil, aproveitando a água do poço artesiano já existente na localidade.</t>
+  </si>
+  <si>
+    <t>4530</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4530/requerimento_073-__vereadora_claudia_kafer_-_caminhao_pipa_tres_fronteira.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, solicitando a disponibilização de um Caminhão Pipa para atender o Distrito de Três Fronteiras, com a finalidade de realizar a molhagem das vias urbanas.</t>
+  </si>
+  <si>
+    <t>4552</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4552/requerimento_074-__vereador_luis_carlos-_bueiros_lh_20.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que seja realizada a instalação de dois bueiros na Linha 20, nas proximidades da propriedade do senhor Simar, bem como a instalação de dois bueiros na Serra do Ronaldo.</t>
+  </si>
+  <si>
+    <t>4543</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4543/requerimento_075-__vereador__-_jonas_-_lh_16_a_e_b_patrolamento.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, a realização de Patrolamento nas Linhas 16 A e 16 B, bem como a instalação de um bueiro na entrada da Linha 16 B.</t>
+  </si>
+  <si>
+    <t>4544</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4544/requerimento_076-2026_vereador_oseia_-_rebaixamento_e_cascalhamento_do_morro_-_linha_01.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Infraestrutura, que seja realizado o rebaixamento e cascalhamento do primeiro morro localizado no Km 02 da Linha 01, com saída para a Linha Primeiro de Maio, neste Município de Colniza/MT.</t>
+  </si>
+  <si>
+    <t>4545</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4545/requerimento_077-2026_vereador_oseia_-_rebaixamento_e_cascalhamento_do_morro__do_ze_lula.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Infraestrutura, que seja realizado o rebaixamento e cascalhamento do morro conhecido como 'Morro do Zé Lula', localizado na MT-206, sentido Nova União, situado antes do morro popularmente conhecido como 'Peito de Moça', neste Município de Colniza/MT.</t>
+  </si>
+  <si>
+    <t>4566</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4566/requerimento_078-2026_vereador_ailton_-_caminhao_pipa_guariba.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, a disponibilização de mais um caminhão-pipa para atender o Distrito de Guariba.</t>
+  </si>
+  <si>
+    <t>4553</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4553/requerimento_079-2026_vereador_ailton_-_caminhao_pipa_taquarucu.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, a disponibilização de um caminhão-pipa para atender a Vila de Taquaruçu do Norte.</t>
+  </si>
+  <si>
+    <t>4554</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4554/requerimento_080-__vereador_luis_carlos-ponte_rio_traira.pdf</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, por meio do Departamento de Pontes, a construção de uma ponte sobre o Rio Traíra, localizado no travessão que dá acesso da Linha 4 à Linha Entre Rios.</t>
+  </si>
+  <si>
+    <t>4557</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4557/requerimento_081-2026-__vereador__-_miro_-_banheiro_cemiterio_e_praca_da_biblia.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Planejamento, que seja realizada a construção de banheiros públicos na Praça da Bíblia e no Cemitério Municipal, bem como a instalação de bebedouro com água potável no Cemitério Municipal.</t>
+  </si>
+  <si>
+    <t>4567</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4567/requerimento_082-2026_-_vereador_dede_-.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providências para a recuperação do trecho da Avenida 2000, nas proximidades do Depósito de Gás Mango Gás, do Posto de Saúde e da Elétrica Padrão, onde houve afundamento da pavimentação asfáltica.</t>
+  </si>
+  <si>
     <t>4286</t>
   </si>
   <si>
     <t>PJR</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4286/01.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 001/2026, de autoria do Poder Legislativo cuja súmula: Dispõe sobre a obrigatoriedade da execução dos Hinos Nacional, Estadual e Municipal em todos os eventos públicos oficiais realizados no âmbito do Município de Colniza e dá outras providências.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4285/02.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 002/2026, de autoria do Poder Legislativo cuja súmula: Denomina de Praça Pública Izaura Pereira da Silva a praça pública localizada no Bairro Bela Vista, no Município de Colniza/MT, e dá outras providências.</t>
@@ -1680,50 +2588,140 @@
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4346/07.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 010/2026, de autoria do Poder Legislativo cuja súmula: Institui diretrizes para a Política Municipal de Monitoramento Eletrônico em órgãos públicos municipais, com prioridade nas unidades de saúde, e estabelece parâmetros para proteção da integridade do usuário, do servidor público e do patrimônio público, observadas as garantias constitucionais de privacidade e proteção de dados no Município de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4378/08.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 006/2026, de autoria do Poder Legislativo cuja súmula: Autoriza a Secretaria Municipal de Obras a conceder até 5 (cinco) horas de máquinas aos produtores rurais que fornecerem material para cascalhamento de vias públicas e para construção ou manutenção de pontes no Município de Colniza/MT.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4383/09-2026.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 04/2026, de autoria do Poder Executivo cuja súmula: Dispõe sobre a criação do serviço de inspeção municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no município de Colniza, e dá outras providências.</t>
   </si>
   <si>
+    <t>4433</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4433/10.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 011/2026, de autoria do Poder Legislativo cuja súmula: Declara a Escola Bíblica Dominical como Patrimônio Cultural Imaterial do Município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4434</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4434/11.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 012/2026, de autoria do Poder Legislativo cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos Produtores Rurais de União dos Migrantes - APPRUM, localizada no Município de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4464</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4464/15.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o veto do Projeto de Lei Nº 006/2026, de autoria do Poder Legislativo cuja súmula: Autoriza a Secretaria Municipal de Obras a conceder até 5 (cinco) horas de máquinas aos produtores rurais que fornecerem material para cascalhamento de vias públicas e para construção ou manutenção de pontes no Município de Colniza/MT.</t>
+  </si>
+  <si>
+    <t>4465</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4465/16.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o veto do Projeto de Lei Nº 008/2026, de autoria do Poder Legislativo cuja súmula: Dispõe sobre a castração de cães e gatos no município de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4466</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4466/17.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o veto do Projeto de Lei Nº 010/2026, de autoria do Poder Legislativo cuja súmula: Institui diretrizes para a Política Municipal de Monitoramento Eletrônico em órgãos públicos municipais, com prioridade nas unidades de saúde, e estabelece parâmetros para proteção da integridade do usuário, do servidor público e do patrimônio público, observadas as garantias constitucionais de privacidade e proteção de dados no Município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4467</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4467/12.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 013/2026, de autoria do Poder Legislativo cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação de Beneficiamento e Comercialização de Café - UNICAFE, localizada no Município de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4468</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4468/13.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 014/2026, de autoria do Poder Legislativo cuja súmula: Dispõe sobre a vedação da exposição de alunos da rede pública municipal de ensino a conteúdos relacionados à ideologia de gênero nas instituições de ensino do Município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4469</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4469/18.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 015/2026, de autoria do Poder Legislativo cuja súmula: Institui o Programa Municipal de Incentivo à Leitura no Município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4471</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4471/19.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 021/2026, de autoria do Poder Executivo cuja súmula: Ratifica a participação do municipio e autoriza o Poder Executivo Municipal firmar Contrato de rateio com o consórcio Intermunicipal Vale do Juruena e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4536</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4536/20.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 17/2026, de autoria do Poder Legislativo cuja súmula: Dispõe sobre a utilização de banheiros no âmbito do município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
     <t>4296</t>
   </si>
   <si>
     <t>Parecer comissão conjunta</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4296/parecer_n._001-_2026.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 005/2026 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até r$ 12.282,00 (doze mil duzentos e oitenta e dois reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4298/parecer_n._002-_2026.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 006/2026 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até r$ 1.971.000,00 (um milhão novecentos e setenta e um mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4300/parecer_n._003-_2026.pdf</t>
@@ -1818,62 +2816,215 @@
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4369/parecer_n._013-_2026.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 013/2026 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 2.252.144,88 (Dois milhões duzentos e cinquenta e dois mil cento e quarenta e quatro reais e oitenta e oito centavos), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4371/parecer_n._014-_2026.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 014/2026 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 (Trezentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4373/parecer_n._015-_2026.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 015/2026 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (Quinhentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
+    <t>4440</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4440/parecer_n._016-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 016/2026 de autoria do Poder Executivo cuja sumula: Autoriza o Poder Executivo Municipal a conceder premiações em dinheiro para os eventos esportivos promividos pela secretaria municipal de esporte e lazer - SEEL, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4442</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4442/parecer_n._017-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 017/2026 de autoria do Poder Executivo cuja sumula: Dispõe sobre a criação do Conselho Municipal dos direitos da mulher - CMDM, do município de Colniza/MT, vinculado à secretaria municipal de Assistência Social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4444</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4444/parecer_n._018-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 018/2026 de autoria do Poder Executivo cuja sumula: Autoriza o Poder Executivo Municipal, a promover a campanha de incentivo à solicitação de nota fiscal da prestação de serviços denominada "Camapanha da nota Colnizense", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4448</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4448/parecer_n._019-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 023/2026 de autoria do Poder Executivo cuja sumula: Dispõe sobre a criação e implantação do Centro de Referência Especializado de Assistência Social (CREAS) no município de Colniza-MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4450</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4450/parecer_n._020-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 016/2026 de autoria do Poder Legislativo cuja sumula: Altera a Lei Municipal nº 505/2011, para criar cargo de provimento em comissão, ampliar vagas de cargo efetivo e cria função gratificada no âmbito da Câmara Municipal de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4491</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4491/parecer_n._021-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 025/2026, de autoria do Poder Executivo cuja súmula: Altera a Lei Municipal Nº 1.117, de 21 de julho de 2023, alterada pela lei Municipal Nº 1.184, de 11 de junho de 2024, para incluir o uso agropecuário como uso permitido na zona de uso misto - Zum, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4493</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4493/parecer_n._022-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 026/2026, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 204.500, (duzentos e quatro mil e quinhentos reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4495</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4495/parecer_n._023-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 027/2026, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (quinhentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4512</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4512/parecer_n._024-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 028/2026, de autoria do Poder Executivo cuja súmula: Altera a redação da lei Nº 663/2016, que reestrutura o regime próprio de previdência social do município de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4514</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 029/2026, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 800,000,00 (oitocentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4516</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4516/parecer_n._026-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 30/2026, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 399.381,00 (trezentos e noventa mil trezentos e oitenta e um reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4518</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4518/parecer_n._027-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 31/2026, de autoria do Poder Executivo cuja súmula: Dispõe sobre autorização para celebração de termo de colaboração com a Associação Cross Brothers Motoclube, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4520</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4520/parecer_n._028-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 32/2026, de autoria do Poder Executivo cuja súmula: Dispõe sobre autorização para celebração de termo de colaboração com a Liga Esportiva Municipal de Ciclismo de Colniza, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4522</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4522/parecer_n._029-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 33/2026, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 280.000,00 (duzentos e oitenta mil reais), no orçamento do município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4575</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 35/2026, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 100.000,00 (cem mil reais), no orçamento do município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4577</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 36/2026, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.044,00 (duzentos mil e quarenta e quatro reais), no orçamento do município, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4358</t>
   </si>
   <si>
     <t>parecer Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4358/01.2026.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 062/2025, de autoria do Poder Executivo cuja súmula: Dispõe sobre prazos de impugnação, defesa e pagamento de lançamentos e infrações tributárias, a dação em pagamento, inscrição cadastral de contribuinte, domicilio tributário eletrônico, e altera a lei municipal Nº 609/2014, código tributário municipal, e dá outras providências.</t>
   </si>
   <si>
+    <t>4531</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4531/02.2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 22/2026, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo a Contratar Operação de crédito junto ao Banco Caixa Econômica Federal S.A, E dá outras providências.</t>
+  </si>
+  <si>
+    <t>4571</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4571/03.2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 20/2026, de autoria do Poder Executivo cuja súmula: Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
     <t>4291</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4291/redacao_final_do_projeto_de_lei_001-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 001/2026 de autoria do Poder Legislativo, cuja súmula: Dispõe sobre a obrigatoriedade da execução dos Hinos Nacional, Estadual e Municipal em todos os eventos públicos oficiais realizados no âmbito do Município de Colniza e dá outras providências.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4292/redacao_final_do_projeto_de_lei_002-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 002/2026 de autoria do Poder Legislativo, cuja súmula: Denomina de Praça Pública Izaura Pereira da Silva a praça pública localizada no Bairro Bela Vista, no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4293</t>
@@ -1911,53 +3062,50 @@
   <si>
     <t>Redação final do projeto de Lei Nº 005/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até r$ 12.282,00 (doze mil duzentos e oitenta e dois reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4299/redacao_final_do_projeto_de_lei_006-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 006/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.971.000,00 (um milhão novecentos e setenta e um mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4301/redacao_final_do_projeto_de_lei_007-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 007/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 2.485.000,00 (trezentos e trinta e sete mil seiscentos e sessenta e sete reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>http://sapl.colniza.mt.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Redação final do projeto de Lei Nº 008/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 400.000,00 (quatrocentos mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4305/redacao_final_do_projeto_de_lei_009-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 009/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 337.667,00 (trezentos e trinta e sete mil seiscentos e sessenta e sete reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4307/redacao_final_do_projeto_de_lei_007-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 007/2026 de autoria do Poder Legislativo, cuja súmula: Concede revisão geral anual (RGA) aos servidores públicos do poder legislativo municipal de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4330/redacao_final_do_projeto_de_lei_001-2026.pdf</t>
@@ -2061,74 +3209,299 @@
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4381/redacao_final_do_projeto_de_lei_006-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 06/2026 de autoria do Poder Legislativo, cuja súmula: Autoriza a Secretaria Municipal de Obras a conceder até 5 (cinco) horas de máquinas aos produtores rurais que fornecerem material para cascalhamento de vias públicas e para construção ou manutenção de pontes no Município de Colniza/MT.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4382/redacao_final_do_projeto_de_lei_010-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 010/2026 de autoria do Poder Legislativo, cuja súmula: Institui diretrizes para a Política Municipal de Monitoramento Eletrônico em órgãos públicos municipais, com prioridade nas unidades de saúde, e estabelece parâmetros para proteção da integridade do usuário, do servidor público e do patrimônio público, observadas as garantias constitucionais de privacidade e proteção de dados no Município de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4384/redacao_final_do_projeto_de_lei_004-2026.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 04/2026 de autoria do Poder Executivo, cuja súmula: Dispõe sobre a criação do serviço de inspeção municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no município de Colniza, e dá outras providências.</t>
   </si>
   <si>
+    <t>4438</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 011/2026 de autoria do Poder Legislativo, cuja súmula: Declara a Escola Bíblica Dominical como Patrimônio Cultural Imaterial do Município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4439</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 012/2026 de autoria do Poder Legislativo, cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos Produtores Rurais de União dos Migrantes - APPRUM, localizada no Município de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4441</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4441/redacao_final_do_projeto_de_lei_0016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 016/2026 de autoria do Poder Executivo, cuja súmula: Autoriza o Poder Executivo Municipal a conceder premiações em dinheiro para os eventos esportivos promividos pela secretaria municipal de esporte e lazer - SEEL, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4443</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4443/redacao_final_do_projeto_de_lei_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 017/2026 de autoria do Poder Executivo, cuja súmula: Dispõe sobre a criação do Conselho Municipal dos direitos da mulher - CMDM, do município de Colniza/MT, vinculado à secretaria municipal de Assistência Social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4445</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4445/redacao_final_do_projeto_de_lei_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 018/2026 de autoria do Poder Executivo, cuja súmula: Autoriza o Poder Executivo Municipal, a promover a campanha de incentivo à solicitação de nota fiscal da prestação de serviços denominada "Camapanha da nota Colnizense", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4449</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4449/redacao_final_do_projeto_de_lei_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 023/2026 de autoria do Poder Executivo, cuja súmula: Dispõe sobre a criação e implantação do Centro de Referência Especializado de Assistência Social (CREAS) no município de Colniza-MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4451</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 016/2026 de autoria do Poder Legislativo, cuja súmula: Altera a Lei Municipal nº 505/2011, para criar cargo de provimento em comissão, ampliar vagas de cargo efetivo e cria função gratificada no âmbito da Câmara Municipal de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4477</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4477/redacao_final_do_projeto_de_lei_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 013/2026 de autoria do Poder Legislativo, cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação de Beneficiamento e Comercialização de Café - UNICAFE, localizada no Município de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4478</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4478/redacao_final_do_projeto_de_lei_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 014/2026 de autoria do Poder Legislativo, cuja súmula: Dispõe sobre a vedação da exposição de alunos da rede pública municipal de ensino a conteúdos relacionados à ideologia de gênero nas instituições de ensino do Município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4479</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4479/redacao_final_do_projeto_de_lei_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 015/2026 de autoria do Poder Legislativo, cuja súmula: Institui o Programa Municipal de Incentivo à Leitura no Município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4480</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4480/camscanner_13-05-2026_08.00.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 019/2026 de autoria do Poder Executivo, cuja súmula: Dispõe sobre a promoção, proteção e preservação da saúde individual e coletiva no âmbito municipal, estabelece normas de vigilância sanitária, saúde do trabalhador, controle de estabelecimentos e produtos de saúde e interesse à saúde, e em linhas gerais trata de assuntos da vigilância ambiental e vigiância epidemiológica considerando as especificidades da região noroeste de Mato Grosso, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4481</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4481/redacao_final_do_projeto_de_lei_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 021/2026 de autoria do Poder Executivo, cuja súmula: Ratifica a participação do municipio e autoriza o Poder Executivo Municipal firmar Contrato de rateio com o consórcio Intermunicipal Vale do Juruena e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4496</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4496/redacao_final_do_projeto_de_lei_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 025/2026 de autoria do Poder Executivo, cuja súmula: Altera a Lei Municipal Nº 1.117, de 21 de julho de 2023, alterada pela lei Municipal Nº 1.184, de 11 de junho de 2024, para incluir o uso agropecuário como uso permitido na zona de uso misto - Zum, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4497</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4497/redacao_final_do_projeto_de_lei_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 026/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 204.500, (duzentos e quatro mil e quinhentos reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4498</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4498/redacao_final_do_projeto_de_lei_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 027/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (quinhentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4513</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4513/redacao_final_do_projeto_de_lei_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 028/2026 de autoria do Poder Executivo, cuja súmula: Altera a redação da lei Nº 663/2016, que reestrutura o regime próprio de previdência social do município de Colniza/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4515</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4515/redacao_final_do_projeto_de_lei_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 029/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 800,000,00 (oitocentos mil reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4517</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4517/redacao_final_do_projeto_de_lei_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 30/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 399.381,00 (trezentos e noventa mil trezentos e oitenta e um reais), no orçamento do município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4519</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4519/redacao_final_do_projeto_de_lei_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 31/2026 de autoria do Poder Executivo, cuja súmula: Dispõe sobre autorização para celebração de termo de colaboração com a Associação Cross Brothers Motoclube, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4521</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4521/redacao_final_do_projeto_de_lei_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 32/2026 de autoria do Poder Executivo, cuja súmula: Dispõe sobre autorização para celebração de termo de colaboração com a Liga Esportiva Municipal de Ciclismo de Colniza, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4523</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4523/redacao_final_do_projeto_de_lei_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 33/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 280.000,00 (duzentos e oitenta mil reais), no orçamento do município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4532</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4532/redacao_final_do_projeto_de_lei_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 22/2026 de autoria do Poder Executivo, cuja súmula: Autoriza o Poder Executivo a Contratar Operação de crédito junto ao Banco Caixa Econômica Federal S.A, E dá outras providências.</t>
+  </si>
+  <si>
+    <t>4541</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4541/redacao_final_do_projeto_de_lei_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 17/2026 de autoria do Poder Legislativo, cuja súmula: Dispõe sobre a utilização de banheiros no âmbito do município de Colniza/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4574</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 020/2026 de autoria do Poder Executivo, cuja súmula: Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4576</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 035/2026 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 100.000,00 (cem mil reais), no orçamento do município, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4379</t>
   </si>
   <si>
     <t>Parecer Comissão de Obras, Bens e serviços Público</t>
   </si>
   <si>
     <t>COBSPAP - COMISSÃO DE OBRAS, BENS E SERVIÇOS PUBL. E ATV. PR</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4379/01-2026.pdf</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>Parecer Comissão da Saúde e Assistência Social</t>
   </si>
   <si>
     <t>CSAS - COMISSÃO DE SAUDE E ASSISTENCIA SOCIAL</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4380/01-2026.pdf</t>
   </si>
   <si>
+    <t>4470</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4470/02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 019/2026, de autoria do Poder Executivo cuja súmula: Dispõe sobre a promoção, proteção e preservação da saúde individual e coletiva no âmbito municipal, estabelece normas de vigilância sanitária, saúde do trabalhador, controle de estabelecimentos e produtos de saúde e interesse à saúde, e em linhas gerais trata de assuntos da vigilância ambiental e vigiância epidemiológica considerando as especificidades da região noroeste de Mato Grosso, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4472</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4472/03-2026.pdf</t>
+  </si>
+  <si>
     <t>4418</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4418/veto_do_projeto_010.2026.pdf</t>
   </si>
   <si>
     <t>Veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 010/2026 de autoria do Poder Legislativo ( Vereador Ailton Ribeiro) cuja súmula: Institui diretrizes para a Política Municipal de Monitoramento Eletrônico em órgãos públicos municipais, com prioridade nas unidades de saúde, e estabelece parâmetros para proteção da integridade do usuário, do servidor público e do patrimônio público, observadas as garantias constitucionais de privacidade e proteção de dados no Município de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4419/veto_do_projeto_08.2026.pdf</t>
   </si>
   <si>
     <t>Veto integral realizado pelo Poder Executivo referente ao Projeto de Lei Nº 08/2026 de autoria do Poder Legislativo ( Vereador Oseia Pereira Guedes) cuja súmula: Dispõe sobre a castração de cães e gatos no município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4420</t>
@@ -2136,90 +3509,129 @@
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4420/veto_do_projeto_06.2026.pdf</t>
   </si>
   <si>
     <t>Veto integral realizado pelo Poder Executivo referente ao Projeto de Lei Nº 06/2026 de autoria do Poder Legislativo ( Vereador Luis Carlos Carvalho Silva) cuja súmula: Autoriza a Secretaria Municipal de Obras a conceder até 5 (cinco) horas de máquinas aos produtores rurais que fornecerem material para cascalhamento de vias públicas e para construção ou manutenção de pontes no Município de Colniza/MT.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>CECEM</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E MEIO AMBI</t>
   </si>
   <si>
     <t>CECEMA - COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E MEIO AMBI</t>
   </si>
   <si>
     <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4281/2026-02-20_001.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 005/2026, de autoria do Poder Legislativo cuja súmula:  Institui o programa de educação ambiental na rede municipal de ensino do município de Colniza – MT e dá outras providências.</t>
   </si>
   <si>
+    <t>4535</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4535/parecer_no002_-2026_-_inicial_e_final.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o Projeto de Lei Nº 24/2026, de autoria do Poder Executivo cuja súmula: Altera a redação da lei municipal Nº 502 de 02 de junho de 2011, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4233</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
     <t>Ata referente à 21ª Sessão Ordinária realizada no dia 09 de dezembro de 2025.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>Ata referente à 1ª Sessão Ordinária realizada no dia 27 de janeiro de 2026.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>Ata referente à 2ª Sessão Ordinária realizada no dia 10 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>Ata referente à 3ª Sessão Ordinária realizada no dia 24 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>Ata referente à 4ª Sessão Ordinária realizada no dia 10 de março de 2026.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>Ata referente à 5ª Sessão Ordinária realizada no dia 20 de março de 2026.</t>
+  </si>
+  <si>
+    <t>4437</t>
+  </si>
+  <si>
+    <t>Ata referente à 6ª Sessão Ordinária realizada no dia 07 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>4476</t>
+  </si>
+  <si>
+    <t>Ata referente à 7ª Sessão Ordinária realizada no dia 28 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>4511</t>
+  </si>
+  <si>
+    <t>Ata referente à 8ª Sessão Ordinária realizada no dia 12 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>4540</t>
+  </si>
+  <si>
+    <t>Ata referente à 9ª Sessão Ordinária realizada no dia 26 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>4573</t>
+  </si>
+  <si>
+    <t>Ata referente à 10ª Sessão Ordinária realizada no dia 09 de junho de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2523,66 +3935,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4252/01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4253/02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4254/03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4265/04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4273/projeto_de_lei_no_05-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_12.28200.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4271/projeto_de_lei_no_06-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_1.971.00000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4270/projeto_de_lei_no_07-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_2.485.00000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4269/projeto_de_lei_no_08-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_400.00000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4268/projeto_de_lei_no_09-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_337.66700.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4315/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4355/projeto_de_leio011_-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4352/projeto_de_leio012_-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4351/projeto_de_leio013_-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4353/projeto_de_leio014_-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4354/projeto_de_leio015_-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4410/projeto_de_leio016_-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4409/projeto_de_leio017_-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4411/projeto_de_leio018_-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4412/projeto_de_leio019_-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4417/projeto_de_leio020_-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4416/projeto_de_leio021_-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4219/indicacao_no01-2026-__vereador_-_jonas_-contratacao_de_psicanalista.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no02-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4218/indicacao_no03-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4220/indicacao_no04-2026-__vereador_jonas-_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4231/indicacao_no05-2026_-oseia_-_moradores_que_estao_em_areas_de_risco_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4230/indicacao_no06-2026_-oseia_-_periodo_de_pandemia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4221/indicacao_no07-2026-__vereadora_claudia_-_manutencao_estrada_ligando_taquarucu-mt206_e_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4222/indicacao_no08-2026-__vereadora_claudia-_-elaboracao_de_projetos_de_pracas-guariba_tres_fronteiras_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4232/indicacao_no09-2026-__vereador_wesley-_-_ponte_boca_da_mata.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4240/indicacao_no10-2026-__vereador_-_ailton_ribeiro__manutencao_da_ponte_do_rio_boca_da_mata_...pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4241/indicacao_no11-_2026-__vereador_-_ailton_ribeiro__limpezas_das_avenidas_do_distrito_de_guariba..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4246/indicacao_no12-2026-__vereador_wesley-psicologo_guariba.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4247/indicacao_no13-2026-__vereador_-_jonas_-sala_de_vacina_posto_da_avenida_dois_mil.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4248/indicacao_no14-2026-__vereador_-_jonas_e_dede.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4255/indicacao_no15-2026-__vereador_-_wesley_e_claudia_-.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4263/indicacao_no016-2026-__vereadora-_claudia_kafer-encontro_quinzenal_dos_idosos_no_guariba.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_no017-2026-__vereador_-_luis-_drones.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4262/indicacao_no18-2026-__vereadora_claudia-_aquisicao_de_motor_-_transposte_aquaviario_para_alunos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4266/indicacao_no019-2026-__vereadora_claudia_-_encontro_mulher_rural.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4267/indicacao_no020-2026_-oseia_-_espaco_para_a_pratica_de_esportes_-_mini_estadio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4277/indicacao_no021-2026-__vereador_-_luis-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4276/indicacao_no022-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4308/indicacao_no23-2026-__vereador_-_ailton_ribeiro__van_para_tranportar_pacientes_guariba_x_colniza.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4287/indicacao_no24-2026_-oseia_-_centro_de_convivencia_-_idosos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4309/indicacao_no25-2026_-_ailton_-implantacao_de_um_laboratorio_municipal_no_guariba.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4318/indicacao_no026_-_2026_-__vereadora_-__claudia_caker-iluminacao_campo_de_futbol.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4323/indicacao_no27-2026_-_ailton_-_projeto_de_construcao_upa_-_guariba.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4324/indicacao_no28-2026_-_ailton_-_ruas_guariba.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4325/indicacao_no29-2026_-__vereador_-_cascalhamento_g1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4326/indicacao_no30-2026_-__vereador_-_jonas-manutencao_linha_36.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4350/indicacao_no31-2026_-oseia_-_construcao_de_uma_sede_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4349/indicacao_no32-2026_-oseia_-_predio_ass._social_-_eloi.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4348/indicacao_no33-2026_-dede_-__unidade_de_apoio_aos_pacientes_em_tratamento_de_hanseniase.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4347/indicacao_no34-2026_-dede_-__servico_de_prevencao_com_batimento_de_espelhos_e_abertura_de_saidas_dagua_utilizando_o_maquinario_de_forma_adequada.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4359/indicacao_no37-2026-__vereador_-_ailton_ribeiro__manutencao_da_br_do_rio_rossevet.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4360/indicacao_no38-2026-__vereador_-_luis-_manutencao_ponte_linha_20_escol_sul_e_linha_4_capa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4361/indicacao_no39-2026-__vereador_-_luis-_ref_escola.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4391/indicacao_no40-2026_-__vereador_-_jonas-manutencao_linha_4__agrovila.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4387/indicacao_no41-2026_-miro_-__manutencao_da_estrada_-.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4400/indicacao_no42-2026_-miro_-__manutencao_da_linha_16_roda_dagua_e_doizinha.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4401/indicacao_no43-2026-__vereador_-_luis-_manutencao_linha_20-24_lado_esquerdo_e_direito_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4399/indicacao_no44-2026-_vereador-_luis_-_patrolamento_linha_24_lado_esquerdo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4392/indicacao_no45-2026_-__vereador_-_jonas-manutencao_linha_01_e_02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4397/indicacao_no46-2026-__vereador_-_ailton_ribeiro__ponte_rio_guariba_lh_da_garca.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4393/indicacao_no47-2026-_vereador-_elci_costa_-__secretaria_de_saude_horario_de_visita.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4402/indicacao_no48-_2026-__vereador_-_ailton_ribeiro__limpezas_dos_terremos_do_distrito_de_guariba.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4396/indicacao_no49-2026-_vereador-_elci_costa_-__secretaria_de_obras__subistuicao_de_ponte_por_bueiro_4_da_capa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4424/indicacao_no53-2026-_vereador-_luis_-_cascalhamento_linha_g_8.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4422/indicacao_no54-2026_-__vereador_-_jonas-_subistituicao_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4319/parecer_1849794_2024_001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4320/2026-03-09_001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4272/01-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4264/projeto_de_decreto_legislativo_n._1-2024_-__emanuelle_martins-_mocao_de_aplausos-miro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4261/projeto_de_decreto_legislativo_n._2-2025_-_francisco-_medalha_de_honra_ao_merito-claudia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4328/projeto_de_decreto_legislativo_n._3-2026_-_mesa_diretora_-_contas_anuais_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4344/projeto_de_decreto_legislativo_n.04-2025_--titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4389/projeto_de_decreto_legislativo_n.05-2025_-_mocao_de_aplausos_-_unemat_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4390/projeto_de_decreto_legislativo_n.06-2025_-_mocao_de_aplausos_-_func._sicoob_guariba_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4280/projeto_de_resolucao_no_001-2026_-_posto.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4237/projeto_de_lei_no_001.2026_-_hinos_-_luis.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4238/projeto_de_lei_no_002.2026_-_praca_publica_bela_vista_-_luis.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4228/projeto_de_lei_no_003.2026_-_campeonato_futebol_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4239/projeto_de_lei_no_004.2026_-_corrida_do_trabalhador_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4258/projeto_de_lei_no_005.2026_-_luis_e_claudia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4279/projeto_de_lei_no_006.2026_-_horas_maquina_a_quem_forn._-_luis.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_lei_no_007-2026_-_rga.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4289/projeto_de_lei_no_008.2026_-_projeto_animais__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4321/projeto_de_lei_no_009.2026_-_municipalizacao_estrada_rural_-_oseia_e_claudia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4322/projeto_de_lei_no_010.2026_-_cameras_de_monitoramento_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4343/projeto_de_lei_no_011.2026_-_escola_dominical_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4408/projeto_de_lei_no_012.2026_-_utilidade_publica_ass._uniao_dos_migrantes_-_miro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4421/projeto_de_lei_no_013.2026_-_utilidade_publica_ass._unicafe_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4223/requerimento_01-__vereador_luis_carlos__-_abertura_de_saida_de_agua_linha_16_a-.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4224/requerimento_02-__vereador_luis_carlos_-_cascalhamento_lh_20_terra_roxa_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4225/requerimento_03-__vereadora_claudia_kafer_-_multirao_saude.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4226/requerimento_04-__vereador__-_jonas_-_bueiro_lh_8_agrovila.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4227/requerimento_05-__vereadora_claudia_kafer_ubs_joao_capinani.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4234/requerimento_06-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4229/requerimento_07-2026_-_vereador_oseia_-_tdi_para_professor.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4235/requerimento_08-2026_-_vereador_dede_-_multirao_para_realizar_limpeza_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4242/requerimento_09-2026_vereador_ailton-_contratacao_de_uma_pessoa_limpeza_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4243/requerimento_10-2026_vereador_ailton-ruas_do_distrito_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4236/requerimento_11-__vereador__-_elci-_manutencao_de_pontes_nas_linhas_rosa_de_saron_missoes_e_doizinha.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4244/requerimento_12-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4245/requerimento_13-__vereador__-_jonas_-.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4249/requerimento_14-__vereador__-_agnaldo_-_-_patrolamento_da_32_capa_e_sua_vicinais.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4250/requerimento_015-__vereador_luis_carlos_-_cascalhamento_das_linhas_0102_03_g1_a.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4251/requerimento_016-__vereadora_claudia_kafer_-_saude-_cobertura_para_posto.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4256/requerimento_017-__vereador_luis_carlos-.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4275/requerimento_018-__vereador_luis_carlos-_cascalhamento_linha_4_lado_direito.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4274/requerimento_019-__vereador_luis_carlos-manutencao_linha_16_eletronica.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4310/requerimento_020_-2026_vereador_ailton-ambulancia_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4311/requerimento_021_-2026_vereador_ailton-ponto_de_atendimento_saude.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4312/requerimento_022-2026_-_vereador_oseia_-_regulamentacao_lei_porteira_aberta.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4288/requerimento_023-2026_-_vereador_oseia_-_reparos_linha_16_eletronica.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4313/requerimento_024-__vereadora_claudia_kafer_-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4314/requerimento_025-__vereadora_claudia_kafer_-_projeto_captacao_de_agua.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4317/requerimento_026-2026-_vereador_elci_-subistuicao_de_3_pontes_por_bueiros__20_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4316/requerimento_027-_2026_vereadora_claudia-equipe_de_ponte..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4339/requerimento_028_-2026_vereador_ailton-_tecnica_de_enfermagem_-_posto_de_saude_guariba.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4340/requerimento_029_-2026_vereador_ailton-__pista_de_caminhada_guariba.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4341/requerimento_030-2026-__vereador__-_jonas_-_bueiro_linha_28_e_32_da_capa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4342/requerimento_031-2026-__vereador__-_jonas_-_cascalhamento_e_pranc._ponte_-_linha_24_lado_esquerdo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4357/requerimento_032-2026_-_vereador_dede_-_prancheamento_de_ponte_pacutinga.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4356/requerimento_033-2026-__vereador__-_jonas_-_sec-educacao-_instalacao_parquinho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4375/requerimento_034_-2026_vereador_ailton-gente_de_saude_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4376/requerimento_035_-2026_vereador_ailton-__aeroporto_guariba.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4377/requerimento_036-__vereador_luis_carlos-.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4385/requerimento_037-__vereador__-_jonas_-.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4386/requerimento_038-2026-__vereador__-_jonas_-_cascalhamento_e_instalacao_de_bueiro-.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4388/requerimento_039-2026-__vereador__-_miro_-consorcio_intermunicipal_da_regiao_noroeste_-.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4394/requerimento_40-__vereador__-_agnaldo_-_-_patrolamento_setor_da_capa_-.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4404/requerimento_041-__vereador_luis_carlos-_patrolamento_g4_e_g8_e_oitinha.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4405/requerimento_042-__vereador_luis_carlos-_patrolamento_linha_16_a_e_b_-_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4406/indicacao_no43-2026-__vereador_-_luis-_manutencao_linha_20-24_lado_esquerdo_e_direito_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4395/requerimento_044_-2026_vereador_ailton-iptu_guariba.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4398/requerimento_045_-2026_vereador_ailton-_doacao_de_2_terrenos.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4407/requerimento_046-_2026-_vereador__-_valter_-_secretaria_de_obras_aterro_do_bueiro_4_agrovila.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4413/requerimento_049-2026_-_vereador_dede_-_patrolamento_projeto_sol_1_e_linha_4_do_projeto_sol.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4414/requerimento_051-__vereador__-_jonas_-drenagem_e_manilhamento.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4415/requerimento_052-2026_-_vereador_dede_-_lh_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4423/requerimento_053-__vereador_luis_carlos-_patrolamento_e_cascalhamento_rua_do_miquilinho.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4286/01.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4285/02.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4284/03.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4283/04.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4282/05.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4345/06.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4346/07.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4378/08.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4383/09-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4296/parecer_n._001-_2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4298/parecer_n._002-_2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4300/parecer_n._003-_2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4302/parecer_n._004-_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4304/parecer_n._005-_2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4306/parecer_n._006-_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4329/parecer_n._007-_2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4331/parecer_n._008-_2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4335/parecer_n._009-_2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4337/parecer_n._010-_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4365/parecer_n._011-_2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4367/parecer_n._012-_2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4369/parecer_n._013-_2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4371/parecer_n._014-_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4373/parecer_n._015-_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4358/01.2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4291/redacao_final_do_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4292/redacao_final_do_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4293/redacao_final_do_projeto_de_lei_003-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4294/redacao_final_do_projeto_de_lei_004-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4295/redacao_final_do_projeto_de_lei_005-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4297/redacao_final_do_projeto_de_lei_005-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4299/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4301/redacao_final_do_projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4305/redacao_final_do_projeto_de_lei_009-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4307/redacao_final_do_projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4330/redacao_final_do_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4332/redacao_final_do_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4336/redacao_final_do_projeto_de_lei_0010-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4338/redacao_final_do_projeto_de_lei_009-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4363/redacao_final_do_projeto_de_lei_062-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4364/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4366/redacao_final_do_projeto_de_lei_0011-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4368/redacao_final_do_projeto_de_lei_0012-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4370/redacao_final_do_projeto_de_lei_0013-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4372/redacao_final_do_projeto_de_lei_0014-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4374/redacao_final_do_projeto_de_lei_0015-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4381/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4382/redacao_final_do_projeto_de_lei_010-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4384/redacao_final_do_projeto_de_lei_004-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4379/01-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4380/01-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4418/veto_do_projeto_010.2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4419/veto_do_projeto_08.2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4420/veto_do_projeto_06.2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4281/2026-02-20_001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4252/01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4253/02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4254/03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4265/04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4273/projeto_de_lei_no_05-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_12.28200.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4271/projeto_de_lei_no_06-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_1.971.00000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4270/projeto_de_lei_no_07-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_2.485.00000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4269/projeto_de_lei_no_08-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_400.00000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4268/projeto_de_lei_no_09-2026_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_337.66700.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4315/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4355/projeto_de_leio011_-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4352/projeto_de_leio012_-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4351/projeto_de_leio013_-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4353/projeto_de_leio014_-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4354/projeto_de_leio015_-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4410/projeto_de_leio016_-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4409/projeto_de_leio017_-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4411/projeto_de_leio018_-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4412/projeto_de_leio019_-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4428/projeto_de_leio020_-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4416/projeto_de_leio021_-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4427/projeto_de_leio022_-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4426/projeto_de_leio23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4489/projeto_de_leio24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4490/projeto_de_leio25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4492/projeto_de_leio26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4494/projeto_de_leio27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4501/projeto_de_leio28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4502/projeto_de_leio29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4503/projeto_de_leio30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4504/projeto_de_leio31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4505/projeto_de_leio32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4506/projeto_de_leio33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4528/projeto_de_leio34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4564/projeto_de_leio35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4558/projeto_de_leio36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4559/projeto_de_leio37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4560/projeto_de_leio38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4561/projeto_de_leio39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4562/projeto_de_leio40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4563/projeto_de_leio41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4457/emenda_a_lei_organica_001_2026_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4219/indicacao_no01-2026-__vereador_-_jonas_-contratacao_de_psicanalista.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4217/indicacao_no02-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4218/indicacao_no03-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4220/indicacao_no04-2026-__vereador_jonas-_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4231/indicacao_no05-2026_-oseia_-_moradores_que_estao_em_areas_de_risco_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4230/indicacao_no06-2026_-oseia_-_periodo_de_pandemia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4221/indicacao_no07-2026-__vereadora_claudia_-_manutencao_estrada_ligando_taquarucu-mt206_e_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4222/indicacao_no08-2026-__vereadora_claudia-_-elaboracao_de_projetos_de_pracas-guariba_tres_fronteiras_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4232/indicacao_no09-2026-__vereador_wesley-_-_ponte_boca_da_mata.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4240/indicacao_no10-2026-__vereador_-_ailton_ribeiro__manutencao_da_ponte_do_rio_boca_da_mata_...pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4241/indicacao_no11-_2026-__vereador_-_ailton_ribeiro__limpezas_das_avenidas_do_distrito_de_guariba..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4246/indicacao_no12-2026-__vereador_wesley-psicologo_guariba.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4247/indicacao_no13-2026-__vereador_-_jonas_-sala_de_vacina_posto_da_avenida_dois_mil.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4248/indicacao_no14-2026-__vereador_-_jonas_e_dede.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4255/indicacao_no15-2026-__vereador_-_wesley_e_claudia_-.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4263/indicacao_no016-2026-__vereadora-_claudia_kafer-encontro_quinzenal_dos_idosos_no_guariba.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_no017-2026-__vereador_-_luis-_drones.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4262/indicacao_no18-2026-__vereadora_claudia-_aquisicao_de_motor_-_transposte_aquaviario_para_alunos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4266/indicacao_no019-2026-__vereadora_claudia_-_encontro_mulher_rural.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4267/indicacao_no020-2026_-oseia_-_espaco_para_a_pratica_de_esportes_-_mini_estadio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4277/indicacao_no021-2026-__vereador_-_luis-.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4276/indicacao_no022-2026-__vereador_-_luis.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4308/indicacao_no23-2026-__vereador_-_ailton_ribeiro__van_para_tranportar_pacientes_guariba_x_colniza.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4287/indicacao_no24-2026_-oseia_-_centro_de_convivencia_-_idosos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4309/indicacao_no25-2026_-_ailton_-implantacao_de_um_laboratorio_municipal_no_guariba.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4318/indicacao_no026_-_2026_-__vereadora_-__claudia_caker-iluminacao_campo_de_futbol.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4323/indicacao_no27-2026_-_ailton_-_projeto_de_construcao_upa_-_guariba.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4324/indicacao_no28-2026_-_ailton_-_ruas_guariba.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4325/indicacao_no29-2026_-__vereador_-_cascalhamento_g1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4326/indicacao_no30-2026_-__vereador_-_jonas-manutencao_linha_36.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4350/indicacao_no31-2026_-oseia_-_construcao_de_uma_sede_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4349/indicacao_no32-2026_-oseia_-_predio_ass._social_-_eloi.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4348/indicacao_no33-2026_-dede_-__unidade_de_apoio_aos_pacientes_em_tratamento_de_hanseniase.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4347/indicacao_no34-2026_-dede_-__servico_de_prevencao_com_batimento_de_espelhos_e_abertura_de_saidas_dagua_utilizando_o_maquinario_de_forma_adequada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4359/indicacao_no37-2026-__vereador_-_ailton_ribeiro__manutencao_da_br_do_rio_rossevet.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4360/indicacao_no38-2026-__vereador_-_luis-_manutencao_ponte_linha_20_escol_sul_e_linha_4_capa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4361/indicacao_no39-2026-__vereador_-_luis-_ref_escola.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4391/indicacao_no40-2026_-__vereador_-_jonas-manutencao_linha_4__agrovila.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4387/indicacao_no41-2026_-miro_-__manutencao_da_estrada_-.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4400/indicacao_no42-2026_-miro_-__manutencao_da_linha_16_roda_dagua_e_doizinha.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4401/indicacao_no43-2026-__vereador_-_luis-_manutencao_linha_20-24_lado_esquerdo_e_direito_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4399/indicacao_no44-2026-_vereador-_luis_-_patrolamento_linha_24_lado_esquerdo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4392/indicacao_no45-2026_-__vereador_-_jonas-manutencao_linha_01_e_02.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4397/indicacao_no46-2026-__vereador_-_ailton_ribeiro__ponte_rio_guariba_lh_da_garca.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4393/indicacao_no47-2026-_vereador-_elci_costa_-__secretaria_de_saude_horario_de_visita.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4402/indicacao_no48-_2026-__vereador_-_ailton_ribeiro__limpezas_dos_terremos_do_distrito_de_guariba.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4396/indicacao_no49-2026-_vereador-_elci_costa_-__secretaria_de_obras__subistuicao_de_ponte_por_bueiro_4_da_capa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4436/indicacao_no52_-_2026_-__vereador_dede_-_projetos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4424/indicacao_no53-2026-_vereador-_luis_-_cascalhamento_linha_g_8.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4422/indicacao_no54-2026_-__vereador_-_jonas-_subistituicao_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4429/indicacao_no55-2026_-__vereador_-_jonas-_asfalto_bairro_rondonia_x_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4458/indicacao_no56_-_2026_-__vereadora_-__claudia_kafer_torre_telefonica_taquarucu_e_tres_fronteira.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4459/indicacao_no57-2026-__vereador_-_ailton_ribeiro__ponte_do_rio_panelas_no_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4460/indicacao_no58-2026-__vereador_-_ailton_ribeiro__ponte_da_lh_3_marcos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4473/indicacao_no59-2026-_vereador-_luis_-_linha_20_sentido_oeste_kms_4_1_7_e_1.3.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4474/indicacao_no60-2026-__vereador_-_ailton_ribeiro__-_tdi_-_sala.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4475/indicacao_no61-_2026-__vereador_-_ailton_ribeiro__limpezas__de_entulhosdos_quarteiroes_publico_de_guariba.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4485/indicacao_no62_-_2026_-__vereadora_-__claudia_kafer_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4486/indicacao_no63-_2026_-__vereadora_-__claudia_kafer-_iluminacao_tres_fronteira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4507/indicacao_no67-2026_-__vereador_-_jonas-__bueiro_doizinha.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4508/indicacao_no68-_2026-__vereador_-_ailton_ribeiro__limpezas__iluminacao_semiterio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4529/indicacao_no69-2026-__vereadora_claudia-_aquisicao__ventiladores_escola_valmir_rangel.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4509/indicacao_no70-_2026-__vereador_-_ailton_ribeiro__limpezas__iluminacao_serra_planauto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4510/indicacao_no71-2026_-__vereador_-_jonas-__gratificacao_serv._saude.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4534/indicacao_no72-2026-__vereadora_claudia-_contratacao_tecnica_de_enfermagem_ubs_guariba.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4537/indicacao_no74-2026_-__vereador_-_jonas-__bueiro_oitinha_da_agrovila.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4538/indicacao_no75-2026_-__vereador_-_jonas-__lh_g1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4546/indicacao_no76-2026-_vereador-_luis_-_linha_lado_do_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4539/indicacao_no77-2026-__vereadora_claudia_-_manutencao_lh_gleba_esperanca.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4547/indicacao_no78-_2026-__vereador_-_ailton_ribeiro__limpezas__patrolamento_lh_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4548/indicacao_no79-_2026-__vereador_-_ailton_ribeiro__ponte__na_br_sentido_o_rio_ruoosivelt.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4549/indicacao_no80-2026_-oseia_-_revisao_-_salarios.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4550/indicacao_no81-2026-_vereador-_luis_-_sec_de_planejamneto-_construcao_e_reforma_de_pontes_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4556/indicacao_no82-2026_-__vereador_-_jonas-__2_eletronica_manutencao__da_linha.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4555/indicacao_no83-2026_-__vereador_-_jonas-__manutencao__pont_lh_12.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4319/parecer_1849794_2024_001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4320/2026-03-09_001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4272/01-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4264/projeto_de_decreto_legislativo_n._1-2024_-__emanuelle_martins-_mocao_de_aplausos-miro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4261/projeto_de_decreto_legislativo_n._2-2025_-_francisco-_medalha_de_honra_ao_merito-claudia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4328/projeto_de_decreto_legislativo_n._3-2026_-_mesa_diretora_-_contas_anuais_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4344/projeto_de_decreto_legislativo_n.04-2025_--titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4389/projeto_de_decreto_legislativo_n.05-2025_-_mocao_de_aplausos_-_unemat_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4390/projeto_de_decreto_legislativo_n.06-2025_-_mocao_de_aplausos_-_func._sicoob_guariba_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4524/projeto_de_decreto_legislativo_n.08-2026_-_mocao_de_aplausos_-_vereador_miro__mocao_selmauro_marquarte_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4525/projeto_de_decreto_legislativo_n.09-2026_-_mocao_de_aplausos_-_vereador_miro__mocao_rocha_-.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4551/projeto_de_decreto_legislativo_n.10-2026_-titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4280/projeto_de_resolucao_no_001-2026_-_posto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4500/projeto_de_resolucao_no_002-2026_-_baixa_de_bens.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4237/projeto_de_lei_no_001.2026_-_hinos_-_luis.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4238/projeto_de_lei_no_002.2026_-_praca_publica_bela_vista_-_luis.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4228/projeto_de_lei_no_003.2026_-_campeonato_futebol_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4239/projeto_de_lei_no_004.2026_-_corrida_do_trabalhador_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4258/projeto_de_lei_no_005.2026_-_luis_e_claudia.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4279/projeto_de_lei_no_006.2026_-_horas_maquina_a_quem_forn._-_luis.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_lei_no_007-2026_-_rga.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4289/projeto_de_lei_no_008.2026_-_projeto_animais__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4321/projeto_de_lei_no_009.2026_-_municipalizacao_estrada_rural_-_oseia_e_claudia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4322/projeto_de_lei_no_010.2026_-_cameras_de_monitoramento_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4343/projeto_de_lei_no_011.2026_-_escola_dominical_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4408/projeto_de_lei_no_012.2026_-_utilidade_publica_ass._uniao_dos_migrantes_-_miro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4421/projeto_de_lei_no_013.2026_-_utilidade_publica_ass._unicafe_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4430/projeto_de_lei_no_014.2026_-_ideologia_de_genero_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4432/projeto_de_lei_no_015.2026_-_leitura_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4435/projeto_de_lei_no_016-2026_-_cargos_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4463/projeto_de_lei_no_017.2026_-_banheiros_publicos_e_privados_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4565/projeto_de_lei_no_018-2026_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4569/projeto_de_lei_no_019.2026_-_municipalizacao_estrada_rural_-claudia.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4568/projeto_de_lei_no_020.2026_-_denominacao_de_vias_-_claudia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4570/projeto_de_lei_no_021.2026_-_municipalizacao_estrada_rural_-_dede.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4223/requerimento_01-__vereador_luis_carlos__-_abertura_de_saida_de_agua_linha_16_a-.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4224/requerimento_02-__vereador_luis_carlos_-_cascalhamento_lh_20_terra_roxa_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4225/requerimento_03-__vereadora_claudia_kafer_-_multirao_saude.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4226/requerimento_04-__vereador__-_jonas_-_bueiro_lh_8_agrovila.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4227/requerimento_05-__vereadora_claudia_kafer_ubs_joao_capinani.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4234/requerimento_06-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4229/requerimento_07-2026_-_vereador_oseia_-_tdi_para_professor.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4235/requerimento_08-2026_-_vereador_dede_-_multirao_para_realizar_limpeza_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4242/requerimento_09-2026_vereador_ailton-_contratacao_de_uma_pessoa_limpeza_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4243/requerimento_10-2026_vereador_ailton-ruas_do_distrito_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4236/requerimento_11-__vereador__-_elci-_manutencao_de_pontes_nas_linhas_rosa_de_saron_missoes_e_doizinha.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4244/requerimento_12-__vereador__-_jonas_-_cascalhamento_nas_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4245/requerimento_13-__vereador__-_jonas_-.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4249/requerimento_14-__vereador__-_agnaldo_-_-_patrolamento_da_32_capa_e_sua_vicinais.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4250/requerimento_015-__vereador_luis_carlos_-_cascalhamento_das_linhas_0102_03_g1_a.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4251/requerimento_016-__vereadora_claudia_kafer_-_saude-_cobertura_para_posto.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4256/requerimento_017-__vereador_luis_carlos-.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4275/requerimento_018-__vereador_luis_carlos-_cascalhamento_linha_4_lado_direito.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4274/requerimento_019-__vereador_luis_carlos-manutencao_linha_16_eletronica.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4310/requerimento_020_-2026_vereador_ailton-ambulancia_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4311/requerimento_021_-2026_vereador_ailton-ponto_de_atendimento_saude.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4312/requerimento_022-2026_-_vereador_oseia_-_regulamentacao_lei_porteira_aberta.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4288/requerimento_023-2026_-_vereador_oseia_-_reparos_linha_16_eletronica.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4313/requerimento_024-__vereadora_claudia_kafer_-.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4314/requerimento_025-__vereadora_claudia_kafer_-_projeto_captacao_de_agua.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4317/requerimento_026-2026-_vereador_elci_-subistuicao_de_3_pontes_por_bueiros__20_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4316/requerimento_027-_2026_vereadora_claudia-equipe_de_ponte..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4339/requerimento_028_-2026_vereador_ailton-_tecnica_de_enfermagem_-_posto_de_saude_guariba.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4340/requerimento_029_-2026_vereador_ailton-__pista_de_caminhada_guariba.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4341/requerimento_030-2026-__vereador__-_jonas_-_bueiro_linha_28_e_32_da_capa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4342/requerimento_031-2026-__vereador__-_jonas_-_cascalhamento_e_pranc._ponte_-_linha_24_lado_esquerdo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4357/requerimento_032-2026_-_vereador_dede_-_prancheamento_de_ponte_pacutinga.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4356/requerimento_033-2026-__vereador__-_jonas_-_sec-educacao-_instalacao_parquinho.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4375/requerimento_034_-2026_vereador_ailton-gente_de_saude_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4376/requerimento_035_-2026_vereador_ailton-__aeroporto_guariba.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4377/requerimento_036-__vereador_luis_carlos-.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4385/requerimento_037-__vereador__-_jonas_-.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4386/requerimento_038-2026-__vereador__-_jonas_-_cascalhamento_e_instalacao_de_bueiro-.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4388/requerimento_039-2026-__vereador__-_miro_-consorcio_intermunicipal_da_regiao_noroeste_-.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4394/requerimento_40-__vereador__-_agnaldo_-_-_patrolamento_setor_da_capa_-.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4404/requerimento_041-__vereador_luis_carlos-_patrolamento_g4_e_g8_e_oitinha.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4405/requerimento_042-__vereador_luis_carlos-_patrolamento_linha_16_a_e_b_-_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4406/indicacao_no43-2026-__vereador_-_luis-_manutencao_linha_20-24_lado_esquerdo_e_direito_e_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4395/requerimento_044_-2026_vereador_ailton-iptu_guariba.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4398/requerimento_045_-2026_vereador_ailton-_doacao_de_2_terrenos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4407/requerimento_046-_2026-_vereador__-_valter_-_secretaria_de_obras_aterro_do_bueiro_4_agrovila.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4413/requerimento_049-2026_-_vereador_dede_-_patrolamento_projeto_sol_1_e_linha_4_do_projeto_sol.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4425/requerimento_050-2026-_vereador_elci_-subistuicao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4414/requerimento_051-__vereador__-_jonas_-drenagem_e_manilhamento.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4415/requerimento_052-2026_-_vereador_dede_-_lh_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4423/requerimento_053-__vereador_luis_carlos-_patrolamento_e_cascalhamento_rua_do_miquilinho.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4431/requerimento_054-__vereador_luis_carlos-_quantitativo_semanal_atendimento_no_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4452/requerimento_055-__vereador__-_jonas_-_explicacao_da_creche_do_castelo_do_sonho.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4453/requerimento_056-__vereadora_claudia_kafer_-_patrolamento_linha_boca_da_mata_e_linha_40_2.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4454/requerimento_057-2026_vereador_ailton_-_patrolado_as_ruas_de_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4455/requerimento_058-2026_vereador_ailton_-_muro_escola.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4456/requerimento_059-2026_vereador_oseia_-_patrola_canteiros.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4462/requerimento_060-__vereador__-_jonas_-_parquinho_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4482/requerimento_061-__vereadora_claudia_kafer-educacao-_cameras_de_seguranca_escola_valmir_neuman.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4483/requerimento_062-__vereador_luis_carlos-_bueiro_linha_20_sentido_leste.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4484/requerimento_064-__vereador__-_agnaldo_-_secretaria_de_obras-_recuperacao_de_ponte_32_da_capa-linha_brasiliensde.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4487/requerimento_065-2026_vereador_ailton_-.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4488/requerimento_066-2026_vereador_ailton_-.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4499/requerimento_068-2026_vereador_ailton_-_tdi.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4526/requerimento_069-__vereadora_claudia_kafer-educacao-_kit_bebe.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4533/requerimento_070-2026_vereadores_-_canil.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4527/requerimento_071._2026_-_vereador_ailton_-_placas_de_transito-guariba.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4542/requerimento_072._2026_-_vereador_ailton_-_encanacao_de_agua.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4530/requerimento_073-__vereadora_claudia_kafer_-_caminhao_pipa_tres_fronteira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4552/requerimento_074-__vereador_luis_carlos-_bueiros_lh_20.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4543/requerimento_075-__vereador__-_jonas_-_lh_16_a_e_b_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4544/requerimento_076-2026_vereador_oseia_-_rebaixamento_e_cascalhamento_do_morro_-_linha_01.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4545/requerimento_077-2026_vereador_oseia_-_rebaixamento_e_cascalhamento_do_morro__do_ze_lula.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4566/requerimento_078-2026_vereador_ailton_-_caminhao_pipa_guariba.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4553/requerimento_079-2026_vereador_ailton_-_caminhao_pipa_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4554/requerimento_080-__vereador_luis_carlos-ponte_rio_traira.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4557/requerimento_081-2026-__vereador__-_miro_-_banheiro_cemiterio_e_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4567/requerimento_082-2026_-_vereador_dede_-.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4286/01.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4285/02.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4284/03.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4283/04.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4282/05.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4345/06.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4346/07.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4378/08.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4383/09-2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4433/10.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4434/11.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4464/15.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4465/16.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4466/17.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4467/12.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4468/13.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4469/18.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4471/19.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4536/20.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4296/parecer_n._001-_2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4298/parecer_n._002-_2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4300/parecer_n._003-_2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4302/parecer_n._004-_2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4304/parecer_n._005-_2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4306/parecer_n._006-_2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4329/parecer_n._007-_2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4331/parecer_n._008-_2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4335/parecer_n._009-_2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4337/parecer_n._010-_2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4365/parecer_n._011-_2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4367/parecer_n._012-_2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4369/parecer_n._013-_2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4371/parecer_n._014-_2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4373/parecer_n._015-_2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4440/parecer_n._016-_2026.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4442/parecer_n._017-_2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4444/parecer_n._018-_2026.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4448/parecer_n._019-_2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4450/parecer_n._020-_2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4491/parecer_n._021-_2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4493/parecer_n._022-_2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4495/parecer_n._023-_2026.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4512/parecer_n._024-_2026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4516/parecer_n._026-_2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4518/parecer_n._027-_2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4520/parecer_n._028-_2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4522/parecer_n._029-_2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4358/01.2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4531/02.2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4571/03.2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4291/redacao_final_do_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4292/redacao_final_do_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4293/redacao_final_do_projeto_de_lei_003-2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4294/redacao_final_do_projeto_de_lei_004-2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4295/redacao_final_do_projeto_de_lei_005-2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4297/redacao_final_do_projeto_de_lei_005-2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4299/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4301/redacao_final_do_projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4305/redacao_final_do_projeto_de_lei_009-2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4307/redacao_final_do_projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4330/redacao_final_do_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4332/redacao_final_do_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4336/redacao_final_do_projeto_de_lei_0010-2026.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4338/redacao_final_do_projeto_de_lei_009-2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4363/redacao_final_do_projeto_de_lei_062-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4364/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4366/redacao_final_do_projeto_de_lei_0011-2026.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4368/redacao_final_do_projeto_de_lei_0012-2026.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4370/redacao_final_do_projeto_de_lei_0013-2026.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4372/redacao_final_do_projeto_de_lei_0014-2026.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4374/redacao_final_do_projeto_de_lei_0015-2026.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4381/redacao_final_do_projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4382/redacao_final_do_projeto_de_lei_010-2026.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4384/redacao_final_do_projeto_de_lei_004-2026.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4441/redacao_final_do_projeto_de_lei_0016-2026.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4443/redacao_final_do_projeto_de_lei_017-2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4445/redacao_final_do_projeto_de_lei_018-2026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4449/redacao_final_do_projeto_de_lei_023-2026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4477/redacao_final_do_projeto_de_lei_013-2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4478/redacao_final_do_projeto_de_lei_014-2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4479/redacao_final_do_projeto_de_lei_015-2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4480/camscanner_13-05-2026_08.00.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4481/redacao_final_do_projeto_de_lei_021-2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4496/redacao_final_do_projeto_de_lei_025-2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4497/redacao_final_do_projeto_de_lei_026-2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4498/redacao_final_do_projeto_de_lei_027-2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4513/redacao_final_do_projeto_de_lei_028-2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4515/redacao_final_do_projeto_de_lei_029-2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4517/redacao_final_do_projeto_de_lei_030-2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4519/redacao_final_do_projeto_de_lei_031-2026.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4521/redacao_final_do_projeto_de_lei_032-2026.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4523/redacao_final_do_projeto_de_lei_033-2026.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4532/redacao_final_do_projeto_de_lei_022-2026.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4541/redacao_final_do_projeto_de_lei_017-2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4379/01-2026.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4380/01-2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4470/02-2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4472/03-2026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4418/veto_do_projeto_010.2026.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4419/veto_do_projeto_08.2026.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4420/veto_do_projeto_06.2026.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4281/2026-02-20_001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2026/4535/parecer_no002_-2026_-_inicial_e_final.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H206"/>
+  <dimension ref="A1:H355"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="52.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="250.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="218.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -3123,4755 +4535,8566 @@
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H22" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="F23" t="s">
+      <c r="H23" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B24" t="s">
-[...11 lines deleted...]
-      <c r="F24" t="s">
+      <c r="H24" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B25" t="s">
-[...14 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>109</v>
       </c>
-      <c r="B26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>110</v>
       </c>
       <c r="H26" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>29</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H27" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>41</v>
+        <v>125</v>
       </c>
       <c r="D30" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>45</v>
+        <v>129</v>
       </c>
       <c r="D31" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>49</v>
+        <v>133</v>
       </c>
       <c r="D32" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>53</v>
+        <v>137</v>
       </c>
       <c r="D33" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="H33" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>57</v>
+        <v>141</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H34" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>61</v>
+        <v>145</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>65</v>
+        <v>149</v>
       </c>
       <c r="D36" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>144</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="H36" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>69</v>
+        <v>153</v>
       </c>
       <c r="D37" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="H37" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>73</v>
+        <v>157</v>
       </c>
       <c r="D38" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="H38" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>77</v>
+        <v>161</v>
       </c>
       <c r="D39" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="H39" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>81</v>
+        <v>165</v>
       </c>
       <c r="D40" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="H40" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>85</v>
+        <v>169</v>
       </c>
       <c r="D41" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="H41" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>89</v>
+        <v>173</v>
       </c>
       <c r="D42" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="H42" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>97</v>
+        <v>177</v>
       </c>
       <c r="E43" t="s">
-        <v>98</v>
+        <v>178</v>
       </c>
       <c r="F43" t="s">
-        <v>103</v>
+        <v>179</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="H43" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>169</v>
+        <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E44" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F44" t="s">
-        <v>103</v>
+        <v>185</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="H44" t="s">
-        <v>171</v>
+        <v>187</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>172</v>
+        <v>188</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>173</v>
+        <v>17</v>
       </c>
       <c r="D45" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E45" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F45" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="H45" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>178</v>
+        <v>21</v>
       </c>
       <c r="D46" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E46" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F46" t="s">
-        <v>113</v>
+        <v>189</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="H46" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>182</v>
+        <v>25</v>
       </c>
       <c r="D47" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E47" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F47" t="s">
-        <v>131</v>
+        <v>185</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="H47" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>186</v>
+        <v>29</v>
       </c>
       <c r="D48" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E48" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F48" t="s">
-        <v>120</v>
+        <v>199</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="H48" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>190</v>
+        <v>33</v>
       </c>
       <c r="D49" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E49" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F49" t="s">
-        <v>131</v>
+        <v>199</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="H49" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>194</v>
+        <v>37</v>
       </c>
       <c r="D50" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E50" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F50" t="s">
-        <v>131</v>
+        <v>206</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="H50" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>198</v>
+        <v>41</v>
       </c>
       <c r="D51" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E51" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F51" t="s">
-        <v>99</v>
+        <v>206</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="H51" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>202</v>
+        <v>45</v>
       </c>
       <c r="D52" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E52" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F52" t="s">
-        <v>99</v>
+        <v>213</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="H52" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>206</v>
+        <v>49</v>
       </c>
       <c r="D53" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E53" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F53" t="s">
-        <v>113</v>
+        <v>217</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
       <c r="H53" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>210</v>
+        <v>53</v>
       </c>
       <c r="D54" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E54" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F54" t="s">
-        <v>113</v>
+        <v>217</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="H54" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>223</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>57</v>
+      </c>
+      <c r="D55" t="s">
+        <v>183</v>
+      </c>
+      <c r="E55" t="s">
+        <v>184</v>
+      </c>
+      <c r="F55" t="s">
         <v>213</v>
       </c>
-      <c r="B55" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G55" s="1" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="H55" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>219</v>
+        <v>61</v>
       </c>
       <c r="D56" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E56" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F56" t="s">
-        <v>215</v>
+        <v>185</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="H56" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>223</v>
+        <v>65</v>
       </c>
       <c r="D57" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E57" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F57" t="s">
-        <v>131</v>
+        <v>230</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="H57" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>227</v>
+        <v>69</v>
       </c>
       <c r="D58" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E58" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F58" t="s">
-        <v>103</v>
+        <v>206</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="H58" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>231</v>
+        <v>73</v>
       </c>
       <c r="D59" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E59" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F59" t="s">
-        <v>103</v>
+        <v>206</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="H59" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>235</v>
+        <v>77</v>
       </c>
       <c r="D60" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E60" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F60" t="s">
-        <v>99</v>
+        <v>189</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="H60" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>239</v>
+        <v>81</v>
       </c>
       <c r="D61" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E61" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F61" t="s">
-        <v>240</v>
+        <v>206</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="H61" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>244</v>
+        <v>85</v>
       </c>
       <c r="D62" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E62" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F62" t="s">
-        <v>240</v>
+        <v>206</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H62" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>248</v>
+        <v>89</v>
       </c>
       <c r="D63" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E63" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F63" t="s">
-        <v>103</v>
+        <v>199</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>249</v>
       </c>
       <c r="H63" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>251</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
+        <v>93</v>
+      </c>
+      <c r="D64" t="s">
+        <v>183</v>
+      </c>
+      <c r="E64" t="s">
+        <v>184</v>
+      </c>
+      <c r="F64" t="s">
+        <v>189</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="D64" t="s">
-[...8 lines deleted...]
-      <c r="G64" s="1" t="s">
+      <c r="H64" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>254</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>97</v>
+      </c>
+      <c r="D65" t="s">
+        <v>183</v>
+      </c>
+      <c r="E65" t="s">
+        <v>184</v>
+      </c>
+      <c r="F65" t="s">
+        <v>189</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="H65" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>257</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>101</v>
+      </c>
+      <c r="D66" t="s">
+        <v>183</v>
+      </c>
+      <c r="E66" t="s">
+        <v>184</v>
+      </c>
+      <c r="F66" t="s">
+        <v>258</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="H66" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>261</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>105</v>
+      </c>
+      <c r="D67" t="s">
+        <v>183</v>
+      </c>
+      <c r="E67" t="s">
+        <v>184</v>
+      </c>
+      <c r="F67" t="s">
+        <v>199</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H67" t="s">
         <v>263</v>
-      </c>
-[...19 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>269</v>
+        <v>109</v>
       </c>
       <c r="D68" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E68" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F68" t="s">
-        <v>131</v>
+        <v>217</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="H68" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>273</v>
+        <v>113</v>
       </c>
       <c r="D69" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E69" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F69" t="s">
-        <v>265</v>
+        <v>206</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="H69" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>277</v>
+        <v>117</v>
       </c>
       <c r="D70" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E70" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F70" t="s">
-        <v>103</v>
+        <v>217</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="H70" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>281</v>
+        <v>121</v>
       </c>
       <c r="D71" t="s">
-        <v>97</v>
+        <v>183</v>
       </c>
       <c r="E71" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="F71" t="s">
-        <v>99</v>
+        <v>217</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="H71" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>10</v>
+        <v>125</v>
       </c>
       <c r="D72" t="s">
-        <v>285</v>
+        <v>183</v>
       </c>
       <c r="E72" t="s">
-        <v>286</v>
+        <v>184</v>
+      </c>
+      <c r="F72" t="s">
+        <v>185</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="H72" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>17</v>
+        <v>129</v>
       </c>
       <c r="D73" t="s">
-        <v>285</v>
+        <v>183</v>
       </c>
       <c r="E73" t="s">
-        <v>286</v>
+        <v>184</v>
+      </c>
+      <c r="F73" t="s">
+        <v>185</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="H73" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>21</v>
+        <v>133</v>
       </c>
       <c r="D74" t="s">
-        <v>285</v>
+        <v>183</v>
       </c>
       <c r="E74" t="s">
-        <v>286</v>
+        <v>184</v>
       </c>
       <c r="F74" t="s">
-        <v>293</v>
+        <v>199</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="H74" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="D75" t="s">
-        <v>297</v>
+        <v>183</v>
       </c>
       <c r="E75" t="s">
-        <v>298</v>
+        <v>184</v>
       </c>
       <c r="F75" t="s">
-        <v>240</v>
+        <v>199</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>299</v>
+        <v>286</v>
       </c>
       <c r="H75" t="s">
-        <v>300</v>
+        <v>287</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>301</v>
+        <v>288</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>17</v>
+        <v>141</v>
       </c>
       <c r="D76" t="s">
-        <v>297</v>
+        <v>183</v>
       </c>
       <c r="E76" t="s">
-        <v>298</v>
+        <v>184</v>
       </c>
       <c r="F76" t="s">
-        <v>120</v>
+        <v>289</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="H76" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>21</v>
+        <v>145</v>
       </c>
       <c r="D77" t="s">
-        <v>297</v>
+        <v>183</v>
       </c>
       <c r="E77" t="s">
-        <v>298</v>
+        <v>184</v>
       </c>
       <c r="F77" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="H77" t="s">
-        <v>307</v>
+        <v>294</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>25</v>
+        <v>157</v>
       </c>
       <c r="D78" t="s">
+        <v>183</v>
+      </c>
+      <c r="E78" t="s">
+        <v>184</v>
+      </c>
+      <c r="F78" t="s">
+        <v>217</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H78" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>29</v>
+        <v>161</v>
       </c>
       <c r="D79" t="s">
-        <v>297</v>
+        <v>183</v>
       </c>
       <c r="E79" t="s">
-        <v>298</v>
+        <v>184</v>
       </c>
       <c r="F79" t="s">
-        <v>113</v>
+        <v>189</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="H79" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>33</v>
+        <v>165</v>
       </c>
       <c r="D80" t="s">
-        <v>297</v>
+        <v>183</v>
       </c>
       <c r="E80" t="s">
-        <v>298</v>
+        <v>184</v>
       </c>
       <c r="F80" t="s">
-        <v>131</v>
+        <v>189</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="H80" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>10</v>
+        <v>169</v>
       </c>
       <c r="D81" t="s">
-        <v>319</v>
+        <v>183</v>
       </c>
       <c r="E81" t="s">
-        <v>320</v>
+        <v>184</v>
       </c>
       <c r="F81" t="s">
+        <v>185</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="G81" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H81" t="s">
-        <v>322</v>
+        <v>306</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>323</v>
+        <v>307</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>10</v>
+        <v>173</v>
       </c>
       <c r="D82" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="E82" t="s">
-        <v>325</v>
+        <v>184</v>
       </c>
       <c r="F82" t="s">
-        <v>326</v>
+        <v>308</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>327</v>
+        <v>309</v>
       </c>
       <c r="H82" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>17</v>
+        <v>312</v>
       </c>
       <c r="D83" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="E83" t="s">
-        <v>325</v>
+        <v>184</v>
       </c>
       <c r="F83" t="s">
-        <v>103</v>
+        <v>308</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="H83" t="s">
-        <v>331</v>
+        <v>314</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>332</v>
+        <v>315</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>21</v>
+        <v>316</v>
       </c>
       <c r="D84" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="E84" t="s">
-        <v>325</v>
+        <v>184</v>
       </c>
       <c r="F84" t="s">
-        <v>99</v>
+        <v>189</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="H84" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>335</v>
+        <v>319</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>25</v>
+        <v>320</v>
       </c>
       <c r="D85" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="E85" t="s">
-        <v>325</v>
+        <v>184</v>
       </c>
       <c r="F85" t="s">
-        <v>131</v>
+        <v>189</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
       <c r="H85" t="s">
-        <v>337</v>
+        <v>322</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>338</v>
+        <v>323</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>29</v>
+        <v>324</v>
       </c>
       <c r="D86" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="E86" t="s">
+        <v>184</v>
+      </c>
+      <c r="F86" t="s">
+        <v>185</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="F86" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H86" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>33</v>
+        <v>328</v>
       </c>
       <c r="D87" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="E87" t="s">
-        <v>325</v>
+        <v>184</v>
       </c>
       <c r="F87" t="s">
-        <v>103</v>
+        <v>217</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
       <c r="H87" t="s">
-        <v>344</v>
+        <v>330</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>345</v>
+        <v>331</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="D88" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="E88" t="s">
-        <v>325</v>
+        <v>184</v>
       </c>
       <c r="F88" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="H88" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>41</v>
+        <v>337</v>
       </c>
       <c r="D89" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="E89" t="s">
-        <v>325</v>
+        <v>184</v>
       </c>
       <c r="F89" t="s">
-        <v>113</v>
+        <v>217</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="H89" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>45</v>
+        <v>341</v>
       </c>
       <c r="D90" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="E90" t="s">
-        <v>325</v>
+        <v>184</v>
       </c>
       <c r="F90" t="s">
-        <v>352</v>
+        <v>333</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="H90" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>49</v>
+        <v>345</v>
       </c>
       <c r="D91" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="E91" t="s">
-        <v>325</v>
+        <v>184</v>
       </c>
       <c r="F91" t="s">
-        <v>131</v>
+        <v>289</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="H91" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>53</v>
+        <v>349</v>
       </c>
       <c r="D92" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="E92" t="s">
-        <v>325</v>
+        <v>184</v>
       </c>
       <c r="F92" t="s">
-        <v>99</v>
+        <v>189</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="H92" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>57</v>
+        <v>353</v>
       </c>
       <c r="D93" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="E93" t="s">
-        <v>325</v>
+        <v>184</v>
       </c>
       <c r="F93" t="s">
-        <v>240</v>
+        <v>185</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="H93" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>61</v>
+        <v>357</v>
       </c>
       <c r="D94" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="E94" t="s">
-        <v>325</v>
+        <v>184</v>
       </c>
       <c r="F94" t="s">
-        <v>103</v>
+        <v>185</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="H94" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>10</v>
+        <v>361</v>
       </c>
       <c r="D95" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E95" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F95" t="s">
-        <v>103</v>
+        <v>206</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="H95" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>17</v>
+        <v>365</v>
       </c>
       <c r="D96" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E96" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F96" t="s">
-        <v>103</v>
+        <v>217</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="H96" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>21</v>
+        <v>369</v>
       </c>
       <c r="D97" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E97" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F97" t="s">
-        <v>120</v>
+        <v>217</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="H97" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>25</v>
+        <v>373</v>
       </c>
       <c r="D98" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E98" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F98" t="s">
-        <v>99</v>
+        <v>189</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="H98" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>29</v>
+        <v>377</v>
       </c>
       <c r="D99" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E99" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F99" t="s">
-        <v>120</v>
+        <v>217</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="H99" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>33</v>
+        <v>381</v>
       </c>
       <c r="D100" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E100" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F100" t="s">
-        <v>99</v>
+        <v>217</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="H100" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>384</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>385</v>
+      </c>
+      <c r="D101" t="s">
+        <v>183</v>
+      </c>
+      <c r="E101" t="s">
+        <v>184</v>
+      </c>
+      <c r="F101" t="s">
+        <v>206</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H101" t="s">
         <v>387</v>
-      </c>
-[...19 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>388</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>389</v>
+      </c>
+      <c r="D102" t="s">
+        <v>183</v>
+      </c>
+      <c r="E102" t="s">
+        <v>184</v>
+      </c>
+      <c r="F102" t="s">
+        <v>206</v>
+      </c>
+      <c r="G102" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="B102" t="s">
-[...14 lines deleted...]
-      <c r="G102" s="1" t="s">
+      <c r="H102" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>392</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>393</v>
       </c>
-      <c r="B103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D103" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E103" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F103" t="s">
-        <v>131</v>
+        <v>185</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>394</v>
       </c>
       <c r="H103" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>396</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>49</v>
+        <v>397</v>
       </c>
       <c r="D104" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E104" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F104" t="s">
-        <v>131</v>
+        <v>217</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="H104" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>53</v>
+        <v>401</v>
       </c>
       <c r="D105" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E105" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F105" t="s">
-        <v>265</v>
+        <v>206</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="H105" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>57</v>
+        <v>405</v>
       </c>
       <c r="D106" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E106" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F106" t="s">
-        <v>99</v>
+        <v>217</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="H106" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>61</v>
+        <v>409</v>
       </c>
       <c r="D107" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E107" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F107" t="s">
-        <v>99</v>
+        <v>185</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="H107" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>65</v>
+        <v>413</v>
       </c>
       <c r="D108" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E108" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F108" t="s">
-        <v>409</v>
+        <v>206</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="H108" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>69</v>
+        <v>417</v>
       </c>
       <c r="D109" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E109" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F109" t="s">
-        <v>103</v>
+        <v>185</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="H109" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>73</v>
+        <v>421</v>
       </c>
       <c r="D110" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E110" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F110" t="s">
-        <v>120</v>
+        <v>185</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="H110" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>77</v>
+        <v>425</v>
       </c>
       <c r="D111" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E111" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F111" t="s">
-        <v>103</v>
+        <v>189</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="H111" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>81</v>
+        <v>429</v>
       </c>
       <c r="D112" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E112" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F112" t="s">
-        <v>103</v>
+        <v>206</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="H112" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>85</v>
+        <v>433</v>
       </c>
       <c r="D113" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E113" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F113" t="s">
-        <v>103</v>
+        <v>217</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="H113" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>89</v>
+        <v>437</v>
       </c>
       <c r="D114" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E114" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F114" t="s">
-        <v>131</v>
+        <v>217</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="H114" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>93</v>
+        <v>441</v>
       </c>
       <c r="D115" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E115" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F115" t="s">
-        <v>131</v>
+        <v>199</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>431</v>
+        <v>442</v>
       </c>
       <c r="H115" t="s">
-        <v>432</v>
+        <v>443</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>433</v>
+        <v>444</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>169</v>
+        <v>445</v>
       </c>
       <c r="D116" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E116" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F116" t="s">
-        <v>113</v>
+        <v>189</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="H116" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>173</v>
+        <v>449</v>
       </c>
       <c r="D117" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E117" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F117" t="s">
-        <v>113</v>
+        <v>185</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="H117" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>439</v>
+        <v>452</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>178</v>
+        <v>453</v>
       </c>
       <c r="D118" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E118" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F118" t="s">
-        <v>120</v>
+        <v>185</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="H118" t="s">
-        <v>441</v>
+        <v>455</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>442</v>
+        <v>456</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>182</v>
+        <v>457</v>
       </c>
       <c r="D119" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E119" t="s">
-        <v>369</v>
+        <v>184</v>
       </c>
       <c r="F119" t="s">
-        <v>120</v>
+        <v>213</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>443</v>
+        <v>458</v>
       </c>
       <c r="H119" t="s">
-        <v>444</v>
+        <v>459</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>186</v>
+        <v>10</v>
       </c>
       <c r="D120" t="s">
-        <v>368</v>
+        <v>461</v>
       </c>
       <c r="E120" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>462</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>446</v>
+        <v>463</v>
       </c>
       <c r="H120" t="s">
-        <v>447</v>
+        <v>464</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>448</v>
+        <v>465</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>190</v>
+        <v>17</v>
       </c>
       <c r="D121" t="s">
-        <v>368</v>
+        <v>461</v>
       </c>
       <c r="E121" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>462</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="H121" t="s">
-        <v>450</v>
+        <v>467</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>194</v>
+        <v>21</v>
       </c>
       <c r="D122" t="s">
-        <v>368</v>
+        <v>461</v>
       </c>
       <c r="E122" t="s">
-        <v>369</v>
+        <v>462</v>
       </c>
       <c r="F122" t="s">
-        <v>131</v>
+        <v>469</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>452</v>
+        <v>470</v>
       </c>
       <c r="H122" t="s">
-        <v>453</v>
+        <v>471</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>454</v>
+        <v>472</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>198</v>
+        <v>10</v>
       </c>
       <c r="D123" t="s">
-        <v>368</v>
+        <v>473</v>
       </c>
       <c r="E123" t="s">
-        <v>369</v>
+        <v>474</v>
       </c>
       <c r="F123" t="s">
-        <v>131</v>
+        <v>308</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>455</v>
+        <v>475</v>
       </c>
       <c r="H123" t="s">
-        <v>456</v>
+        <v>476</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>457</v>
+        <v>477</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>202</v>
+        <v>17</v>
       </c>
       <c r="D124" t="s">
-        <v>368</v>
+        <v>473</v>
       </c>
       <c r="E124" t="s">
-        <v>369</v>
+        <v>474</v>
       </c>
       <c r="F124" t="s">
-        <v>99</v>
+        <v>206</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>458</v>
+        <v>478</v>
       </c>
       <c r="H124" t="s">
-        <v>459</v>
+        <v>479</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>460</v>
+        <v>480</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>206</v>
+        <v>21</v>
       </c>
       <c r="D125" t="s">
-        <v>368</v>
+        <v>473</v>
       </c>
       <c r="E125" t="s">
-        <v>369</v>
+        <v>474</v>
       </c>
       <c r="F125" t="s">
-        <v>99</v>
+        <v>481</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>461</v>
+        <v>482</v>
       </c>
       <c r="H125" t="s">
-        <v>462</v>
+        <v>483</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>463</v>
+        <v>484</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>210</v>
+        <v>25</v>
       </c>
       <c r="D126" t="s">
-        <v>368</v>
+        <v>473</v>
       </c>
       <c r="E126" t="s">
-        <v>369</v>
+        <v>474</v>
       </c>
       <c r="F126" t="s">
-        <v>144</v>
+        <v>485</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>464</v>
+        <v>486</v>
       </c>
       <c r="H126" t="s">
-        <v>465</v>
+        <v>487</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>466</v>
+        <v>488</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>214</v>
+        <v>29</v>
       </c>
       <c r="D127" t="s">
-        <v>368</v>
+        <v>473</v>
       </c>
       <c r="E127" t="s">
-        <v>369</v>
+        <v>474</v>
       </c>
       <c r="F127" t="s">
-        <v>99</v>
+        <v>199</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>467</v>
+        <v>489</v>
       </c>
       <c r="H127" t="s">
-        <v>468</v>
+        <v>490</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>469</v>
+        <v>491</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>219</v>
+        <v>33</v>
       </c>
       <c r="D128" t="s">
-        <v>368</v>
+        <v>473</v>
       </c>
       <c r="E128" t="s">
-        <v>369</v>
+        <v>474</v>
       </c>
       <c r="F128" t="s">
-        <v>131</v>
+        <v>217</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>470</v>
+        <v>492</v>
       </c>
       <c r="H128" t="s">
-        <v>471</v>
+        <v>493</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>472</v>
+        <v>494</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
+        <v>41</v>
+      </c>
+      <c r="D129" t="s">
         <v>473</v>
       </c>
-      <c r="D129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E129" t="s">
-        <v>369</v>
+        <v>474</v>
       </c>
       <c r="F129" t="s">
-        <v>131</v>
+        <v>308</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>474</v>
+        <v>495</v>
       </c>
       <c r="H129" t="s">
-        <v>475</v>
+        <v>496</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>476</v>
+        <v>497</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>477</v>
+        <v>45</v>
       </c>
       <c r="D130" t="s">
-        <v>368</v>
+        <v>473</v>
       </c>
       <c r="E130" t="s">
-        <v>369</v>
+        <v>474</v>
       </c>
       <c r="F130" t="s">
-        <v>103</v>
+        <v>308</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="H130" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>480</v>
+        <v>500</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>223</v>
+        <v>49</v>
       </c>
       <c r="D131" t="s">
-        <v>368</v>
+        <v>473</v>
       </c>
       <c r="E131" t="s">
-        <v>369</v>
+        <v>474</v>
       </c>
       <c r="F131" t="s">
-        <v>99</v>
+        <v>185</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>481</v>
+        <v>501</v>
       </c>
       <c r="H131" t="s">
-        <v>482</v>
+        <v>502</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>483</v>
+        <v>503</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>227</v>
+        <v>10</v>
       </c>
       <c r="D132" t="s">
-        <v>368</v>
+        <v>504</v>
       </c>
       <c r="E132" t="s">
-        <v>369</v>
+        <v>505</v>
       </c>
       <c r="F132" t="s">
-        <v>99</v>
+        <v>481</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>484</v>
+        <v>506</v>
       </c>
       <c r="H132" t="s">
-        <v>485</v>
+        <v>507</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>486</v>
+        <v>508</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>231</v>
+        <v>17</v>
       </c>
       <c r="D133" t="s">
-        <v>368</v>
+        <v>504</v>
       </c>
       <c r="E133" t="s">
-        <v>369</v>
+        <v>505</v>
       </c>
       <c r="F133" t="s">
-        <v>240</v>
+        <v>481</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>487</v>
+        <v>509</v>
       </c>
       <c r="H133" t="s">
-        <v>488</v>
+        <v>510</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>489</v>
+        <v>511</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>235</v>
+        <v>10</v>
       </c>
       <c r="D134" t="s">
-        <v>368</v>
+        <v>512</v>
       </c>
       <c r="E134" t="s">
-        <v>369</v>
+        <v>513</v>
       </c>
       <c r="F134" t="s">
-        <v>409</v>
+        <v>514</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>490</v>
+        <v>515</v>
       </c>
       <c r="H134" t="s">
-        <v>491</v>
+        <v>516</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>492</v>
+        <v>517</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>239</v>
+        <v>17</v>
       </c>
       <c r="D135" t="s">
-        <v>368</v>
+        <v>512</v>
       </c>
       <c r="E135" t="s">
-        <v>369</v>
+        <v>513</v>
       </c>
       <c r="F135" t="s">
-        <v>103</v>
+        <v>189</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>493</v>
+        <v>518</v>
       </c>
       <c r="H135" t="s">
-        <v>494</v>
+        <v>519</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>495</v>
+        <v>520</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>244</v>
+        <v>21</v>
       </c>
       <c r="D136" t="s">
-        <v>368</v>
+        <v>512</v>
       </c>
       <c r="E136" t="s">
-        <v>369</v>
+        <v>513</v>
       </c>
       <c r="F136" t="s">
-        <v>103</v>
+        <v>185</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>496</v>
+        <v>521</v>
       </c>
       <c r="H136" t="s">
-        <v>497</v>
+        <v>522</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>498</v>
+        <v>523</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>248</v>
+        <v>25</v>
       </c>
       <c r="D137" t="s">
-        <v>368</v>
+        <v>512</v>
       </c>
       <c r="E137" t="s">
-        <v>369</v>
+        <v>513</v>
       </c>
       <c r="F137" t="s">
-        <v>240</v>
+        <v>217</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>499</v>
+        <v>524</v>
       </c>
       <c r="H137" t="s">
-        <v>500</v>
+        <v>525</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>501</v>
+        <v>526</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>252</v>
+        <v>29</v>
       </c>
       <c r="D138" t="s">
-        <v>368</v>
+        <v>512</v>
       </c>
       <c r="E138" t="s">
-        <v>369</v>
+        <v>513</v>
       </c>
       <c r="F138" t="s">
-        <v>131</v>
+        <v>527</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>502</v>
+        <v>528</v>
       </c>
       <c r="H138" t="s">
-        <v>503</v>
+        <v>529</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>504</v>
+        <v>530</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>256</v>
+        <v>33</v>
       </c>
       <c r="D139" t="s">
-        <v>368</v>
+        <v>512</v>
       </c>
       <c r="E139" t="s">
-        <v>369</v>
+        <v>513</v>
       </c>
       <c r="F139" t="s">
-        <v>131</v>
+        <v>189</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>505</v>
+        <v>531</v>
       </c>
       <c r="H139" t="s">
-        <v>506</v>
+        <v>532</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>507</v>
+        <v>533</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>260</v>
+        <v>37</v>
       </c>
       <c r="D140" t="s">
-        <v>368</v>
+        <v>512</v>
       </c>
       <c r="E140" t="s">
-        <v>369</v>
+        <v>513</v>
       </c>
       <c r="F140" t="s">
-        <v>174</v>
+        <v>481</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>508</v>
+        <v>534</v>
       </c>
       <c r="H140" t="s">
-        <v>509</v>
+        <v>535</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>510</v>
+        <v>536</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>273</v>
+        <v>41</v>
       </c>
       <c r="D141" t="s">
-        <v>368</v>
+        <v>512</v>
       </c>
       <c r="E141" t="s">
-        <v>369</v>
+        <v>513</v>
       </c>
       <c r="F141" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>511</v>
+        <v>537</v>
       </c>
       <c r="H141" t="s">
-        <v>512</v>
+        <v>538</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>539</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>45</v>
+      </c>
+      <c r="D142" t="s">
+        <v>512</v>
+      </c>
+      <c r="E142" t="s">
         <v>513</v>
       </c>
-      <c r="B142" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F142" t="s">
-        <v>99</v>
+        <v>540</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>515</v>
+        <v>541</v>
       </c>
       <c r="H142" t="s">
-        <v>516</v>
+        <v>542</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>517</v>
+        <v>543</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>518</v>
+        <v>49</v>
       </c>
       <c r="D143" t="s">
-        <v>368</v>
+        <v>512</v>
       </c>
       <c r="E143" t="s">
-        <v>369</v>
+        <v>513</v>
       </c>
       <c r="F143" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>519</v>
+        <v>544</v>
       </c>
       <c r="H143" t="s">
-        <v>520</v>
+        <v>545</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>521</v>
+        <v>546</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>277</v>
+        <v>53</v>
       </c>
       <c r="D144" t="s">
-        <v>368</v>
+        <v>512</v>
       </c>
       <c r="E144" t="s">
-        <v>369</v>
+        <v>513</v>
       </c>
       <c r="F144" t="s">
-        <v>103</v>
+        <v>185</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>522</v>
+        <v>547</v>
       </c>
       <c r="H144" t="s">
-        <v>523</v>
+        <v>548</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>524</v>
+        <v>549</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D145" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="E145" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="F145" t="s">
-        <v>527</v>
+        <v>308</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>528</v>
+        <v>550</v>
       </c>
       <c r="H145" t="s">
-        <v>529</v>
+        <v>551</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>530</v>
+        <v>552</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="D146" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="E146" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="F146" t="s">
-        <v>527</v>
+        <v>189</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>531</v>
+        <v>553</v>
       </c>
       <c r="H146" t="s">
-        <v>532</v>
+        <v>554</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>533</v>
+        <v>555</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D147" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="E147" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="F147" t="s">
-        <v>527</v>
+        <v>185</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>534</v>
+        <v>556</v>
       </c>
       <c r="H147" t="s">
-        <v>535</v>
+        <v>557</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>536</v>
+        <v>558</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="D148" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="E148" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="F148" t="s">
-        <v>527</v>
+        <v>199</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>537</v>
+        <v>559</v>
       </c>
       <c r="H148" t="s">
-        <v>538</v>
+        <v>560</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>539</v>
+        <v>561</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="D149" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="E149" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="F149" t="s">
-        <v>527</v>
+        <v>481</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>540</v>
+        <v>562</v>
       </c>
       <c r="H149" t="s">
-        <v>541</v>
+        <v>563</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>542</v>
+        <v>564</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="D150" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="E150" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="F150" t="s">
-        <v>527</v>
+        <v>185</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>543</v>
+        <v>565</v>
       </c>
       <c r="H150" t="s">
-        <v>544</v>
+        <v>566</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>545</v>
+        <v>567</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="D151" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="E151" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="F151" t="s">
-        <v>527</v>
+        <v>481</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>546</v>
+        <v>568</v>
       </c>
       <c r="H151" t="s">
-        <v>547</v>
+        <v>569</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>548</v>
+        <v>570</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="D152" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="E152" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="F152" t="s">
-        <v>527</v>
+        <v>206</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="H152" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>551</v>
+        <v>573</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="D153" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="E153" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="F153" t="s">
-        <v>527</v>
+        <v>206</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>552</v>
+        <v>574</v>
       </c>
       <c r="H153" t="s">
-        <v>553</v>
+        <v>575</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>554</v>
+        <v>576</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="D154" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="E154" t="s">
-        <v>555</v>
+        <v>513</v>
+      </c>
+      <c r="F154" t="s">
+        <v>289</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>556</v>
+        <v>577</v>
       </c>
       <c r="H154" t="s">
-        <v>557</v>
+        <v>578</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>558</v>
+        <v>579</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D155" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E155" t="s">
-        <v>555</v>
+        <v>581</v>
+      </c>
+      <c r="F155" t="s">
+        <v>189</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>559</v>
+        <v>582</v>
       </c>
       <c r="H155" t="s">
-        <v>560</v>
+        <v>583</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>561</v>
+        <v>584</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D156" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E156" t="s">
-        <v>555</v>
+        <v>581</v>
+      </c>
+      <c r="F156" t="s">
+        <v>189</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>562</v>
+        <v>585</v>
       </c>
       <c r="H156" t="s">
-        <v>563</v>
+        <v>586</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>564</v>
+        <v>587</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D157" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E157" t="s">
-        <v>555</v>
+        <v>581</v>
+      </c>
+      <c r="F157" t="s">
+        <v>206</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>565</v>
+        <v>588</v>
       </c>
       <c r="H157" t="s">
-        <v>566</v>
+        <v>589</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>567</v>
+        <v>590</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D158" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E158" t="s">
-        <v>555</v>
+        <v>581</v>
+      </c>
+      <c r="F158" t="s">
+        <v>185</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>568</v>
+        <v>591</v>
       </c>
       <c r="H158" t="s">
-        <v>569</v>
+        <v>592</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>570</v>
+        <v>593</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D159" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E159" t="s">
-        <v>555</v>
+        <v>581</v>
+      </c>
+      <c r="F159" t="s">
+        <v>206</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>571</v>
+        <v>594</v>
       </c>
       <c r="H159" t="s">
-        <v>572</v>
+        <v>595</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>573</v>
+        <v>596</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D160" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E160" t="s">
-        <v>555</v>
+        <v>581</v>
+      </c>
+      <c r="F160" t="s">
+        <v>185</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>574</v>
+        <v>597</v>
       </c>
       <c r="H160" t="s">
-        <v>575</v>
+        <v>598</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>576</v>
+        <v>599</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D161" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E161" t="s">
-        <v>555</v>
+        <v>581</v>
+      </c>
+      <c r="F161" t="s">
+        <v>199</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>577</v>
+        <v>600</v>
       </c>
       <c r="H161" t="s">
-        <v>578</v>
+        <v>601</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D162" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E162" t="s">
-        <v>555</v>
+        <v>581</v>
+      </c>
+      <c r="F162" t="s">
+        <v>289</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>580</v>
+        <v>603</v>
       </c>
       <c r="H162" t="s">
-        <v>581</v>
+        <v>604</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>582</v>
+        <v>605</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D163" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E163" t="s">
-        <v>555</v>
+        <v>581</v>
+      </c>
+      <c r="F163" t="s">
+        <v>217</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>583</v>
+        <v>606</v>
       </c>
       <c r="H163" t="s">
-        <v>584</v>
+        <v>607</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>585</v>
+        <v>608</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D164" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E164" t="s">
-        <v>555</v>
+        <v>581</v>
+      </c>
+      <c r="F164" t="s">
+        <v>217</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>586</v>
+        <v>609</v>
       </c>
       <c r="H164" t="s">
-        <v>587</v>
+        <v>610</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>588</v>
+        <v>611</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D165" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E165" t="s">
-        <v>555</v>
+        <v>581</v>
+      </c>
+      <c r="F165" t="s">
+        <v>333</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>589</v>
+        <v>612</v>
       </c>
       <c r="H165" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>591</v>
+        <v>614</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="D166" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E166" t="s">
-        <v>555</v>
+        <v>581</v>
+      </c>
+      <c r="F166" t="s">
+        <v>185</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>592</v>
+        <v>615</v>
       </c>
       <c r="H166" t="s">
-        <v>593</v>
+        <v>616</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>594</v>
+        <v>617</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="D167" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E167" t="s">
-        <v>555</v>
+        <v>581</v>
+      </c>
+      <c r="F167" t="s">
+        <v>185</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>595</v>
+        <v>618</v>
       </c>
       <c r="H167" t="s">
-        <v>596</v>
+        <v>619</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>597</v>
+        <v>620</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D168" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E168" t="s">
-        <v>555</v>
+        <v>581</v>
+      </c>
+      <c r="F168" t="s">
+        <v>621</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>598</v>
+        <v>622</v>
       </c>
       <c r="H168" t="s">
-        <v>599</v>
+        <v>623</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>600</v>
+        <v>624</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D169" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E169" t="s">
-        <v>601</v>
+        <v>581</v>
       </c>
       <c r="F169" t="s">
-        <v>293</v>
+        <v>189</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>602</v>
+        <v>625</v>
       </c>
       <c r="H169" t="s">
-        <v>603</v>
+        <v>626</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>604</v>
+        <v>627</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="D170" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E170" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F170" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>607</v>
+        <v>628</v>
       </c>
       <c r="H170" t="s">
-        <v>608</v>
+        <v>629</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>609</v>
+        <v>630</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="D171" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E171" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F171" t="s">
-        <v>113</v>
+        <v>189</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>610</v>
+        <v>631</v>
       </c>
       <c r="H171" t="s">
-        <v>611</v>
+        <v>632</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>612</v>
+        <v>633</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="D172" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E172" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F172" t="s">
-        <v>113</v>
+        <v>189</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>613</v>
+        <v>634</v>
       </c>
       <c r="H172" t="s">
-        <v>614</v>
+        <v>635</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>615</v>
+        <v>636</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="D173" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E173" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F173" t="s">
-        <v>113</v>
+        <v>189</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>616</v>
+        <v>637</v>
       </c>
       <c r="H173" t="s">
-        <v>617</v>
+        <v>638</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>618</v>
+        <v>639</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="D174" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E174" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F174" t="s">
-        <v>113</v>
+        <v>217</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>619</v>
+        <v>640</v>
       </c>
       <c r="H174" t="s">
-        <v>620</v>
+        <v>641</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>621</v>
+        <v>642</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="D175" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E175" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F175" t="s">
-        <v>113</v>
+        <v>217</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>622</v>
+        <v>643</v>
       </c>
       <c r="H175" t="s">
-        <v>623</v>
+        <v>644</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>624</v>
+        <v>645</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>37</v>
+        <v>97</v>
       </c>
       <c r="D176" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E176" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F176" t="s">
-        <v>113</v>
+        <v>199</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>625</v>
+        <v>646</v>
       </c>
       <c r="H176" t="s">
-        <v>626</v>
+        <v>647</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>627</v>
+        <v>648</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>41</v>
+        <v>101</v>
       </c>
       <c r="D177" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E177" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F177" t="s">
-        <v>113</v>
+        <v>199</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>628</v>
+        <v>649</v>
       </c>
       <c r="H177" t="s">
-        <v>629</v>
+        <v>650</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>630</v>
+        <v>651</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="D178" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E178" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F178" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>631</v>
+        <v>652</v>
       </c>
       <c r="H178" t="s">
-        <v>632</v>
+        <v>653</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>633</v>
+        <v>654</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>49</v>
+        <v>109</v>
       </c>
       <c r="D179" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E179" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F179" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>634</v>
+        <v>655</v>
       </c>
       <c r="H179" t="s">
-        <v>635</v>
+        <v>656</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>636</v>
+        <v>657</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="D180" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E180" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F180" t="s">
-        <v>113</v>
+        <v>333</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>637</v>
+        <v>658</v>
       </c>
       <c r="H180" t="s">
-        <v>638</v>
+        <v>659</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>639</v>
+        <v>660</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="D181" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E181" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F181" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>640</v>
+        <v>661</v>
       </c>
       <c r="H181" t="s">
-        <v>641</v>
+        <v>662</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>642</v>
+        <v>663</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>61</v>
+        <v>121</v>
       </c>
       <c r="D182" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E182" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F182" t="s">
-        <v>113</v>
+        <v>217</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>643</v>
+        <v>664</v>
       </c>
       <c r="H182" t="s">
-        <v>644</v>
+        <v>665</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>645</v>
+        <v>666</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>69</v>
+        <v>125</v>
       </c>
       <c r="D183" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E183" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F183" t="s">
-        <v>113</v>
+        <v>217</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>646</v>
+        <v>667</v>
       </c>
       <c r="H183" t="s">
-        <v>647</v>
+        <v>668</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>648</v>
+        <v>669</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>73</v>
+        <v>129</v>
       </c>
       <c r="D184" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E184" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F184" t="s">
-        <v>113</v>
+        <v>185</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>649</v>
+        <v>670</v>
       </c>
       <c r="H184" t="s">
-        <v>650</v>
+        <v>671</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>651</v>
+        <v>672</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>77</v>
+        <v>133</v>
       </c>
       <c r="D185" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E185" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F185" t="s">
-        <v>113</v>
+        <v>185</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>652</v>
+        <v>673</v>
       </c>
       <c r="H185" t="s">
-        <v>653</v>
+        <v>674</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>654</v>
+        <v>675</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>81</v>
+        <v>137</v>
       </c>
       <c r="D186" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E186" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F186" t="s">
-        <v>113</v>
+        <v>230</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>655</v>
+        <v>676</v>
       </c>
       <c r="H186" t="s">
-        <v>656</v>
+        <v>677</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>657</v>
+        <v>678</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>85</v>
+        <v>141</v>
       </c>
       <c r="D187" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E187" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F187" t="s">
-        <v>113</v>
+        <v>185</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>658</v>
+        <v>679</v>
       </c>
       <c r="H187" t="s">
-        <v>659</v>
+        <v>680</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>660</v>
+        <v>681</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>89</v>
+        <v>145</v>
       </c>
       <c r="D188" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E188" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F188" t="s">
-        <v>113</v>
+        <v>217</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="H188" t="s">
-        <v>662</v>
+        <v>683</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>663</v>
+        <v>684</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>93</v>
+        <v>149</v>
       </c>
       <c r="D189" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E189" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F189" t="s">
-        <v>113</v>
+        <v>217</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>664</v>
+        <v>685</v>
       </c>
       <c r="H189" t="s">
-        <v>665</v>
+        <v>686</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>666</v>
+        <v>687</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="D190" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E190" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F190" t="s">
-        <v>113</v>
+        <v>189</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>667</v>
+        <v>688</v>
       </c>
       <c r="H190" t="s">
-        <v>668</v>
+        <v>689</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>669</v>
+        <v>690</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="D191" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E191" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F191" t="s">
-        <v>113</v>
+        <v>185</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>670</v>
+        <v>691</v>
       </c>
       <c r="H191" t="s">
-        <v>671</v>
+        <v>692</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>672</v>
+        <v>693</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>178</v>
+        <v>161</v>
       </c>
       <c r="D192" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E192" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F192" t="s">
-        <v>113</v>
+        <v>185</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>673</v>
+        <v>694</v>
       </c>
       <c r="H192" t="s">
-        <v>674</v>
+        <v>695</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>675</v>
+        <v>696</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="D193" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E193" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F193" t="s">
-        <v>113</v>
+        <v>308</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>676</v>
+        <v>697</v>
       </c>
       <c r="H193" t="s">
-        <v>677</v>
+        <v>698</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>678</v>
+        <v>699</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>186</v>
+        <v>169</v>
       </c>
       <c r="D194" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
       <c r="E194" t="s">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="F194" t="s">
-        <v>113</v>
+        <v>621</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>679</v>
+        <v>700</v>
       </c>
       <c r="H194" t="s">
-        <v>680</v>
+        <v>701</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>681</v>
+        <v>702</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>10</v>
+        <v>173</v>
       </c>
       <c r="D195" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E195" t="s">
-        <v>682</v>
+        <v>581</v>
       </c>
       <c r="F195" t="s">
-        <v>683</v>
+        <v>189</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>684</v>
+        <v>703</v>
       </c>
       <c r="H195" t="s">
-        <v>550</v>
+        <v>704</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>685</v>
+        <v>705</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>10</v>
+        <v>312</v>
       </c>
       <c r="D196" t="s">
-        <v>525</v>
+        <v>580</v>
       </c>
       <c r="E196" t="s">
-        <v>686</v>
+        <v>581</v>
       </c>
       <c r="F196" t="s">
-        <v>687</v>
+        <v>189</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>688</v>
+        <v>706</v>
       </c>
       <c r="H196" t="s">
-        <v>547</v>
+        <v>707</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>689</v>
+        <v>708</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>10</v>
+        <v>316</v>
       </c>
       <c r="D197" t="s">
-        <v>690</v>
+        <v>580</v>
       </c>
       <c r="E197" t="s">
-        <v>691</v>
+        <v>581</v>
       </c>
       <c r="F197" t="s">
-        <v>13</v>
+        <v>308</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>692</v>
+        <v>709</v>
       </c>
       <c r="H197" t="s">
-        <v>693</v>
+        <v>710</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>694</v>
+        <v>711</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>17</v>
+        <v>320</v>
       </c>
       <c r="D198" t="s">
-        <v>690</v>
+        <v>580</v>
       </c>
       <c r="E198" t="s">
-        <v>691</v>
+        <v>581</v>
       </c>
       <c r="F198" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>695</v>
+        <v>712</v>
       </c>
       <c r="H198" t="s">
-        <v>696</v>
+        <v>713</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>697</v>
+        <v>714</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>21</v>
+        <v>324</v>
       </c>
       <c r="D199" t="s">
-        <v>690</v>
+        <v>580</v>
       </c>
       <c r="E199" t="s">
-        <v>691</v>
+        <v>581</v>
       </c>
       <c r="F199" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>698</v>
+        <v>715</v>
       </c>
       <c r="H199" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>700</v>
+        <v>717</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>10</v>
+        <v>328</v>
       </c>
       <c r="D200" t="s">
-        <v>701</v>
+        <v>580</v>
       </c>
       <c r="E200" t="s">
-        <v>702</v>
+        <v>581</v>
       </c>
       <c r="F200" t="s">
-        <v>703</v>
+        <v>258</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>704</v>
+        <v>718</v>
       </c>
       <c r="H200" t="s">
-        <v>705</v>
+        <v>719</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>706</v>
+        <v>720</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>10</v>
+        <v>341</v>
       </c>
       <c r="D201" t="s">
-        <v>707</v>
+        <v>580</v>
       </c>
       <c r="E201" t="s">
-        <v>708</v>
+        <v>581</v>
+      </c>
+      <c r="F201" t="s">
+        <v>289</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>631</v>
+        <v>721</v>
       </c>
       <c r="H201" t="s">
-        <v>709</v>
+        <v>722</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>710</v>
+        <v>723</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>17</v>
+        <v>724</v>
       </c>
       <c r="D202" t="s">
-        <v>707</v>
+        <v>580</v>
       </c>
       <c r="E202" t="s">
-        <v>708</v>
+        <v>581</v>
+      </c>
+      <c r="F202" t="s">
+        <v>333</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>631</v>
+        <v>725</v>
       </c>
       <c r="H202" t="s">
-        <v>711</v>
+        <v>726</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>712</v>
+        <v>727</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>21</v>
+        <v>728</v>
       </c>
       <c r="D203" t="s">
-        <v>707</v>
+        <v>580</v>
       </c>
       <c r="E203" t="s">
-        <v>708</v>
+        <v>581</v>
+      </c>
+      <c r="F203" t="s">
+        <v>185</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>631</v>
+        <v>729</v>
       </c>
       <c r="H203" t="s">
-        <v>713</v>
+        <v>730</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>714</v>
+        <v>731</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>25</v>
+        <v>345</v>
       </c>
       <c r="D204" t="s">
-        <v>707</v>
+        <v>580</v>
       </c>
       <c r="E204" t="s">
-        <v>708</v>
+        <v>581</v>
+      </c>
+      <c r="F204" t="s">
+        <v>289</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>631</v>
+        <v>732</v>
       </c>
       <c r="H204" t="s">
-        <v>715</v>
+        <v>733</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>716</v>
+        <v>734</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>29</v>
+        <v>349</v>
       </c>
       <c r="D205" t="s">
-        <v>707</v>
+        <v>580</v>
       </c>
       <c r="E205" t="s">
-        <v>708</v>
+        <v>581</v>
+      </c>
+      <c r="F205" t="s">
+        <v>189</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>631</v>
+        <v>735</v>
       </c>
       <c r="H205" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
+        <v>353</v>
+      </c>
+      <c r="D206" t="s">
+        <v>580</v>
+      </c>
+      <c r="E206" t="s">
+        <v>581</v>
+      </c>
+      <c r="F206" t="s">
+        <v>189</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H206" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>740</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>357</v>
+      </c>
+      <c r="D207" t="s">
+        <v>580</v>
+      </c>
+      <c r="E207" t="s">
+        <v>581</v>
+      </c>
+      <c r="F207" t="s">
+        <v>741</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H207" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>744</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>361</v>
+      </c>
+      <c r="D208" t="s">
+        <v>580</v>
+      </c>
+      <c r="E208" t="s">
+        <v>581</v>
+      </c>
+      <c r="F208" t="s">
+        <v>206</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H208" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>747</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>365</v>
+      </c>
+      <c r="D209" t="s">
+        <v>580</v>
+      </c>
+      <c r="E209" t="s">
+        <v>581</v>
+      </c>
+      <c r="F209" t="s">
+        <v>217</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H209" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>750</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>369</v>
+      </c>
+      <c r="D210" t="s">
+        <v>580</v>
+      </c>
+      <c r="E210" t="s">
+        <v>581</v>
+      </c>
+      <c r="F210" t="s">
+        <v>217</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H210" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>753</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>373</v>
+      </c>
+      <c r="D211" t="s">
+        <v>580</v>
+      </c>
+      <c r="E211" t="s">
+        <v>581</v>
+      </c>
+      <c r="F211" t="s">
+        <v>754</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H211" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>757</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>377</v>
+      </c>
+      <c r="D212" t="s">
+        <v>580</v>
+      </c>
+      <c r="E212" t="s">
+        <v>581</v>
+      </c>
+      <c r="F212" t="s">
+        <v>185</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H212" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>760</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>381</v>
+      </c>
+      <c r="D213" t="s">
+        <v>580</v>
+      </c>
+      <c r="E213" t="s">
+        <v>581</v>
+      </c>
+      <c r="F213" t="s">
+        <v>206</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H213" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>763</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>385</v>
+      </c>
+      <c r="D214" t="s">
+        <v>580</v>
+      </c>
+      <c r="E214" t="s">
+        <v>581</v>
+      </c>
+      <c r="F214" t="s">
+        <v>189</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H214" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>766</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>767</v>
+      </c>
+      <c r="D215" t="s">
+        <v>580</v>
+      </c>
+      <c r="E215" t="s">
+        <v>581</v>
+      </c>
+      <c r="F215" t="s">
+        <v>621</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H215" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>770</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>771</v>
+      </c>
+      <c r="D216" t="s">
+        <v>580</v>
+      </c>
+      <c r="E216" t="s">
+        <v>581</v>
+      </c>
+      <c r="F216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H216" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>774</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>775</v>
+      </c>
+      <c r="D217" t="s">
+        <v>580</v>
+      </c>
+      <c r="E217" t="s">
+        <v>581</v>
+      </c>
+      <c r="F217" t="s">
+        <v>217</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H217" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>778</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>397</v>
+      </c>
+      <c r="D218" t="s">
+        <v>580</v>
+      </c>
+      <c r="E218" t="s">
+        <v>581</v>
+      </c>
+      <c r="F218" t="s">
+        <v>217</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H218" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>781</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>401</v>
+      </c>
+      <c r="D219" t="s">
+        <v>580</v>
+      </c>
+      <c r="E219" t="s">
+        <v>581</v>
+      </c>
+      <c r="F219" t="s">
+        <v>206</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H219" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>784</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>405</v>
+      </c>
+      <c r="D220" t="s">
+        <v>580</v>
+      </c>
+      <c r="E220" t="s">
+        <v>581</v>
+      </c>
+      <c r="F220" t="s">
+        <v>785</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H220" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>788</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>409</v>
+      </c>
+      <c r="D221" t="s">
+        <v>580</v>
+      </c>
+      <c r="E221" t="s">
+        <v>581</v>
+      </c>
+      <c r="F221" t="s">
+        <v>217</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H221" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>791</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>413</v>
+      </c>
+      <c r="D222" t="s">
+        <v>580</v>
+      </c>
+      <c r="E222" t="s">
+        <v>581</v>
+      </c>
+      <c r="F222" t="s">
+        <v>217</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H222" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>794</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>795</v>
+      </c>
+      <c r="D223" t="s">
+        <v>580</v>
+      </c>
+      <c r="E223" t="s">
+        <v>581</v>
+      </c>
+      <c r="F223" t="s">
+        <v>206</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H223" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>798</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>417</v>
+      </c>
+      <c r="D224" t="s">
+        <v>580</v>
+      </c>
+      <c r="E224" t="s">
+        <v>581</v>
+      </c>
+      <c r="F224" t="s">
+        <v>189</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H224" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>801</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>421</v>
+      </c>
+      <c r="D225" t="s">
+        <v>580</v>
+      </c>
+      <c r="E225" t="s">
+        <v>581</v>
+      </c>
+      <c r="F225" t="s">
+        <v>185</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H225" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>804</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>425</v>
+      </c>
+      <c r="D226" t="s">
+        <v>580</v>
+      </c>
+      <c r="E226" t="s">
+        <v>581</v>
+      </c>
+      <c r="F226" t="s">
+        <v>199</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H226" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>807</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>429</v>
+      </c>
+      <c r="D227" t="s">
+        <v>580</v>
+      </c>
+      <c r="E227" t="s">
+        <v>581</v>
+      </c>
+      <c r="F227" t="s">
+        <v>199</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H227" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>810</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>433</v>
+      </c>
+      <c r="D228" t="s">
+        <v>580</v>
+      </c>
+      <c r="E228" t="s">
+        <v>581</v>
+      </c>
+      <c r="F228" t="s">
+        <v>217</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H228" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>813</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>437</v>
+      </c>
+      <c r="D229" t="s">
+        <v>580</v>
+      </c>
+      <c r="E229" t="s">
+        <v>581</v>
+      </c>
+      <c r="F229" t="s">
+        <v>217</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H229" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>816</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>441</v>
+      </c>
+      <c r="D230" t="s">
+        <v>580</v>
+      </c>
+      <c r="E230" t="s">
+        <v>581</v>
+      </c>
+      <c r="F230" t="s">
+        <v>189</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H230" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>819</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>445</v>
+      </c>
+      <c r="D231" t="s">
+        <v>580</v>
+      </c>
+      <c r="E231" t="s">
+        <v>581</v>
+      </c>
+      <c r="F231" t="s">
+        <v>308</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H231" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>822</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>449</v>
+      </c>
+      <c r="D232" t="s">
+        <v>580</v>
+      </c>
+      <c r="E232" t="s">
+        <v>581</v>
+      </c>
+      <c r="F232" t="s">
+        <v>289</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H232" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>825</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>10</v>
+      </c>
+      <c r="D233" t="s">
+        <v>826</v>
+      </c>
+      <c r="E233" t="s">
+        <v>827</v>
+      </c>
+      <c r="F233" t="s">
+        <v>828</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H233" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>831</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>17</v>
+      </c>
+      <c r="D234" t="s">
+        <v>826</v>
+      </c>
+      <c r="E234" t="s">
+        <v>827</v>
+      </c>
+      <c r="F234" t="s">
+        <v>828</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H234" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>834</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>21</v>
+      </c>
+      <c r="D235" t="s">
+        <v>826</v>
+      </c>
+      <c r="E235" t="s">
+        <v>827</v>
+      </c>
+      <c r="F235" t="s">
+        <v>828</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H235" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>837</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>25</v>
+      </c>
+      <c r="D236" t="s">
+        <v>826</v>
+      </c>
+      <c r="E236" t="s">
+        <v>827</v>
+      </c>
+      <c r="F236" t="s">
+        <v>828</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H236" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>840</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>29</v>
+      </c>
+      <c r="D237" t="s">
+        <v>826</v>
+      </c>
+      <c r="E237" t="s">
+        <v>827</v>
+      </c>
+      <c r="F237" t="s">
+        <v>828</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H237" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>843</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
         <v>33</v>
       </c>
-      <c r="D206" t="s">
-[...9 lines deleted...]
-        <v>719</v>
+      <c r="D238" t="s">
+        <v>826</v>
+      </c>
+      <c r="E238" t="s">
+        <v>827</v>
+      </c>
+      <c r="F238" t="s">
+        <v>828</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H238" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>846</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>37</v>
+      </c>
+      <c r="D239" t="s">
+        <v>826</v>
+      </c>
+      <c r="E239" t="s">
+        <v>827</v>
+      </c>
+      <c r="F239" t="s">
+        <v>828</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H239" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>849</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>41</v>
+      </c>
+      <c r="D240" t="s">
+        <v>826</v>
+      </c>
+      <c r="E240" t="s">
+        <v>827</v>
+      </c>
+      <c r="F240" t="s">
+        <v>828</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H240" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>852</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>45</v>
+      </c>
+      <c r="D241" t="s">
+        <v>826</v>
+      </c>
+      <c r="E241" t="s">
+        <v>827</v>
+      </c>
+      <c r="F241" t="s">
+        <v>828</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H241" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>855</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>49</v>
+      </c>
+      <c r="D242" t="s">
+        <v>826</v>
+      </c>
+      <c r="E242" t="s">
+        <v>827</v>
+      </c>
+      <c r="F242" t="s">
+        <v>828</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H242" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>858</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>53</v>
+      </c>
+      <c r="D243" t="s">
+        <v>826</v>
+      </c>
+      <c r="E243" t="s">
+        <v>827</v>
+      </c>
+      <c r="F243" t="s">
+        <v>828</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H243" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>861</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>57</v>
+      </c>
+      <c r="D244" t="s">
+        <v>826</v>
+      </c>
+      <c r="E244" t="s">
+        <v>827</v>
+      </c>
+      <c r="F244" t="s">
+        <v>828</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H244" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>864</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>61</v>
+      </c>
+      <c r="D245" t="s">
+        <v>826</v>
+      </c>
+      <c r="E245" t="s">
+        <v>827</v>
+      </c>
+      <c r="F245" t="s">
+        <v>828</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H245" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>867</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>65</v>
+      </c>
+      <c r="D246" t="s">
+        <v>826</v>
+      </c>
+      <c r="E246" t="s">
+        <v>827</v>
+      </c>
+      <c r="F246" t="s">
+        <v>828</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H246" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>870</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>69</v>
+      </c>
+      <c r="D247" t="s">
+        <v>826</v>
+      </c>
+      <c r="E247" t="s">
+        <v>827</v>
+      </c>
+      <c r="F247" t="s">
+        <v>828</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H247" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>873</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>73</v>
+      </c>
+      <c r="D248" t="s">
+        <v>826</v>
+      </c>
+      <c r="E248" t="s">
+        <v>827</v>
+      </c>
+      <c r="F248" t="s">
+        <v>828</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H248" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>876</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>77</v>
+      </c>
+      <c r="D249" t="s">
+        <v>826</v>
+      </c>
+      <c r="E249" t="s">
+        <v>827</v>
+      </c>
+      <c r="F249" t="s">
+        <v>828</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H249" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>879</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>81</v>
+      </c>
+      <c r="D250" t="s">
+        <v>826</v>
+      </c>
+      <c r="E250" t="s">
+        <v>827</v>
+      </c>
+      <c r="F250" t="s">
+        <v>828</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H250" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>882</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>85</v>
+      </c>
+      <c r="D251" t="s">
+        <v>826</v>
+      </c>
+      <c r="E251" t="s">
+        <v>827</v>
+      </c>
+      <c r="F251" t="s">
+        <v>828</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H251" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>885</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>10</v>
+      </c>
+      <c r="D252" t="s">
+        <v>826</v>
+      </c>
+      <c r="E252" t="s">
+        <v>886</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H252" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>889</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>17</v>
+      </c>
+      <c r="D253" t="s">
+        <v>826</v>
+      </c>
+      <c r="E253" t="s">
+        <v>886</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H253" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>892</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>21</v>
+      </c>
+      <c r="D254" t="s">
+        <v>826</v>
+      </c>
+      <c r="E254" t="s">
+        <v>886</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H254" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>895</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>25</v>
+      </c>
+      <c r="D255" t="s">
+        <v>826</v>
+      </c>
+      <c r="E255" t="s">
+        <v>886</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H255" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>898</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>29</v>
+      </c>
+      <c r="D256" t="s">
+        <v>826</v>
+      </c>
+      <c r="E256" t="s">
+        <v>886</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H256" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>901</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>33</v>
+      </c>
+      <c r="D257" t="s">
+        <v>826</v>
+      </c>
+      <c r="E257" t="s">
+        <v>886</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H257" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>904</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>37</v>
+      </c>
+      <c r="D258" t="s">
+        <v>826</v>
+      </c>
+      <c r="E258" t="s">
+        <v>886</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H258" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>907</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>41</v>
+      </c>
+      <c r="D259" t="s">
+        <v>826</v>
+      </c>
+      <c r="E259" t="s">
+        <v>886</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H259" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>910</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>49</v>
+      </c>
+      <c r="D260" t="s">
+        <v>826</v>
+      </c>
+      <c r="E260" t="s">
+        <v>886</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H260" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>913</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>53</v>
+      </c>
+      <c r="D261" t="s">
+        <v>826</v>
+      </c>
+      <c r="E261" t="s">
+        <v>886</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H261" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>916</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>57</v>
+      </c>
+      <c r="D262" t="s">
+        <v>826</v>
+      </c>
+      <c r="E262" t="s">
+        <v>886</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H262" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>919</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>61</v>
+      </c>
+      <c r="D263" t="s">
+        <v>826</v>
+      </c>
+      <c r="E263" t="s">
+        <v>886</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H263" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>922</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>65</v>
+      </c>
+      <c r="D264" t="s">
+        <v>826</v>
+      </c>
+      <c r="E264" t="s">
+        <v>886</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H264" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>925</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>69</v>
+      </c>
+      <c r="D265" t="s">
+        <v>826</v>
+      </c>
+      <c r="E265" t="s">
+        <v>886</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H265" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>928</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>73</v>
+      </c>
+      <c r="D266" t="s">
+        <v>826</v>
+      </c>
+      <c r="E266" t="s">
+        <v>886</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H266" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>931</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>77</v>
+      </c>
+      <c r="D267" t="s">
+        <v>826</v>
+      </c>
+      <c r="E267" t="s">
+        <v>886</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H267" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>934</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>81</v>
+      </c>
+      <c r="D268" t="s">
+        <v>826</v>
+      </c>
+      <c r="E268" t="s">
+        <v>886</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H268" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>937</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>85</v>
+      </c>
+      <c r="D269" t="s">
+        <v>826</v>
+      </c>
+      <c r="E269" t="s">
+        <v>886</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H269" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>940</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>93</v>
+      </c>
+      <c r="D270" t="s">
+        <v>826</v>
+      </c>
+      <c r="E270" t="s">
+        <v>886</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H270" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>943</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>97</v>
+      </c>
+      <c r="D271" t="s">
+        <v>826</v>
+      </c>
+      <c r="E271" t="s">
+        <v>886</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H271" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>946</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>101</v>
+      </c>
+      <c r="D272" t="s">
+        <v>826</v>
+      </c>
+      <c r="E272" t="s">
+        <v>886</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H272" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>949</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>105</v>
+      </c>
+      <c r="D273" t="s">
+        <v>826</v>
+      </c>
+      <c r="E273" t="s">
+        <v>886</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H273" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>952</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>109</v>
+      </c>
+      <c r="D274" t="s">
+        <v>826</v>
+      </c>
+      <c r="E274" t="s">
+        <v>886</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H274" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>955</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>113</v>
+      </c>
+      <c r="D275" t="s">
+        <v>826</v>
+      </c>
+      <c r="E275" t="s">
+        <v>886</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H275" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>958</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>117</v>
+      </c>
+      <c r="D276" t="s">
+        <v>826</v>
+      </c>
+      <c r="E276" t="s">
+        <v>886</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H276" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>960</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>121</v>
+      </c>
+      <c r="D277" t="s">
+        <v>826</v>
+      </c>
+      <c r="E277" t="s">
+        <v>886</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H277" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>963</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>125</v>
+      </c>
+      <c r="D278" t="s">
+        <v>826</v>
+      </c>
+      <c r="E278" t="s">
+        <v>886</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H278" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>966</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>129</v>
+      </c>
+      <c r="D279" t="s">
+        <v>826</v>
+      </c>
+      <c r="E279" t="s">
+        <v>886</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H279" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>969</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>133</v>
+      </c>
+      <c r="D280" t="s">
+        <v>826</v>
+      </c>
+      <c r="E280" t="s">
+        <v>886</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H280" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>972</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>137</v>
+      </c>
+      <c r="D281" t="s">
+        <v>826</v>
+      </c>
+      <c r="E281" t="s">
+        <v>886</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H281" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>974</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>141</v>
+      </c>
+      <c r="D282" t="s">
+        <v>826</v>
+      </c>
+      <c r="E282" t="s">
+        <v>886</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H282" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>976</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>10</v>
+      </c>
+      <c r="D283" t="s">
+        <v>826</v>
+      </c>
+      <c r="E283" t="s">
+        <v>977</v>
+      </c>
+      <c r="F283" t="s">
+        <v>469</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H283" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>980</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>17</v>
+      </c>
+      <c r="D284" t="s">
+        <v>826</v>
+      </c>
+      <c r="E284" t="s">
+        <v>977</v>
+      </c>
+      <c r="F284" t="s">
+        <v>469</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H284" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>983</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>21</v>
+      </c>
+      <c r="D285" t="s">
+        <v>826</v>
+      </c>
+      <c r="E285" t="s">
+        <v>977</v>
+      </c>
+      <c r="F285" t="s">
+        <v>469</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H285" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>986</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>10</v>
+      </c>
+      <c r="D286" t="s">
+        <v>987</v>
+      </c>
+      <c r="E286" t="s">
+        <v>988</v>
+      </c>
+      <c r="F286" t="s">
+        <v>199</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H286" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>991</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>17</v>
+      </c>
+      <c r="D287" t="s">
+        <v>987</v>
+      </c>
+      <c r="E287" t="s">
+        <v>988</v>
+      </c>
+      <c r="F287" t="s">
+        <v>199</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H287" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>994</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>21</v>
+      </c>
+      <c r="D288" t="s">
+        <v>987</v>
+      </c>
+      <c r="E288" t="s">
+        <v>988</v>
+      </c>
+      <c r="F288" t="s">
+        <v>199</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H288" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>997</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>25</v>
+      </c>
+      <c r="D289" t="s">
+        <v>987</v>
+      </c>
+      <c r="E289" t="s">
+        <v>988</v>
+      </c>
+      <c r="F289" t="s">
+        <v>199</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H289" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>29</v>
+      </c>
+      <c r="D290" t="s">
+        <v>987</v>
+      </c>
+      <c r="E290" t="s">
+        <v>988</v>
+      </c>
+      <c r="F290" t="s">
+        <v>199</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>33</v>
+      </c>
+      <c r="D291" t="s">
+        <v>987</v>
+      </c>
+      <c r="E291" t="s">
+        <v>988</v>
+      </c>
+      <c r="F291" t="s">
+        <v>199</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>37</v>
+      </c>
+      <c r="D292" t="s">
+        <v>987</v>
+      </c>
+      <c r="E292" t="s">
+        <v>988</v>
+      </c>
+      <c r="F292" t="s">
+        <v>199</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>41</v>
+      </c>
+      <c r="D293" t="s">
+        <v>987</v>
+      </c>
+      <c r="E293" t="s">
+        <v>988</v>
+      </c>
+      <c r="F293" t="s">
+        <v>199</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>45</v>
+      </c>
+      <c r="D294" t="s">
+        <v>987</v>
+      </c>
+      <c r="E294" t="s">
+        <v>988</v>
+      </c>
+      <c r="F294" t="s">
+        <v>199</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>49</v>
+      </c>
+      <c r="D295" t="s">
+        <v>987</v>
+      </c>
+      <c r="E295" t="s">
+        <v>988</v>
+      </c>
+      <c r="F295" t="s">
+        <v>199</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>53</v>
+      </c>
+      <c r="D296" t="s">
+        <v>987</v>
+      </c>
+      <c r="E296" t="s">
+        <v>988</v>
+      </c>
+      <c r="F296" t="s">
+        <v>199</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>57</v>
+      </c>
+      <c r="D297" t="s">
+        <v>987</v>
+      </c>
+      <c r="E297" t="s">
+        <v>988</v>
+      </c>
+      <c r="F297" t="s">
+        <v>199</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>61</v>
+      </c>
+      <c r="D298" t="s">
+        <v>987</v>
+      </c>
+      <c r="E298" t="s">
+        <v>988</v>
+      </c>
+      <c r="F298" t="s">
+        <v>199</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>69</v>
+      </c>
+      <c r="D299" t="s">
+        <v>987</v>
+      </c>
+      <c r="E299" t="s">
+        <v>988</v>
+      </c>
+      <c r="F299" t="s">
+        <v>199</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>73</v>
+      </c>
+      <c r="D300" t="s">
+        <v>987</v>
+      </c>
+      <c r="E300" t="s">
+        <v>988</v>
+      </c>
+      <c r="F300" t="s">
+        <v>199</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>77</v>
+      </c>
+      <c r="D301" t="s">
+        <v>987</v>
+      </c>
+      <c r="E301" t="s">
+        <v>988</v>
+      </c>
+      <c r="F301" t="s">
+        <v>199</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>81</v>
+      </c>
+      <c r="D302" t="s">
+        <v>987</v>
+      </c>
+      <c r="E302" t="s">
+        <v>988</v>
+      </c>
+      <c r="F302" t="s">
+        <v>199</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>85</v>
+      </c>
+      <c r="D303" t="s">
+        <v>987</v>
+      </c>
+      <c r="E303" t="s">
+        <v>988</v>
+      </c>
+      <c r="F303" t="s">
+        <v>199</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>89</v>
+      </c>
+      <c r="D304" t="s">
+        <v>987</v>
+      </c>
+      <c r="E304" t="s">
+        <v>988</v>
+      </c>
+      <c r="F304" t="s">
+        <v>199</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>93</v>
+      </c>
+      <c r="D305" t="s">
+        <v>987</v>
+      </c>
+      <c r="E305" t="s">
+        <v>988</v>
+      </c>
+      <c r="F305" t="s">
+        <v>199</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>97</v>
+      </c>
+      <c r="D306" t="s">
+        <v>987</v>
+      </c>
+      <c r="E306" t="s">
+        <v>988</v>
+      </c>
+      <c r="F306" t="s">
+        <v>199</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>101</v>
+      </c>
+      <c r="D307" t="s">
+        <v>987</v>
+      </c>
+      <c r="E307" t="s">
+        <v>988</v>
+      </c>
+      <c r="F307" t="s">
+        <v>199</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>105</v>
+      </c>
+      <c r="D308" t="s">
+        <v>987</v>
+      </c>
+      <c r="E308" t="s">
+        <v>988</v>
+      </c>
+      <c r="F308" t="s">
+        <v>199</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>109</v>
+      </c>
+      <c r="D309" t="s">
+        <v>987</v>
+      </c>
+      <c r="E309" t="s">
+        <v>988</v>
+      </c>
+      <c r="F309" t="s">
+        <v>199</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>113</v>
+      </c>
+      <c r="D310" t="s">
+        <v>987</v>
+      </c>
+      <c r="E310" t="s">
+        <v>988</v>
+      </c>
+      <c r="F310" t="s">
+        <v>199</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>117</v>
+      </c>
+      <c r="D311" t="s">
+        <v>987</v>
+      </c>
+      <c r="E311" t="s">
+        <v>988</v>
+      </c>
+      <c r="F311" t="s">
+        <v>199</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>121</v>
+      </c>
+      <c r="D312" t="s">
+        <v>987</v>
+      </c>
+      <c r="E312" t="s">
+        <v>988</v>
+      </c>
+      <c r="F312" t="s">
+        <v>199</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>125</v>
+      </c>
+      <c r="D313" t="s">
+        <v>987</v>
+      </c>
+      <c r="E313" t="s">
+        <v>988</v>
+      </c>
+      <c r="F313" t="s">
+        <v>199</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>129</v>
+      </c>
+      <c r="D314" t="s">
+        <v>987</v>
+      </c>
+      <c r="E314" t="s">
+        <v>988</v>
+      </c>
+      <c r="F314" t="s">
+        <v>199</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>133</v>
+      </c>
+      <c r="D315" t="s">
+        <v>987</v>
+      </c>
+      <c r="E315" t="s">
+        <v>988</v>
+      </c>
+      <c r="F315" t="s">
+        <v>199</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>141</v>
+      </c>
+      <c r="D316" t="s">
+        <v>987</v>
+      </c>
+      <c r="E316" t="s">
+        <v>988</v>
+      </c>
+      <c r="F316" t="s">
+        <v>199</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>145</v>
+      </c>
+      <c r="D317" t="s">
+        <v>987</v>
+      </c>
+      <c r="E317" t="s">
+        <v>988</v>
+      </c>
+      <c r="F317" t="s">
+        <v>199</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>149</v>
+      </c>
+      <c r="D318" t="s">
+        <v>987</v>
+      </c>
+      <c r="E318" t="s">
+        <v>988</v>
+      </c>
+      <c r="F318" t="s">
+        <v>199</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>153</v>
+      </c>
+      <c r="D319" t="s">
+        <v>987</v>
+      </c>
+      <c r="E319" t="s">
+        <v>988</v>
+      </c>
+      <c r="F319" t="s">
+        <v>199</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>157</v>
+      </c>
+      <c r="D320" t="s">
+        <v>987</v>
+      </c>
+      <c r="E320" t="s">
+        <v>988</v>
+      </c>
+      <c r="F320" t="s">
+        <v>199</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>161</v>
+      </c>
+      <c r="D321" t="s">
+        <v>987</v>
+      </c>
+      <c r="E321" t="s">
+        <v>988</v>
+      </c>
+      <c r="F321" t="s">
+        <v>199</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>165</v>
+      </c>
+      <c r="D322" t="s">
+        <v>987</v>
+      </c>
+      <c r="E322" t="s">
+        <v>988</v>
+      </c>
+      <c r="F322" t="s">
+        <v>199</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>169</v>
+      </c>
+      <c r="D323" t="s">
+        <v>987</v>
+      </c>
+      <c r="E323" t="s">
+        <v>988</v>
+      </c>
+      <c r="F323" t="s">
+        <v>199</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>173</v>
+      </c>
+      <c r="D324" t="s">
+        <v>987</v>
+      </c>
+      <c r="E324" t="s">
+        <v>988</v>
+      </c>
+      <c r="F324" t="s">
+        <v>199</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>312</v>
+      </c>
+      <c r="D325" t="s">
+        <v>987</v>
+      </c>
+      <c r="E325" t="s">
+        <v>988</v>
+      </c>
+      <c r="F325" t="s">
+        <v>199</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>316</v>
+      </c>
+      <c r="D326" t="s">
+        <v>987</v>
+      </c>
+      <c r="E326" t="s">
+        <v>988</v>
+      </c>
+      <c r="F326" t="s">
+        <v>199</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>320</v>
+      </c>
+      <c r="D327" t="s">
+        <v>987</v>
+      </c>
+      <c r="E327" t="s">
+        <v>988</v>
+      </c>
+      <c r="F327" t="s">
+        <v>199</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>324</v>
+      </c>
+      <c r="D328" t="s">
+        <v>987</v>
+      </c>
+      <c r="E328" t="s">
+        <v>988</v>
+      </c>
+      <c r="F328" t="s">
+        <v>199</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>328</v>
+      </c>
+      <c r="D329" t="s">
+        <v>987</v>
+      </c>
+      <c r="E329" t="s">
+        <v>988</v>
+      </c>
+      <c r="F329" t="s">
+        <v>199</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>332</v>
+      </c>
+      <c r="D330" t="s">
+        <v>987</v>
+      </c>
+      <c r="E330" t="s">
+        <v>988</v>
+      </c>
+      <c r="F330" t="s">
+        <v>199</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>337</v>
+      </c>
+      <c r="D331" t="s">
+        <v>987</v>
+      </c>
+      <c r="E331" t="s">
+        <v>988</v>
+      </c>
+      <c r="F331" t="s">
+        <v>199</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>341</v>
+      </c>
+      <c r="D332" t="s">
+        <v>987</v>
+      </c>
+      <c r="E332" t="s">
+        <v>988</v>
+      </c>
+      <c r="F332" t="s">
+        <v>199</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>724</v>
+      </c>
+      <c r="D333" t="s">
+        <v>987</v>
+      </c>
+      <c r="E333" t="s">
+        <v>988</v>
+      </c>
+      <c r="F333" t="s">
+        <v>199</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>728</v>
+      </c>
+      <c r="D334" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" t="s">
+        <v>988</v>
+      </c>
+      <c r="F334" t="s">
+        <v>199</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>345</v>
+      </c>
+      <c r="D335" t="s">
+        <v>987</v>
+      </c>
+      <c r="E335" t="s">
+        <v>988</v>
+      </c>
+      <c r="F335" t="s">
+        <v>199</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>10</v>
+      </c>
+      <c r="D336" t="s">
+        <v>826</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1133</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H336" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>10</v>
+      </c>
+      <c r="D337" t="s">
+        <v>826</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F337" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H337" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>17</v>
+      </c>
+      <c r="D338" t="s">
+        <v>826</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>21</v>
+      </c>
+      <c r="D339" t="s">
+        <v>826</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H339" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>10</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F340" t="s">
+        <v>13</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>17</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F341" t="s">
+        <v>13</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>21</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F342" t="s">
+        <v>13</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>10</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>17</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F344" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>10</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>17</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>21</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>25</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>29</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>33</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>37</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>41</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>45</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>49</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>53</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1188</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8037,50 +13260,199 @@
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>