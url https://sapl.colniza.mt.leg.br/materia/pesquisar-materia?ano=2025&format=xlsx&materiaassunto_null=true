--- v0 (2025-12-28)
+++ v1 (2026-06-21)
@@ -10,7481 +10,7631 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6001" uniqueCount="2523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6100" uniqueCount="2575">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de lei executivo</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3441/2025-01-16_001.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3441/2025-01-16_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal Nº 1.117/2023 e 1.118/2023, e dá outras providências</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3473/projeto_de_lei_no_02-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3473/projeto_de_lei_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei municipal Nº 1.117/2023, e dá outras providências</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3474/projeto_de_lei_no_03-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3474/projeto_de_lei_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Instituir o Programa de Mutirão fiscal, no município de Colniza - MT, e dá outras providências</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3478/projeto_de_lei_no_04-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3478/projeto_de_lei_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Colniza, a conceder subvenção social a Associação de Pais e Amigos dos Excepcionais de Colniza - APAE, e dá outras providências</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3477/projeto_de_lei_no_05-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3477/projeto_de_lei_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece o valor mínimo para o ajuizamento de execuções fiscais no município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3499/projeto_de_lei_no_06-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3499/projeto_de_lei_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a instituir verba de bonificação aos integrantes de Comissão de Sindicância e Processo Administrativo Disciplinar e Comissão do Processo de responsabilização, e dá outras providências.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3500/projeto_de_lei_no_07-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3500/projeto_de_lei_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Altera as leis municipais Nº 500 de 2011, 501 de 2011, 502 de 2011, 1007 de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3507/projeto_de_lei_no_08-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3507/projeto_de_lei_no_08-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política pública de Assistência Social do município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3536/projeto_de_lei_no_09-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3536/projeto_de_lei_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até RS 2.060.459,96 (dois milhões sessenta mil quatrocentos e cinquenta e nove reais e noventa e seis centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3598/projeto_de_lei_no_010-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3598/projeto_de_lei_no_010-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da política municipal dos direitos do idoso, no município de Colniza-MT e dá outras providências</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3628/projeto_de_lei_n_11-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3628/projeto_de_lei_n_11-_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder premiações durante o exercício vigente e posteriores, e dá outras providências</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3645/projeto_de_lei_nao_12-2025___ldo_2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3645/projeto_de_lei_nao_12-2025___ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da lei orçamentária de 2026, e dá outras providências</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_lei_no_013-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_lei_no_013-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a firmar acordo de cooperação técnica com o IFMT - Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3685/projeto_de_lei_no_14-2025_-autoriza_o_poder_executivo_municipal_a_conceder_premiacoes_no_ambito_da_c.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3685/projeto_de_lei_no_14-2025_-autoriza_o_poder_executivo_municipal_a_conceder_premiacoes_no_ambito_da_c.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder premiações no âmbito da campanha de incentivo a arrecadação do IPTU/2025, através de sorteio, e dá outras providências</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3694/projeto_de_lei_no_015-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3694/projeto_de_lei_no_015-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Nº 663/2016, que reestrutura o regime próprio de previdência social do município de Colniza/MT e, dá outras providências</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3698/projeto_de_lei_no_016-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3698/projeto_de_lei_no_016-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei Nº 1.224/2025, e dá outras providências</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3717/projeto_de_lei_no_017-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3717/projeto_de_lei_no_017-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 5000.000,00 ( Quinhentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3719/projeto_de_lei_no_018-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3719/projeto_de_lei_no_018-2025.pdf</t>
   </si>
   <si>
     <t>Prorroga no município de Colniza-MT o prazo de licença maternidade das servidoras públicas municipais não efetivas, e dá outras providências</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3720/projeto_de_lei_no_019-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3720/projeto_de_lei_no_019-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Colniza-MT, a conceder cessão de uso de bem imóvel público, a titulo de comodato, pelo prazo de 20 anos, ao Rotary club de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3776/projeto_de_lei_no_020-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3776/projeto_de_lei_no_020-2025.pdf</t>
   </si>
   <si>
     <t>Autorização do Município de Colniza, a manter a subvenção social a Associação de PAIS e amigos dos Excepcionais de Colniza- APAE, e dá outras providências.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3801/projeto_de_lei_no_021-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3801/projeto_de_lei_no_021-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 4.000.000,00 (Quatro milhões de reais), no orçamento do município e da outras providências.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3802/projeto_de_lei_no_022-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3802/projeto_de_lei_no_022-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de até R$ 2.934.624,00 (Dois milhões novecentos e trinta e quatro mil seis centavos e vinte e quatro reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3803/camscanner_27-06-2025_11.37.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3803/camscanner_27-06-2025_11.37.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de até R$ 600.000,00 (Seiscentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3813/projeto_de_lei_no_024-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3813/projeto_de_lei_no_024-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a firmar termo de convênio com o sindicato rural de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3812/projeto_de_lei_no_025-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3812/projeto_de_lei_no_025-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 241.174,08 (Duzentos e quarenta e um mil cento e setenta e quatro reais e oito centavos), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3816/projeto_de_lei_no_026-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3816/projeto_de_lei_no_026-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do fundo municipal de transportes (FMT), vinculado á secretaria municipal de infraestrutura, e dá outras providências.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3817/projeto_de_lei_no_027-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3817/projeto_de_lei_no_027-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Colniza, a manter a subvenção social com a Associação Beneficente Lar de esperança de Colniza - ABLE, e dá outras providências.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_lei_no_028-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_lei_no_028-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar termo de convênio com a liga desportiva eclética de Colniza (LEDEC), e dá outras providências.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3923/projeto_de_lei_no_029-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3923/projeto_de_lei_no_029-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o PPA - Plano Plurianual do Município de Colniza MT para o período de 2026 a 2029.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3924/1_-_projeto_loa_2026_texto_pronto_ass.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3924/1_-_projeto_loa_2026_texto_pronto_ass.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Colniza – MT, para o Exercício Financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3913/projeto_de_lei_no_031-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3913/projeto_de_lei_no_031-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei municipal nº1242/2025 e anexos, e dá outras providências.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3899/projeto_de_lei_no_032-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3899/projeto_de_lei_no_032-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a realizar despesas com premiações em eventos esportivos no exercício de do ano de 2025, e da outras providencias.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3920/projeto_de_lei_no_033-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3920/projeto_de_lei_no_033-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até r$ 419.327,64 (quatrocentos e dezenove mil trezentos e vinte e sete reais e sessenta e quatro centavos), no orçamento do município, e dá outras providencias.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3938/projeto_de_lei_no_034-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3938/projeto_de_lei_no_034-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (Quinhentos mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3940/projeto_de_lei_no_035-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3940/projeto_de_lei_no_035-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei Nº 464 de 19 de fevereiro de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3939/projeto_de_lei_no_036-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3939/projeto_de_lei_no_036-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 600.000,00 (seiscentos mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3941/projeto_de_lei_no_037-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3941/projeto_de_lei_no_037-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.044,00 (Trezentos mil e quarenta e quatro reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3957/projeto_de_lei_no_38-2025_-_autoriza_a_criacao_de_cnpj_para_a_secretaria_municipal_da_educacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3957/projeto_de_lei_no_38-2025_-_autoriza_a_criacao_de_cnpj_para_a_secretaria_municipal_da_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação de CNPJ para a secretaria municipal da educação, e da outras providências.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3962/projeto_de_lei_no_039-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3962/projeto_de_lei_no_039-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 228.968,50 (duzentos e vinte e oito mil novecentos e sessenta e oito reais e cinquenta centavos), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3963/projeto_de_lei_no_040-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3963/projeto_de_lei_no_040-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebração de termo de colaboração com a Associação Cross Brothers Motoclube, e dá outras providências.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4017/projeto_de_lei_no_041-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4017/projeto_de_lei_no_041-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei Nª 663/2016, para inserir o § 6º ao artigo 70, e dá outras providências.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4018/projeto_de_lei_no_042-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4018/projeto_de_lei_no_042-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4019/projeto_de_lei_no_043-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4019/projeto_de_lei_no_043-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e organização da secretaria municipal de meio ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4020/projeto_de_lei_no_044-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4020/projeto_de_lei_no_044-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do fundo municipal do meio ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4021/projeto_de_lei_no_045-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4021/projeto_de_lei_no_045-2025.pdf</t>
   </si>
   <si>
     <t>Institui as taxas de serviços sobre atividade de licenciamento e fiscalização ambiental, no âmbito do município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4027/projeto_de_lei_no_46-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4027/projeto_de_lei_no_46-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Colniza/MT, através da Fazenda Pública Municipal a doar a Defensoria Pública do Estado do Mato Grosso, imóvel público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4028/projeto_de_lei_no_47-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4028/projeto_de_lei_no_47-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Colniza/MT, a conceder cessão de uso de bem imóvel público, a título de comodato, a Associação Esportiva e Cultural de Jiu-jitsu- Formando Campeões, pelo prazo de 20 anos, e dá outras providências.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4029/projeto_de_lei_no_48-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4029/projeto_de_lei_no_48-2025.pdf</t>
   </si>
   <si>
     <t>Fica prorrogado até o dia 31 de dezembro de 2025 a vigência do plano municipal de educação - PME, e dá outras providências.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4035/projeto_de_lei_no_49-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4035/projeto_de_lei_no_49-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 400.000,00 (quatrocentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4077/projeto_de_lei_no_50-2025_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_300.00000.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4077/projeto_de_lei_no_50-2025_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_300.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 (trezentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4079/projeto_de_lei_no_51-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4079/projeto_de_lei_no_51-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 31.700,00 (trinta e um mil setecentos reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_no_52-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_no_52-2025.pdf</t>
   </si>
   <si>
     <t>Institui a premiação destinada as escolas da rede pública municipal de ensino que obtiverem os melhores resultados.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4087/projeto_de_lei_no_53-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4087/projeto_de_lei_no_53-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.000.000,00 (um milhão de reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_no_54-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_no_54-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 9.640.000,00 (nove milhões seiscentos e quarenta reais), no orçamento do município e dá outras.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4089/projeto_de_lei_no_55-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4089/projeto_de_lei_no_55-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de até R$ 20.000,00 (vinte mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4090/projeto_de_lei_no_56-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4090/projeto_de_lei_no_56-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 700.000,00 (setecentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4142/projeto_de_lei_no_57-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4142/projeto_de_lei_no_57-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Colniza-MT, a conceder cessão de uso de bem imóvel público, a título de comodato, a Associação de Mulheres de Guariba - Cleide da Penha, pelo prazo de 20 anos, e dá outras providências.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4141/projeto_de_lei_no_58-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4141/projeto_de_lei_no_58-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 150.000,00 (cento e cinquenta mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4143/projeto_de_lei_no_59-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4143/projeto_de_lei_no_59-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Coordenadoria de Políticas Públicas para as Mulheres de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4140/projeto_de_lei_no_60-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4140/projeto_de_lei_no_60-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 568.719,79 (Quinhentos e sessenta e oito mil, setecentos e oito mil, setecentos e dezenove reais e setenta e nove centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4167/projeto_de_lei_no_61-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4167/projeto_de_lei_no_61-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei n. 1.185/2024 e 1.211/2025, e da outras providencias.</t>
   </si>
   <si>
+    <t>4210</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4210/projeto_de_lei_no_62-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre prazos de impugnação, defesa e pagamento de lançamentos e infrações tributárias, a dação em pagamento, inscrição cadastral de contribuinte, domicilio tributário eletrônico, e altera a lei municipal Nº 609/2014, código tributário municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4204</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4204/projeto_de_lei_no_63-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação da Lei Municipal Nªº 500/2011, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4207</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4207/projeto_de_lei_no_064-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a gestão democrática das instituições de ensino da rede pública municipal de Colniza  - MT, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4203</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4203/projeto_de_lei_no_65-2025_-_altera_a_redacao_da_lei_municipal_n._999_de_07_de_junho_de_2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4203/projeto_de_lei_no_65-2025_-_altera_a_redacao_da_lei_municipal_n._999_de_07_de_junho_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei Municipal Nº 999 de 07 de junho de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>JONAS DE OLIVEIRA MIRANDA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3453/indicacao_no_01-2025_-_jonas_-_quebra_molaa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3453/indicacao_no_01-2025_-_jonas_-_quebra_molaa.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, para que seja construído um quebra-molas na Rua Integração, Bairro Bela Vista, em frente à Igreja Madureira, neste município de Colniza/MT.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3451/indicacao_no_02-2025_-_jonas_-_rampa_elevada.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3451/indicacao_no_02-2025_-_jonas_-_rampa_elevada.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Planejamento, para que seja elaborado um projeto para a construção de uma Rampa Elevada, na Avenida Tarumã: nos seguintes pontos:</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>AILTON RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3446/indicacao_no_03-2025_-ailton_-_aparelho_de_ultrassom_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3446/indicacao_no_03-2025_-ailton_-_aparelho_de_ultrassom_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, juntamente com o setor competente, a aquisição e implantação de um aparelho de ultrassonografia para o PSF João Capitani, localizado no Distrito Guariba, neste município.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>AILTON RIBEIRO, CLAUDIA KAFER, WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3450/indicacao_no_04-2025_-ailton_-_iluminacao_de_campo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3450/indicacao_no_04-2025_-ailton_-_iluminacao_de_campo.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo, juntamente com o setor competente, a iluminação do campo de futebol do Distrito Guariba, localizado na Avenida Edino Polles, Bairro JL, neste município.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3444/indicacao_no_05-2025_-dede_-_onibus_circular.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3444/indicacao_no_05-2025_-dede_-_onibus_circular.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, juntamente com a Secretaria Municipal de Educação, a implantação de um ônibus escolar circular na área urbana do município, com o objetivo de atender os alunos que necessitam de deslocamento até as unidades escolares.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3460/indicacao_no_06-2025_-oseia_-_atendimentos_odontologicos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3460/indicacao_no_06-2025_-oseia_-_atendimentos_odontologicos.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, Municipal, por intermédio do setor competente, o aumento nos atendimentos odontológicos, mediante a contratação de mais dentistas, visando atender à crescente demanda por serviços odontológicos no município de Colniza/MT.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3463/indicacao_no_07-2025_-oseia_-_substituir_ponte_jk.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3463/indicacao_no_07-2025_-oseia_-_substituir_ponte_jk.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio do setor competente, a substituição da Ponte na Rua JK por um bueiro com galeria, localizada no Bairro Bela Vista, próximo à Cohab,  Substituição da Ponte da Rua Andorinha no Bairro Garça e a Ponte da Rua Cristóvão Colombo que interliga Bairro Cidade Alta ao Bairro Bela Vista, no município de Colniza/MT.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3465/indicacao_no_01-2025_-_jonas_-_quebra_molaa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3465/indicacao_no_01-2025_-_jonas_-_quebra_molaa.pdf</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3506/indicacao_no_09-2025_-luis_carlos_-_prancheamento_de_um_ramal_na_linha_g4.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3506/indicacao_no_09-2025_-luis_carlos_-_prancheamento_de_um_ramal_na_linha_g4.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio do setor competente, a viabilidade em realizar o prancheamento do Ramal na Linha G4 próximo a propriedade do Sr. Geremias.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>CLAUDIA KAFER</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3480/indicacao_no_010-2025_-__claudia_iluminacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3480/indicacao_no_010-2025_-__claudia_iluminacao.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, para que seja realizada a substituição de Lâmpadas queimadas no distrito de Guariba bem como a instalação de lâmpadas onde teve extensão de rede elétrica no bairro JL.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3481/indicacao_no_011-2025_-_tata_construcao_de_ponte.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3481/indicacao_no_011-2025_-_tata_construcao_de_ponte.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio do setor competente, que seja realizado a Construção de uma Ponte na Rua Pedro Alves Cabral Bairro Cidade Alta, no município de Colniza/MT.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3482/indicacao_no_012-2025_-__tata_construcao_de_ponte.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3482/indicacao_no_012-2025_-__tata_construcao_de_ponte.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio do setor competente, que seja realizado a Construção de uma Ponte na Rua Ayrton Senna Bairro Cidade Alta, no município de Colniza/MT.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3483/indicacao_no_013-2025_-luis_carlos_-_maquinas_para_linha_24_escol_sul.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3483/indicacao_no_013-2025_-luis_carlos_-_maquinas_para_linha_24_escol_sul.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio do setor competente, a viabilidade em deslocar máquinas para Linha 24 Escol Sul e Terra Roxa, a fins de efetuar a manutenção das estradas nas localidades referidas</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_no_014-2025-ailton_-cascalhamento_ruas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_no_014-2025-ailton_-cascalhamento_ruas.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, juntamente com o setor competente cascalhamento das Avenidas e ruas do Distrito do Guariba.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3484/indicacao_no_015-2025_-luis_carlos_-_construcao_de_meio_fio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3484/indicacao_no_015-2025_-luis_carlos_-_construcao_de_meio_fio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio do setor competente, para viabilizar a construção de meio fio na Avenida Integração Nacional no Bairro Bela Vista</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3485/indicacao_no_016-2025-ailton_taquarucu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3485/indicacao_no_016-2025-ailton_taquarucu.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, juntamente com o setor competente Secretaria Municipal de Saúde que destine para a vila Taquaruçu do Norte uma Enfermeira Padrão</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_no_017-2025_-_jonas_-_substituicao_de_pontes.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_no_017-2025_-_jonas_-_substituicao_de_pontes.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a substituição de três pequenas pontes da Linha G1 por bueiros, todas localizadas na zona rural do Município de Colniza, com as seguintes referências de localização:</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3486/indicacao_no_018-2025_-_claudia_kafer_-_escola.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3486/indicacao_no_018-2025_-_claudia_kafer_-_escola.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação para que possa colocar uma agente de pátio na Escola Valmir Neumann.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3487/indicacao_no_019-2025_-_claudia_kafer__-_revitalizacao_da_praca.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3487/indicacao_no_019-2025_-_claudia_kafer__-_revitalizacao_da_praca.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para seja realizado a revitalização da praça do Distrito de Guariba.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3519/indicacao_no_020-2025_-_ailton.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3519/indicacao_no_020-2025_-_ailton.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto a Secretaria de Obras que seja realizado 50 horas Máquina de PC em Taquaruçu do Norte.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3520/indicacao_no_021-2025_-_ailton_ribeiro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3520/indicacao_no_021-2025_-_ailton_ribeiro.pdf</t>
   </si>
   <si>
     <t>INDICA a possibilidade de viabilizar a abertura de um retorno.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3516/indicacao_no_022-2025_-_claudia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3516/indicacao_no_022-2025_-_claudia.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Poder Executivo que, em conjunto com a Secretaria Estadual de Infraestrutura (Sinfra), busque a viabilidade para a construção de uma ponte de concreto sobre o Rio Água Branca, situado na MT 206.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3511/indicacao_n23-_jonas_de_oliveira_miranda_-rotatoria_na_avenida_do_contorno_com_a_rua_garapeira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3511/indicacao_n23-_jonas_de_oliveira_miranda_-rotatoria_na_avenida_do_contorno_com_a_rua_garapeira.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, para que seja realizado uma rotatória na Avenida do Contorno com a Rua Garapeira.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3522/indicacao_no_024-2025_-_dede.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3522/indicacao_no_024-2025_-_dede.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, juntamente com a Secretaria Municipal de Obras, que seja realizada a pavimentação das principais ruas dos bairros Cidade Alta e Castelo do Sonhos, considerando a necessidade urgente dessa melhoria para a população.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3514/indicacao_no_025-2025_-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3514/indicacao_no_025-2025_-_oseia.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal juntamente com a Secretária Municipal de Saúde que seja disponibilizado um veículo exclusivo para o Centro de Reabilitação de Colniza (CRIDAC), com o objetivo de atender às demandas de locomoção dos pacientes que não tem condições de se locomover.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3532/indicacao_no_026-2025_-_luis_carlos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3532/indicacao_no_026-2025_-_luis_carlos.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria de Obras, juntamente com o setor competente, que seja realizada a troca de lâmpadas na Vila Escolniza.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3533/indicacao_no_027-2025_-_luis_carlos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3533/indicacao_no_027-2025_-_luis_carlos.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, para que desloque um maquinário para conter um barreiro que está formando na linha 20 lado esquerdo próximo a BR.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3552/indicacao_no_028-2025_-_miro_-_cobertura_patio_escola_manoel_bandeira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3552/indicacao_no_028-2025_-_miro_-_cobertura_patio_escola_manoel_bandeira.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, que seja realizada a cobertura do pátio da Escola Manoel Bandeira, localizada na Linha Porteirão, Zona rural, Município de Colniza.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3551/indicacao_no_029-2025_-_miro_-_iluminacao_creche_castelo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3551/indicacao_no_029-2025_-_miro_-_iluminacao_creche_castelo.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, que sejam tomadas as seguintes providências na Creche localizada no Bairro Castelo dos Sonhos: 1) Instalação de iluminação pública na área em frente à unidade; e, 2)Realização da manutenção do portão e colocação de um cadeado para garantir maior segurança ao local.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3545/indicacao_no_030-_claudia_-realizacao_a_manutencao_de_uma_estrada.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3545/indicacao_no_030-_claudia_-realizacao_a_manutencao_de_uma_estrada.pdf</t>
   </si>
   <si>
     <t>INDICA ao poder Executivo que realiza a manutenção de uma estrada alternativa já previamente iniciada que dá acesso de Taquaruçu do Norte a MT 206 ligando a 3 Fronteiras.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3544/indicacao_no_031-ailton_ribeiro_-manutencao_do_parquinho_do_vale_de_salvacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3544/indicacao_no_031-ailton_ribeiro_-manutencao_do_parquinho_do_vale_de_salvacao.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito municipal que sejam tomadas as providências necessárias para a manutenção do parquinho já existente e instalação de novos brinquedos na escola localizada na vila vale de salvação.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3537/indicacao_no_032-2025_-_dede_-_cobertura_parquinho_bom_jesus.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3537/indicacao_no_032-2025_-_dede_-_cobertura_parquinho_bom_jesus.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, juntamente com a Secretaria Municipal de Educação, que seja que providenciada a cobertura do espaço onde está localizado o parquinho da Escola Municipal Bom Jesus, visando proporcionar um ambiente adequado para as crianças brincarem e realizarem suas atividades com mais conforto e segurança, além de oferecer melhores condições para os professores que acompanham os alunos durante as atividades recreativas.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3547/indicacao_no_033-2025_-luis_carlos_-_cascalhamento_-_linha_g8_-_km_4.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3547/indicacao_no_033-2025_-luis_carlos_-_cascalhamento_-_linha_g8_-_km_4.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, a viabilização de medidas para a resolução dos barreiros que estão se formando na Linha G8, no Km 4, Zona Rural do Município de Colniza, vez que a situação tem causado transtornos significativos e pode representar riscos à segurança e à fluidez do tráfego na região.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3560/indicacao_n_034-2025_-_jonas_-_bueiro_rua_gira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3560/indicacao_n_034-2025_-_jonas_-_bueiro_rua_gira.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a substituição da ponte da rua dos Girassóis por bueiro de zinco com galeria.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3555/indicacao_no_035-2025_-_claudia_kafer__-__internet_nas_escolas_municipais_e_rurais.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3555/indicacao_no_035-2025_-_claudia_kafer__-__internet_nas_escolas_municipais_e_rurais.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, que viabilize a instalação de internet via satélite (Starlink) nas escolas municipais especialmente nas unidades rurais e de difícil acesso como.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3597/indicacao_no_036-2025_-_rosemiro-assistencia_social.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3597/indicacao_no_036-2025_-_rosemiro-assistencia_social.pdf</t>
   </si>
   <si>
     <t>INDICA Secretaria Municipal de Assistência Social para promover Cursos Profissionalizantes Feminino.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3572/indicacao_no_037-2025_-_valter_lima_de_jesus.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3572/indicacao_no_037-2025_-_valter_lima_de_jesus.pdf</t>
   </si>
   <si>
     <t>INDICA para Secretaria de Municipal de Obras a Instalação de dois Quebra-Molas na Avenida Primavera – Bairro Garça.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3591/indicacao_no_039-2025_-_miro_-_patrolamento_linha_19_15_e_dozinha.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3591/indicacao_no_039-2025_-_miro_-_patrolamento_linha_19_15_e_dozinha.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal por meio da Secretaria Municipal de Obras para que seja realizado o Patrolamento, Cascalhamento e levantamento em pontos críticos nas Linhas 19, 15 e Dozinha</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3592/indicacao_no_040-2025_-_miro_-_patrolamento_linha_florita_eletronica_e_linha_dos_farofas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3592/indicacao_no_040-2025_-_miro_-_patrolamento_linha_florita_eletronica_e_linha_dos_farofas.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal por meio da Secretaria Municipal de Obras para que seja realizado o Patrolamento, Cascalhamento e levantamento em pontos críticos nas Linhas Florita, Eletrônica e Linha dos Farofas</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3571/indicacao_no_041-2025_-_luis_carlos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3571/indicacao_no_041-2025_-_luis_carlos.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria de Administração que encaminhe a esta Casa de Leis três Projetos de Leis que tratem da equiparação salarial nas seguintes categorias:</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3579/indicacao_no_042-2025_-_jonas_-_quebra_molas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3579/indicacao_no_042-2025_-_jonas_-_quebra_molas.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizado a construção de um quebra-molas na Avenida do Contorno, especificamente na travessa que liga a Avenida Mato Grosso à Avenida Dois Mil.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3590/indicacao_no_043-2025_-_ailton_-_parque_infantil_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3590/indicacao_no_043-2025_-_ailton_-_parque_infantil_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, para implantação de Parque de Diversão Infantil para o Distrito de Guariba.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3593/indicacao_no_044-2025_-_luis_carlos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3593/indicacao_no_044-2025_-_luis_carlos.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria de Obras que providencie, com urgência, a realocação de máquinas para a Linha Oitinha, com o objetivo de realizar serviços de controle de barreiros e erosões.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3600/indicacao_no_045-2025__vereadora_claudia_3_km_de_asfalto_tres_fronteiras.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3600/indicacao_no_045-2025__vereadora_claudia_3_km_de_asfalto_tres_fronteiras.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Colniza-MT, que seja viabilizada a pavimentação asfáltica de 3 (três) quilômetros no centro do distrito de Três Fronteiras.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3601/indicacao_no_046-2025_vereadora_claudia_projeto_pracas_guariba_tres_fronteira_e_taguarucu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3601/indicacao_no_046-2025_vereadora_claudia_projeto_pracas_guariba_tres_fronteira_e_taguarucu.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Colniza-MT através da Secretaria Municipal de Planejamento, a necessidade de elaboração de um projeto para revitalização e estruturação das praças públicas do distrito de Guariba, Vila Três Fronteiras e Taquaruçu do Norte.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3607/indicacao_no_047-2025_-_jonas_-_bueiro_rua_girassois.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3607/indicacao_no_047-2025_-_jonas_-_bueiro_rua_girassois.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a implantação de um consultório odontológico no posto de saúde do bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3608/indicacao_no_048-2025_-_ailton_ribeiro_ponto_de_coleta_de_galoes_de_veneno.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3608/indicacao_no_048-2025_-_ailton_ribeiro_ponto_de_coleta_de_galoes_de_veneno.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal que estude a viabilidade de implantar um ponto de coleta de galões de defensivos agrícolas no distrito de Guariba.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3604/indicacao_no_049-2025_-_jonas_-_quebra_molas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3604/indicacao_no_049-2025_-_jonas_-_quebra_molas.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que sejam realizados serviços de patrolamento, cascalhamento e aterro nos pontos críticos da Linha Muriru.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3609/indicacao_no_050_-2025-_wesley-mobiliaria_escolar.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3609/indicacao_no_050_-2025-_wesley-mobiliaria_escolar.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal à Secretaria Municipal de Educação a necessidade de aquisição de 120 jogos de carteiras escolares para os alunos e 10 jogos de mesas e cadeiras para os professores, visando melhorar as condições de ensino nas unidades escolares, na escola municipal Valmir Neumann Distrito de Guariba.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3610/indicacao_no_051-2025_-_wesley_-_retroescavadeira_e_cacamba_para_tres_fronteira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3610/indicacao_no_051-2025_-_wesley_-_retroescavadeira_e_cacamba_para_tres_fronteira.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal seja disponibilizada de forma permanente uma retroescavadeira e um caminhão caçamba para atender as demandas Da Vila Três Fronteiras.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3611/indicacao_no_052-2025_-_ailton_ribeiro_-_iptu_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3611/indicacao_no_052-2025_-_ailton_ribeiro_-_iptu_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal para que seja promovida a revisão dos valores cobrados a título de Imposto Predial e Territorial Urbano (IPTU) e demais tributos incidentes sobre os 998 imóveis localizados no Distrito de Guariba, considerando que atualmente a tributação aplicada é equivalente à da sede do município, apesar das diferenças significativas na infraestrutura e nos serviços públicos oferecidos.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_no_53-2025-miro-cascalhamento-patrolamento-16-roda-agua-eletronica-12.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_no_53-2025-miro-cascalhamento-patrolamento-16-roda-agua-eletronica-12.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a realização dos seguintes serviços: Patrolamento e cascalhamento na Linha 16 Eletrônica e na Linha 12, que dá acesso à Linha 16 Roda da Água; Substituição de pontes por bueiros nas referidas localidades.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3612/indicacao_no_54-2025_-_luis_carlos_-patrolamento_lh_20_x24_escol_sul_terra_roxa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3612/indicacao_no_54-2025_-_luis_carlos_-patrolamento_lh_20_x24_escol_sul_terra_roxa.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, que viabilize o Patrolamento da linha 20 e 24 Escol Sul e Terra roxa bem como cascalhamento e aterros das baixadas.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_55.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_55.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, que viabilize o Patrolamento da linha 20 e 24 Lado esquerdo bem como cascalhamento e levantamento das baixadas.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3614/indicacao_56.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3614/indicacao_56.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio do Secretário Municipal de Saúde a necessidade da construção de um muro na lateral da Unidade Básica de Saúde (UBS) do Distrito de Guariba, visando à segurança de profissionais e pacientes.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3615/indicacao_57.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3615/indicacao_57.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio do Secretário Municipal de Agricultura a necessidade de viabilizar um projeto para distribuição de alevinos aos produtores e pecuaristas dos Distritos de Guariba, Taquaruçu e Três Fronteiras.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3629/indicacao_no_58-2025_-_agnaldo_-_vagas_de_estacionamento_para_deficientes_e_rampas_de_acesso.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3629/indicacao_no_58-2025_-_agnaldo_-_vagas_de_estacionamento_para_deficientes_e_rampas_de_acesso.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio do Secretário Municipal de Obras, para que sejam observadas e cumpridas as determinações contidas nas Leis Federais nº 10.098/2000 e nº 13.146/2015 (Estatuto da Pessoa com Deficiência), no tocante à destinação de vagas exclusivas de estacionamento para pessoas com deficiência nas áreas de estacionamento público atualmente em construção no município de Colniza/MT.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3648/indicacao_no_59-2025_-_luis_carlos_carvalho_silva_-_oitinha.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3648/indicacao_no_59-2025_-_luis_carlos_carvalho_silva_-_oitinha.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras a realização do serviço de patrolamento na Linha Oitinha.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3636/indicacao_no_60-2025_-_luis_carlos_carvalho_silva_-_rua_rolim_de_moura.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3636/indicacao_no_60-2025_-_luis_carlos_carvalho_silva_-_rua_rolim_de_moura.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras, que sejam tomadas as providências necessárias para a realização de aterro e cascalhamento em um trecho da Rua Rolim de Moura, localizada no Bairro Rondônia</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3634/indicacao_no_61-2025_-oseia_-_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3634/indicacao_no_61-2025_-oseia_-_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Assistência Social, que estude a viabilidade e adote as providências necessárias para que o município de Colniza/MT venha a aderir ao Programa “Ser Família Habitação”, com o objetivo de possibilitar a construção de casas populares no âmbito do nosso município.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>62</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3635/indicacao_no_62-2025_-oseia_-_ambulancia_do_hosital_municipal.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3635/indicacao_no_62-2025_-oseia_-_ambulancia_do_hosital_municipal.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Saúde, que disponibilize uma ambulância própria para o Hospital Municipal de Colniza/MT, destinada exclusivamente aos atendimentos de urgência.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>64</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3666/indicacao_no_64-2025_-_luis_carlos_carvalho_silva_-cascalhamento_lh_28_lado_direito.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3666/indicacao_no_64-2025_-_luis_carlos_carvalho_silva_-cascalhamento_lh_28_lado_direito.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras a realização do Cascalhamento no início da linha 28 ao lado direito como também o Patrolamento e drenagen no km 04 em uma possa de Água.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3665/indicacao_no_65-2025_-_luis_carlos_carvalho_silva_-destinacao_de_uma_pa_caregadeira_para__faz_linpeza_lh_16_b.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3665/indicacao_no_65-2025_-_luis_carlos_carvalho_silva_-destinacao_de_uma_pa_caregadeira_para__faz_linpeza_lh_16_b.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, que realize o mais rápido possível a destinação de uma pá carregadeira para fazer as limpezas da beira da estrada na linha 16 A e16 B.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3664/indicacao_no_66-2025_-_pastor_jonas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3664/indicacao_no_66-2025_-_pastor_jonas.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, para que seja realizada de manutenção geral na Linha 24 da Capa Mansa (lado direito) com a execução dos seguintes serviços:</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3667/indicacao_no_67-2025_-_jonas_-_patrolamento_lh_1_de_maio_lh_4_de_maio_e_travessao_4_de_maio_ao_projeto_sol.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3667/indicacao_no_67-2025_-_jonas_-_patrolamento_lh_1_de_maio_lh_4_de_maio_e_travessao_4_de_maio_ao_projeto_sol.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que sejam realizados serviços de Patrolamento nas linhas 1° de maio e 4 primeiro de maio e a manutenção do travessão da linha 4 primeiro de maio que liga ao projeto sol.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3676/indicacao_no_68-2025_-oseia_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3676/indicacao_no_68-2025_-oseia_-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, que realize o patrolamento, cascalhamento e reabertura do trecho do travessão que interliga a Linha 4 – 1º de Maio, no Assentamento Projeto do Sol.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_no_69-2025_-__jonas_-_cascalhamento_e_patrolhamento_do_bairro_flor_do_cafe.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_no_69-2025_-__jonas_-_cascalhamento_e_patrolhamento_do_bairro_flor_do_cafe.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras a realização de Aterramentos, Cascalhamento e patrolamento do Bairro Flor do Café.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/indicacao_no_70-2025_-__claudia_-__subprefeitura_do_distrito_de_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/indicacao_no_70-2025_-__claudia_-__subprefeitura_do_distrito_de_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA à Subprefeitura do Distrito de Guariba, que sejam realizados, com a máxima urgência, os serviços de patrolamento e recuperação das estradas vicinais, abrangendo:_x000D_
 •	Linha Boca da Mata,_x000D_
 •	Linha 40 até a Rodovia MT-206,_x000D_
 •	Linha e ramificações que compõem a Gleba Esperança.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_71-2025_-__claudia_-__subprefeitura_do_distrito_de_guariba_-_linhas_v6_igrejinha_linha_40_linha_42_e_linha_43.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_71-2025_-__claudia_-__subprefeitura_do_distrito_de_guariba_-_linhas_v6_igrejinha_linha_40_linha_42_e_linha_43.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo, por meio da Subprefeitura do Distrito de Guariba, a realização de serviços de patrolamento e recuperação das estradas vicinais das Linhas V6 Igrejinha, Linha 40, Linha 42 e Linha 43, todas localizadas no sentido Amazonas.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/indicacao_no_72-2025_-_ailton_iluminacao_publica__serra_planalto.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/indicacao_no_72-2025_-_ailton_iluminacao_publica__serra_planalto.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Senhor Prefeito Municipal, juntamente com a Secretaria Municipal de Obras, indicando a implantação de iluminação pública no Serra Planalto, antigo Magila.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_no_73-2025_-_wesley_-_caminhao_pipa_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_no_73-2025_-_wesley_-_caminhao_pipa_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal à Secretaria de Obras a necessidade de aquisição mais um de caminhão-pipa para o Distrito de Guariba.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3723/indicacao_no_74-2025-_ezequias_dede_de_souza_-cominhao_pipa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3723/indicacao_no_74-2025-_ezequias_dede_de_souza_-cominhao_pipa.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, a disponibilização ou locar caminhões-pipa para a molhação das ruas da nossa cidade.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3724/indicacao_no_75-2025_-_ailton_-_soro_para_posto_de_saude.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3724/indicacao_no_75-2025_-_ailton_-_soro_para_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Senhor Prefeito Municipal, juntamente com a Secretaria Municipal de Saúde, disponibilização de soro antiofídico no Posto de Saúde João Capitani do Guariba.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_no_76-2025_-_luis_carlos_carvalhamento_linha_4.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_no_76-2025_-_luis_carlos_carvalhamento_linha_4.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, que seja feito o patrolamento e cascalhamento da Linha 4, sentido Leste-Oeste, no Assentamento Perseverança Pacutinga.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_no_77-2025_-_agnaldo_-_farmacia_basica_no_hospital_municipal.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_no_77-2025_-_agnaldo_-_farmacia_basica_no_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal e ao Secretário Municipal de Saúde, que seja estudada a possibilidade de instalar a Farmácia Básica do Município nas novas instalações do Hospital Municipal André Maggi, cuja obra se encontra em andamento.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_no_78-2025_-_ailton_-_portao_escola_valmir_neuman.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_no_78-2025_-_ailton_-_portao_escola_valmir_neuman.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Senhor Prefeito Municipal, juntamente com a Secretaria Municipal de Obras, indicando a instalação de um portão de entrada na Escola Valmir Neuman.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3728/indicacao_no_79-2025_-_vereadora_kaudia__parque_escolar_-__guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3728/indicacao_no_79-2025_-_vereadora_kaudia__parque_escolar_-__guariba.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Educação, Cobertura dos Parquinhos Escolares nas Escolas Municipais: Valmir Neumann (Guariba), Valmir Rangel (Taquaruçu do Norte)_x000D_
 Joao Alves do Santos (3 Fronteiras).</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3729/indicacao_no_80-2025_-_vereadora_kaudia__tres_f_patrolamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3729/indicacao_no_80-2025_-_vereadora_kaudia__tres_f_patrolamento.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, que seja realizado a limpeza e Patrolamento das ruas do perímetro Urbano do distrito de três fronteiras.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3730/indicacao_no_81-2025_-__jonas_-_deslocamento_de_pedra-_rua_das_bromelias.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3730/indicacao_no_81-2025_-__jonas_-_deslocamento_de_pedra-_rua_das_bromelias.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras a realização de retirada de uma pedra que se encontra no meio da rua das Bromélias, em frente à empresa Águia Guinchos.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3767/indicacao_no_82-2025_-_vereaador_-jonas_-aterro_na_cabeceira_da_ponte_8_primeiro_de_maio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3767/indicacao_no_82-2025_-_vereaador_-jonas_-aterro_na_cabeceira_da_ponte_8_primeiro_de_maio.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, que seja realizado a execução de serviço de aterro na cabeceira da ponte do Japão, ao final da Linha 8 primeiro de maio, com o devido nivelamento e compactação, a fim de garantir o adequado assentamento do solo e a estabilidade da estrutura.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_no_83-2025_-_vereador_-jonas_-prancheamento_ponte_lh_36_da_capa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_no_83-2025_-_vereador_-jonas_-prancheamento_ponte_lh_36_da_capa.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, o prancheamento de uma ponte localizada na Linha 36 da Capa km 1, lado esquerdo.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3847/indicacao_no_86-2025_-_vereadora_claudia__areia_nas_ruas_de_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3847/indicacao_no_86-2025_-_vereadora_claudia__areia_nas_ruas_de_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Subprefeitura do Distrito de Guariba, que seja realizada a colocação de areia nas ruas do referido distrito.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_no_87-2025_-_vereador_-jonas_-manutencao_da_ponte_em_frente_a_sitio_do_beri_km_26.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_no_87-2025_-_vereador_-jonas_-manutencao_da_ponte_em_frente_a_sitio_do_beri_km_26.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, a manutenção da ponte localizada em frente ao sítio do Berí, na Linha G1 km 26.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3834/indicacao_no_88-2025_-_ailton_-_isentar_igrejas_de_pagar_energia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3834/indicacao_no_88-2025_-_ailton_-_isentar_igrejas_de_pagar_energia.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Senhor Prefeito Municipal, juntamente com a Secretaria Municipal de Obras, indicando o envio de Projeto de Lei para isenção de taxa de iluminação pública às igrejas.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3833/indicacao_no_89-2025_-_ailton_-_laboratorio_-_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3833/indicacao_no_89-2025_-_ailton_-_laboratorio_-_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Senhor Prefeito Municipal, juntamente com a Secretaria Municipal de Saúde, indicando a implantação urgente de um Laboratório Municipal de Análises Clínicas no Distrito de Guariba.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3848/indicacao_no_90-2025_-_vereadora_claudia__cobertura_na_ubs_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3848/indicacao_no_90-2025_-_vereadora_claudia__cobertura_na_ubs_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, que seja construída uma cobertura permanente anexa à recepção da Unidade Básica de Saúde (UBS) do Distrito de Guariba.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_no_91-2025_-_luis_carlos_-_pavimentacao_das_ruas_floriano_peixoto_e_joao_de_barro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_no_91-2025_-_luis_carlos_-_pavimentacao_das_ruas_floriano_peixoto_e_joao_de_barro.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, que seja incluído no cronograma de pavimentação as ruas Floriano Peixoto e João de Barro, localizadas no bairro Garça.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_no_92-2025_-_luis_carlos_-manutencao_na_linha_entre_rios.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_no_92-2025_-_luis_carlos_-manutencao_na_linha_entre_rios.pdf</t>
   </si>
   <si>
     <t>, INDICA à Secretaria Municipal de Obras, o deslocamento de maquinários para a Linha Entre Rios, a fim de efetuar a manutenção de um ponto crítico e realizar o cascalhamento dos trechos escorregadios.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3829/indicacao_no_93-2025_-_vereador_-jonas_-_patrolamento_das_linhas_12_e_16_roda_dagua.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3829/indicacao_no_93-2025_-_vereador_-jonas_-_patrolamento_das_linhas_12_e_16_roda_dagua.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, O Patrolamento das Linhas 12 do Manejo e 16 Roda D’Água.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_94-2025_-_vereador_-jonas_-_arborizacao_no_patio_da_creche_do_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_94-2025_-_vereador_-jonas_-_arborizacao_no_patio_da_creche_do_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Educação a Arborização do pátio da creche do Distrito do Guariba.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3875/indicacao_no_95-2025_-_luis_carlos_-piso_escola_bartolomeu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3875/indicacao_no_95-2025_-_luis_carlos_-piso_escola_bartolomeu.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Educação a realização da pintura e reforma do piso do pavilhão da Escola Bartolomeu Bueno.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_96-2025_-_luis_carlos_-calendario_esportivo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_96-2025_-_luis_carlos_-calendario_esportivo.pdf</t>
   </si>
   <si>
     <t>INDICA Secretaria Municipal de Esportes que inclua no calendário esportivo municipal o Campeonato Safra do Café, nas modalidades masculino, feminino e veterano.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3905/indicacao_no_97-2025_-_vereadora_claudia__caixa_de_areia_escolas_taquarucu_e_tres_fronteiras.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3905/indicacao_no_97-2025_-_vereadora_claudia__caixa_de_areia_escolas_taquarucu_e_tres_fronteiras.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, que seja construída caixas de areia nas Escolas das Comunidades de Taquaruçu do Norte e Três Fronteiras.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_no_98-2025_-_vereadora_claudia__muro_na_escola_valmir_neumann.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_no_98-2025_-_vereadora_claudia__muro_na_escola_valmir_neumann.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Educação, para que seja construído um muro na Escola Municipal Valmir Neumann, no Distrito de Guariba.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3891/indicacao_no_99-2025-_ezequias_dede_de_souza_-_reforma_ponte_agrovila.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3891/indicacao_no_99-2025-_ezequias_dede_de_souza_-_reforma_ponte_agrovila.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras e Serviços Urbanos, a necessidade reforma da ponte localizada a 1 km da Linha 04, na Agrovila (lado esquerdo).</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3892/indicacao_no_100-2025-_ezequias_dede_de_souza_-servicos_urbanos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3892/indicacao_no_100-2025-_ezequias_dede_de_souza_-servicos_urbanos.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras e Serviços Urbanos, a necessidade de pavimentação das ruas José de Anchieta, Duque de Caxias e José Bonifácio, localizadas abaixo da Avenida 2000, sentido bairro Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_no_101-2025_-_ailton_-_parque_de_diversao_taquarucu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_no_101-2025_-_ailton_-_parque_de_diversao_taquarucu.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Senhor Prefeito Municipal, juntamente com a Secretaria Municipal de Obras, indicando o envio de Projeto de Lei para implantação de um parque de diversões na praça localizada na Vila Taquaruçu.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3915/indicacao_no_102-2025_-_ailton_-_sala_anexa_cartorio_eleitoral._gurariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3915/indicacao_no_102-2025_-_ailton_-_sala_anexa_cartorio_eleitoral._gurariba.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Senhor Prefeito Municipal, juntamente com a Secretaria Municipal de Obras, indicando a implantação de uma sala anexa para o cartório eleitoral na subprefeitura do Distrito do Guariba.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3888/indicacao_no_103_-2025_-_vereador_-jonas_-_subistituicao_de_pont_por_bueiro_travesao_da_rosa_de_saron.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3888/indicacao_no_103_-2025_-_vereador_-jonas_-_subistituicao_de_pont_por_bueiro_travesao_da_rosa_de_saron.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, a substituição de duas pontes por bueiros no travessão que liga a Linha Rosa de Saron ao Porteirão.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_no_104-2025_-__claudia-_vereadora_-_subprefeitura__limpeza_do_cemiterio_do_distrito_do_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_no_104-2025_-__claudia-_vereadora_-_subprefeitura__limpeza_do_cemiterio_do_distrito_do_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo, por meio da Subprefeitura do Distrito de Guariba, que seja realizada a limpeza do Cemitério do referido Distrito, bem como dos arredores, e a substituição da cerca existente, tendo em vista que a atual estrutura se encontra totalmente deteriorada.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_no_105-2025_-_tata_ativacao_banheiro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_no_105-2025_-_tata_ativacao_banheiro.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, que seja reativado os banheiros masculino e feminino do Mini Estádio de Colniza, os quais se encontram fechados há muito tempo, impossibilitando o uso por parte da população.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_no_106-2025_-_tata_criacao_de_centro_de_eventos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_no_106-2025_-_tata_criacao_de_centro_de_eventos.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, que seja analisada a possibilidade de criação de um Centro de Eventos no município de Colniza, de modo a atender à crescente demanda por espaços adequados para a realização de atividades oficiais, culturais, sociais e comunitárias.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_no_107-2025_-__claudia-_vereadora_-_projeto_associacao_ameg.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_no_107-2025_-__claudia-_vereadora_-_projeto_associacao_ameg.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo, e Secretaria de Planejamento que seja realizado estudo visando firmar parceria com a Associação AMEG – Associação Ministério da Esperança de Guariba, viabilizando um projeto para a construção das instalações físicas da entidade no Distrito de Guariba.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_no_108-2025_-_ailton_-_construcao_de_garagem_para_ambulancia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_no_108-2025_-_ailton_-_construcao_de_garagem_para_ambulancia.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Senhor Prefeito Municipal, juntamente com a Secretaria Municipal de Saúde, que seja construída uma garagem coberta para a ambulância, localizada no fundo do Posto de Saúde João Capitani.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_no_109-2025_-_ailton_-_caminhote_para_visitas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_no_109-2025_-_ailton_-_caminhote_para_visitas.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Senhor Prefeito Municipal, juntamente com a Secretaria Municipal de Saúde, uma caminhonete para a Unidade de Saúde João Capitani, com o objetivo de atender às necessidades de deslocamento dos enfermeiros e médicos durante as visitas domiciliares semanais, bem como para o transporte de exames até o município.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3933/indicacao_no_110-2025_-_jonas_-_aterro_da_llinha_1_sentido_guariba_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3933/indicacao_no_110-2025_-_jonas_-_aterro_da_llinha_1_sentido_guariba_-.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Senhor Prefeito Municipal, juntamente com a Secretaria Municipal de Obras, a necessidade de realizar serviço de aterro em pontos críticos da Linha 1, sentido Guariba, nos seguintes locais:</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_111-2025_-_luis__-_micro_onibus__-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_111-2025_-_luis__-_micro_onibus__-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Educação, que disponibiliza um micro-ônibus para atender às demandas de transporte na Linha 16B.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3973/indicacao_no_112-2025_-__claudia-_vereadora_-_contratacao_de_motorista_ambulancia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3973/indicacao_no_112-2025_-__claudia-_vereadora_-_contratacao_de_motorista_ambulancia.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo, e Secretaria de Saúde que seja contratado mais um motorista de ambulância para o Distrito do Guariba.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3974/indicacao_no_113_-2025_-_jonas_-_instalacao_bueirona_linha_8_agrovila.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3974/indicacao_no_113_-2025_-_jonas_-_instalacao_bueirona_linha_8_agrovila.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, a instalação de um bueiro na Linha 8, em frente ao sítio do senhor Xutis, na Agrovila, próximo à cascalheira.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3975/indicacao_no_114-2025_-_vereador_-jonas_-manutencao_da_ponte__4_da_agrovila_lado_direito.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3975/indicacao_no_114-2025_-_vereador_-jonas_-manutencao_da_ponte__4_da_agrovila_lado_direito.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, a manutenção da ponte localizada no km 19 da Linha 4, na Agrovila, lado direito.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_no_115-2025_-_luis_carlos_-manutencao_ponte_lh_16_a_km_4.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_no_115-2025_-_luis_carlos_-manutencao_ponte_lh_16_a_km_4.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras manutenção da ponte localizada na Linha 16, no Km 4, nas proximidades da Comunidade Santa Otília.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3990/indicacao_no_116-2025_-_luis_carlos_-manutencao_ponte_no_rio_madalena.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3990/indicacao_no_116-2025_-_luis_carlos_-manutencao_ponte_no_rio_madalena.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras que seja realizada a manutenção da ponte sobre o Rio Madalena, e da ponte localizada na Linha 08 e da ponte localizada na Linha 12 no P A Perseverança Pacutinga.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no_117-2025_-oseia_-_pronto_atendimento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no_117-2025_-oseia_-_pronto_atendimento.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Saúde, a construção de um prédio destinado à instalação de um Pronto Atendimento 24 horas ou, alternativamente, a locação de um imóvel adequado para tal finalidade, a fim de evitar a sobrecarga do Hospital Municipal de Colniza/MT.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_no_118-2025_-__claudia-_vereadora_-_onibus_tracado_para_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_no_118-2025_-__claudia-_vereadora_-_onibus_tracado_para_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo e à Secretaria Municipal de Educação a necessidade urgente de substituição ou adequação de toda a frota de ônibus escolares que atendem o Distrito de Guariba, para veículos com tração nas quatro rodas (ônibus traçados).</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3999/indicacao_no_119-2025_-_luis_carlos_-secretaria_de_obras__criacao_de_equipe.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3999/indicacao_no_119-2025_-_luis_carlos_-secretaria_de_obras__criacao_de_equipe.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras que seja criada mais uma equipe de máquinas, composta por pá-carregadeiras, retroescavadeira e caçambas, a fim de atender as novas demandas ocasionadas pelas fortes chuvas dos últimos dias.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3998/indicacao_no_120-2025_-_luis_carlos_-madeiras_para_pontes_oreinha_garote_e_mirindiba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3998/indicacao_no_120-2025_-_luis_carlos_-madeiras_para_pontes_oreinha_garote_e_mirindiba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, por meio do Departamento de Licitação, que nas próximas licitações de madeiras destinadas à construção e manutenção de pontes sejam priorizadas espécies de maior durabilidade, como Orelhinha, Garrote e Mirindiba.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4000/indicacao_no_121-2025_-oseia_-_rua_clemente_filho.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4000/indicacao_no_121-2025_-oseia_-_rua_clemente_filho.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, a urgente instalação de rede de drenagem pluvial e posterior asfaltamento da Rua Clemente Filho, localizada no Bairro Garça, neste Município.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_no_122-2025_-oseia_-_casa_de_apoio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_no_122-2025_-oseia_-_casa_de_apoio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Saúde, que na próxima licitação para contratação da Casa de Apoio em Cuiabá, seja incluída a exigência de aparelhos de ar-condicionado nas acomodações destinadas aos pacientes do município.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4092/indicacao_no_123-2025_-_ailton_ribeiro-_arborizacao_distrito_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4092/indicacao_no_123-2025_-_ailton_ribeiro-_arborizacao_distrito_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras que providencie a arborização da Avenida Brasil, localizada no Distrito do Guariba.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_no_124-2025_-_ailton_ribeiro-_secretaria_de_obras_manutencao_de_uma_ponte_na_mt_206.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_no_124-2025_-_ailton_ribeiro-_secretaria_de_obras_manutencao_de_uma_ponte_na_mt_206.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras que realize a manutenção da ponte localizada na MT-206, próximo à Fazenda Pinhão Grande, que se encontra em estado crítico de conservação.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_no_126-2025_-__agnaldo-_vereador_-__parquinho_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_no_126-2025_-__agnaldo-_vereador_-__parquinho_-.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Poder Executivo Municipal a instalação de uma academia ao ar livre na Vila Vale do Salvação.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4031/indicacao_no_127-2025_-_dede_-_remedio_em_casa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4031/indicacao_no_127-2025_-_dede_-_remedio_em_casa.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Colniza, que seja elaborado e encaminhado a esta Casa de Leis um Projeto de Lei que institua o Programa “Remédio em Casa” no âmbito do Município de Colniza, nos moldes do texto anexo, com o objetivo de garantir a entrega domiciliar de medicamentos de uso contínuo aos cidadãos previamente cadastrados na rede municipal de saúde.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_128-2025_-_luis_carlos_-_projeto_de_lei_isencao_taxa_de_lixo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_128-2025_-_luis_carlos_-_projeto_de_lei_isencao_taxa_de_lixo.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, que seja elaborado e encaminhado ao Poder Legislativo um Projeto de Lei que disponha sobre a isenção da taxa de coleta de lixo das Escolas Estaduais localizadas no Município de Colniza, nos moldes do texto anexo.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4038/indicacao_no_129-2025_-_vereador_-jonas_-_aterramento_nos_pontos_criticos_lh_8_primeiro_de_maio_e_paredao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4038/indicacao_no_129-2025_-_vereador_-jonas_-_aterramento_nos_pontos_criticos_lh_8_primeiro_de_maio_e_paredao.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, que seja realizado o aterramento nos pontos críticos da Travessa da Linha 08 – Primeiro de Maio, que liga à Linha 12 – Paredão, e como a drenagem de duas poças de água na Linha 01, via que dá acesso à localidade conhecida como Pé de Galinha.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4037/indicacao_no_130-2025_-_vereador_-miro__-_assistencia_social_onibus_para_os_idosos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4037/indicacao_no_130-2025_-_vereador_-miro__-_assistencia_social_onibus_para_os_idosos.pdf</t>
   </si>
   <si>
     <t>Solicita o apoio ao Deputado Federal Juarez Costa, que seja disponibilizado um ônibus equipado com banheiros e ar-condicionado, destinado ao transporte e atendimento dos idosos assistidos pelos programas sociais do Município de Colniza -MT.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4036/indicacao_no_131-2025_-_vereador_-miro__-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4036/indicacao_no_131-2025_-_vereador_-miro__-.pdf</t>
   </si>
   <si>
     <t>Solicita apoio ao Deputado Federal Juarez Costa para destinação de emenda parlamentar visando à disponibilização de insumo asfáltico para execução de 15 (quinze) quilômetros de pavimentação asfáltica na área urbana do município de Colniza – MT.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4048/indicacao_no_132-2025_-_vereador_-jonas_-__ponte_por_bueiro_na_rua_sao_marcos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4048/indicacao_no_132-2025_-_vereador_-jonas_-__ponte_por_bueiro_na_rua_sao_marcos.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, que seja realizada a substituição da ponte existente por bueiro na Rua São Marcos, que dá acesso à travessa do Bairro Bela Vista ao novo loteamento.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4047/indicacao_no_133-2025_-dede_e_oseia_-_quebramolas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4047/indicacao_no_133-2025_-dede_e_oseia_-_quebramolas.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, que sejam adotadas as devidas providências para a instalação de redutores de velocidade (quebra-molas) nos seguintes pontos do perímetro urbano do Município de Colniza/MT:</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4045/indicacao_no134_-2025-vereador_-tata_lh_20_travesao_16.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4045/indicacao_no134_-2025-vereador_-tata_lh_20_travesao_16.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, a substituição do bueiro existente e a instalação de um novo, de maior diâmetro, na Linha 20, Skol Sul, km 6, travessão que liga à Linha 16.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4056/indicacao_no_135-2025_-_luis_carlos_-manutencao_ponte_av_2_mil.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4056/indicacao_no_135-2025_-_luis_carlos_-manutencao_ponte_av_2_mil.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras a manutenção da ponte localizada na Avenida 2 Mil, que dá acesso ao Bairro Castelo do Sonho.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_136-2025_-_ailton_ribeiro-_projeto_de_lei.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_136-2025_-_ailton_ribeiro-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Colniza, que seja elaborado e encaminhado a esta Casa de Leis um Projeto de Lei que institua o “Prêmio Excelência Educacional – Mérito Aprender e Transformar” no âmbito do Município de Colniza, nos moldes do texto anexo.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4093/indicacao_no_137-2025_-_luis_carlos-uti-movel.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4093/indicacao_no_137-2025_-_luis_carlos-uti-movel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal e ao Secretário Municipal de Saúde para que viabilizem a aquisição de uma ambulância semi UTI, a fim de atender de forma adequada a crescente demanda dos serviços de saúde do nosso município.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4094/indicacao_no_138-2025_-_vereador_-jonas_-__estar_link_equip_de_ponte.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4094/indicacao_no_138-2025_-_vereador_-jonas_-__estar_link_equip_de_ponte.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, que seja disponibilizada Starlink para a equipe de pontes, com o objetivo de melhorar o fluxo de informações e o acompanhamento dos serviços prestados pelos servidores em longa distância nas linhas.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4095/indicacao_no_139-2025_-_luis_carlos-secretaria_de_educacao._escola_dimas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4095/indicacao_no_139-2025_-_luis_carlos-secretaria_de_educacao._escola_dimas.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Colniza, à Secretaria Municipal de Educação, a necessidade de realizar a reforma da Escola Municipal Dimas Ferreira.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_no_140-2025_-_vereador_-jonas_-_estalacao_de_2_bueiros_e_manutencao_de_uma_ponte_da_linha_16a.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_no_140-2025_-_vereador_-jonas_-_estalacao_de_2_bueiros_e_manutencao_de_uma_ponte_da_linha_16a.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, que seja realizado a instalação de dois bueiros após a Igreja Madureira, em frente ao sítio do senhor Dante, bem como a manutenção de uma ponte localizada na mesma linha, lado esquerdo, após a antiga escolinha, na Linha 16-A.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4126/indicacao_no_141-2025-vereador_-tata__subistuicao_de_ponte_por_bueiros_no_travessao_do_porteirao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4126/indicacao_no_141-2025-vereador_-tata__subistuicao_de_ponte_por_bueiros_no_travessao_do_porteirao.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, a substituição de uma ponte por bueiro localizada na Linha Travessão do Porteirão, no sítio do senhor Jovane.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4129/indicacao_no_142-2025_-_luis_carlos-secretaria_obras_._manutencao_16_a_e_b_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4129/indicacao_no_142-2025_-_luis_carlos-secretaria_obras_._manutencao_16_a_e_b_-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo e a Secretaria Municipal de Obras, a necessidade de realização de serviços de manutenção e cascalhamento em diversos pontos críticos da Linha 16 - A e B, na zona rural deste Município.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4130/indicacao_no_143-2025_-_luis_carlos-secretaria_obras_._manutencao_20_escol_sul_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4130/indicacao_no_143-2025_-_luis_carlos-secretaria_obras_._manutencao_20_escol_sul_-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo e a Secretaria Municipal de Obras, realização de serviços de cascalhamento em diversos pontos críticos da Linha 20, especialmente nos trechos que atendem as comunidades Escol Sul e Terra Roxa.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4131/indicacao_no_144-2025_-_dede_-_insalubridade.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4131/indicacao_no_144-2025_-_dede_-_insalubridade.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal que seja elaborado e encaminhado ao Poder Legislativo um Projeto de Lei dispondo sobre o pagamento dos adicionais de insalubridade e periculosidade aos servidores da área da saúde do Município de Colniza/MT, calculados sobre o salário-base, nos moldes do texto anexo.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>CLAUDIA KAFER, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4128/indicacao_no_145-2025_-oseia_e_claudia_-_feira_da_lua.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4128/indicacao_no_145-2025_-oseia_e_claudia_-_feira_da_lua.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Senhor Prefeito Municipal, por meio do Departamento Municipal de Cultura, que seja criado e implementado um projeto/programa denominado “Feira da Lua”, a ser realizado uma vez por mês na Praça da Bíblia na sede do município e na Praça Pública do Distrito do Guariba, com o objetivo de permitir que as mulheres artesãs de toda a região possam expor e comercializar seus produtos, fomentando a economia local e valorizando o trabalho dessas profissionais.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>AILTON RIBEIRO, OSEIA PEREIRA GUEDES, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4132/indicacao_no_146-2025_-oseia_-_bebedouros_nas_pracas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4132/indicacao_no_146-2025_-oseia_-_bebedouros_nas_pracas.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal que seja providenciada a aquisição e instalação de bebedouros especiais em todas as praças públicas do Município de Colniza, equipados para fornecer água natural, água gelada e reservatório próprio para hidratação de animais (pets).</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4133/indicacao_no_147-2025_-_ailton_-_linpeza_das_av_do_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4133/indicacao_no_147-2025_-_ailton_-_linpeza_das_av_do_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Senhor Prefeito Municipal, juntamente com a Secretaria Municipal de Obras, a realização da limpeza dos canteiros das principais avenidas do Distrito do Guariba, sendo elas: Avenida Edino Polles, Avenida Brasil e Avenida Norte-Sul.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4134/indicacao_no_148-2025_-_ailton_-_limpeza_da_praca_de_taquarucu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4134/indicacao_no_148-2025_-_ailton_-_limpeza_da_praca_de_taquarucu.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Subprefeito do Distrito de Guariba, bem como à Equipe da Secretaria de Obras da Subprefeitura, solicitando a realização de limpeza geral e manutenção do espaço público localizado na praça do Taquaruçu do Norte.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4163/indicacao_no_149-2025_-_vereador-jonas_-_subistituicaos_de_pontes_por_bueiros_na_linha_das_missoes_e_linha_dos_pereiras.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4163/indicacao_no_149-2025_-_vereador-jonas_-_subistituicaos_de_pontes_por_bueiros_na_linha_das_missoes_e_linha_dos_pereiras.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, que seja realizada a substituição de pontes por bueiros nos seguintes locais:_x000D_
 •	Instalação de um bueiro na Linha das Missões, aproximadamente no km 3,5;_x000D_
 •	Instalação de um bueiro na Linha dos Pereiras, em frente ao sítio do senhor Zé Carlos, motorista escolar.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4164/indicacao_no_150-2025-vereador_-tata__cascalhamento_linha_20.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4164/indicacao_no_150-2025-vereador_-tata__cascalhamento_linha_20.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, o cascalhamento em ponto crítico da Linha 20, Km 8, nas proximidades da propriedade do Senhor Lucas.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4198/indicacao_no_151-2025_-_ailton_-_sub_prefeitura_pc_e_um_rolo__secretaria_de_obras.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4198/indicacao_no_151-2025_-_ailton_-_sub_prefeitura_pc_e_um_rolo__secretaria_de_obras.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Senhor Prefeito Municipal, juntamente com a Secretaria Municipal de Obras que seja disponibilizada à Subprefeitura do Distrito do Guariba uma (PC) e um rolo compactador, com o objetivo de auxiliar nos serviços de manutenção das estradas da região.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>AILTON RIBEIRO, CLAUDIA KAFER, ELCI COSTA PAIXÃO, EZEQUIAS DEDÉ DE SOUZA, LUIS CARLOS CARVALHO SILVA, OSEIA PEREIRA GUEDES, VALTER DE LIMA JESUS, WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4199/indicacao_no_152-2025_-_ailton_-_sala_de_aula_escola_valmir_neuman.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4199/indicacao_no_152-2025_-_ailton_-_sala_de_aula_escola_valmir_neuman.pdf</t>
   </si>
   <si>
     <t>INDICA   ao Subprefeito do Distrito de Guariba, bem como à Secretaria Municipal de Educação a elaboração do projeto e posterior construção de quatro (04) salas de aula na Escola Municipal Valmir Neumann.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4200/indicacao_no_153-2025_-_vereador_-jonas_-subistituicao_de_ponte_por_bueiro_lh_rosa_de_saron.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4200/indicacao_no_153-2025_-_vereador_-jonas_-subistituicao_de_ponte_por_bueiro_lh_rosa_de_saron.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Obras, que seja realizado a substituição da ponte por bueiro na Linha Rosa de Saron, nas proximidades da Igreja Assembleia de Deus, aproximadamente a 200 metros.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>DAS</t>
   </si>
   <si>
     <t>Documentos em anexo para sessão</t>
   </si>
   <si>
     <t>JONAS DE OLIVEIRA MIRANDA, WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3745/2025-06-11_001.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3745/2025-06-11_001.pdf</t>
   </si>
   <si>
     <t>Requer que seja criada uma Comissão Mista composta por vereadores e membros da sociedade civil organizada, com a finalidade de discutir e acompanhar os desdobramentos da Audiência Pública realizada no Distrito do Guariba em 24 de abril de 2025, que tratou sobre a situação da Reserva Extrativista Guariba-Roosevelt.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3978/parecer21.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3978/parecer21.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 21/2025, de autoria do Poder legislativo cuja súmula: Autoriza um produtor rural em cada linha do Município de Colniza a acompanhar e dar opinião sobre as manutenções realizadas pela secretaria de infraestrutura, e dá outras providências.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4168/parecer.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4168/parecer.pdf</t>
   </si>
   <si>
     <t>PARECER FINAL N. 001/2025 DO GABINETE DO VEREADOR LUIS CARLOS CARVALHO SILVA), SOBRE O PROJETO DE DECRETO LEGISLATIVO N. 019/2025, DE AUTORIA DO VEREADOR PRESIDENTE OSEIA PEREIRA GUEDES, CUJA SÚMULA: “DISPÕE SOBRE A CONCESSÃO DE “MOÇÃO DE APLAUSOS” A TODOS OS SERVIDORES E EQUIPE DE COORDENAÇÃO PEDAGÓGICA DAS ESCOLAS MUNICIPAIS MANOEL BANDEIRA, ANA MARIA MACHADO, TANCREDO NEVES E ESCOLA MUNICIPAL RIBEIRINHA LEONILDA PIOVESAN, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3589/projeto_de_decreto_legislativo_n._01-2024_-_miro_-_leonardo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3589/projeto_de_decreto_legislativo_n._01-2024_-_miro_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Leonardo Capossoli da cunha, e dá outras providências</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3677/projeto_de_decreto_legislativo_n._02-2025_-_elci_-_abel.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3677/projeto_de_decreto_legislativo_n._02-2025_-_elci_-_abel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao senhor Abel Alves de Sá, e dá outras providências</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/</t>
+    <t>http://sapl.colniza.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Fábio Marcelo Vaz, e dá outras providências.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Nayara Beni da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Marcos Antonio Ceccon, e dá outras providências</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Roberto Ferreira dos Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3769/projeto_de_decreto_legislativo_n._7_-2025_-_joselio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3769/projeto_de_decreto_legislativo_n._7_-2025_-_joselio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Joselho Rodrigues de Almeida, e dá outras providências.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3770/projeto_de_decreto_legislativo_n._8-2025-pastora_joana-_vereador_jonas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3770/projeto_de_decreto_legislativo_n._8-2025-pastora_joana-_vereador_jonas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Joana Maia, e dá outras providências.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Jorge Donizete da Silva Rosante, e dá outras providências.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3771/projeto_de_decreto_legislativo_n._10-2025_-_oseia-_pastor_joao_agripino.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3771/projeto_de_decreto_legislativo_n._10-2025_-_oseia-_pastor_joao_agripino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão emérito” ao pastor presidente da igreja assembleia de Deus do estado de Mato Grosso - João Agripino de França, e dá outras providências.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3774/projeto_de_decreto_legislativo_n._11-2025_-_oseia-_pastor_jair_fagundes.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3774/projeto_de_decreto_legislativo_n._11-2025_-_oseia-_pastor_jair_fagundes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão emérito” ao pastor presidente da região Noroeste da igreja Assembleia de Deus - Jair Fagundes dias, e dá outras providências.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3789/projeto_de_decreto_legislativo_n._12-2025_-_jonas_-_pastor_adenir_antonio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3789/projeto_de_decreto_legislativo_n._12-2025_-_jonas_-_pastor_adenir_antonio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao pastor – Adenir Antônio Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3772/projeto_de_decreto_legislativo_n._13_-2025_-_dede_-_ao_pastor_elizeu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3772/projeto_de_decreto_legislativo_n._13_-2025_-_dede_-_ao_pastor_elizeu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao pastor Elizeu Dede  Souza – líder da igreja evangélica assembleia de Deus do bairro Garça, e dá outras providências.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3773/projeto_de_decreto_legislativo_n._14-2025_-_oseia-_a_tereza_aparecida_bacellar.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3773/projeto_de_decreto_legislativo_n._14-2025_-_oseia-_a_tereza_aparecida_bacellar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” a Senhora Tereza Aparecida Bacellar, e dá outras providências.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3840/projeto_de_decreto_legislativo_n._15_-2025_-_luis-_senhor_gilson_estevam.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3840/projeto_de_decreto_legislativo_n._15_-2025_-_luis-_senhor_gilson_estevam.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Gilson Estevam – presidente da associação de produtores rurais uni café localizada na linha 20 escol sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_decreto_legislativo_n._16_-2025_-_elci_-_senhor_olivio_fernandes_caxias.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_decreto_legislativo_n._16_-2025_-_elci_-_senhor_olivio_fernandes_caxias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Olívio Fernandes Caxias – morador pioneiro da cidade de Colniza.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3791/projeto_de_decreto_legislativo_n._17_-2025_-_elci_-_senhor_olavo_araujo_fontes.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3791/projeto_de_decreto_legislativo_n._17_-2025_-_elci_-_senhor_olavo_araujo_fontes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Olavo Araújo Fontes – morador pioneiro da cidade de Colniza.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3792/projeto_de_decreto_legislativo_n._18_-2025_-_oseia_-_professora_valdiceia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3792/projeto_de_decreto_legislativo_n._18_-2025_-_oseia_-_professora_valdiceia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a professora Valdiceia de Souza Holanda, e dá outras providências.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3775/projeto_de_decreto_legislativo_n._19_-2025_-_oseia_-_escolas_premiadas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3775/projeto_de_decreto_legislativo_n._19_-2025_-_oseia_-_escolas_premiadas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a todos os servidores e equipe de coordenação pedagógica das escolas municipais Manoel Bandeira, Ana Maria Machado, Tancredo Neves e escola municipal Ribeirinha Leonilda Piovesan, e dá outras providências.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3793/projeto_de_decreto_legislativo_n._20_-2025_-_elci_-_pastor_adilson_angelico_de_andrade.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3793/projeto_de_decreto_legislativo_n._20_-2025_-_elci_-_pastor_adilson_angelico_de_andrade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao pastor Adilson Angélico de Andrade.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3925/projeto_de_decreto_legislativo_n._21_-2025_-_elci_-_senhor_joab-mocao_de_aplausos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3925/projeto_de_decreto_legislativo_n._21_-2025_-_elci_-_senhor_joab-mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Joab Francisco Mendes – morador pioneiro da cidade de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3825/projeto_de_decreto_legislativo_n._22__-2025_-_mariana__-wesley.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3825/projeto_de_decreto_legislativo_n._22__-2025_-_mariana__-wesley.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Mariana da Silva Darsia, e dá outras providências.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3860/projeto_decreto_legislativo_n._23-2025_-_wesley_-_clebson_cruz-mocao_de_aplausos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3860/projeto_decreto_legislativo_n._23-2025_-_wesley_-_clebson_cruz-mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Clebson Cruz Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3859/projeto_de_decreto_legislativo_n._24__-2025_-___-wesley_-_covis_e_cesar-mocao_de_aplausos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3859/projeto_de_decreto_legislativo_n._24__-2025_-___-wesley_-_covis_e_cesar-mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” aos munícipes Senhor César Rosa dos Reis e a Senhora Clóris Pereira Maciel, e dá outras providências.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_de_decreto_legislativo_n._25__-2025_-_policiais__-wesley-mocao_de_aplausos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_de_decreto_legislativo_n._25__-2025_-_policiais__-wesley-mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” aos Senhores policiais, e dá outras providências.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3841/projeto_de_decreto_legislativo_n._26__-2025_-_celso_reis_-_ailton.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3841/projeto_de_decreto_legislativo_n._26__-2025_-_celso_reis_-_ailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “titulo de cidadão colnizense” ao Senhor Celso Reis da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3832/projeto_de_decreto_legislativo_n._27__-2025_-_mara_-_ailton.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3832/projeto_de_decreto_legislativo_n._27__-2025_-_mara_-_ailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadã colnizense” a Senhora Mara Toleto Victorianos, e dá outras providências.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3842/projeto_de_decreto_legislativo_n._28_-2025_-___-douglas_henrique__dutra_de_bairros_-_ailton.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3842/projeto_de_decreto_legislativo_n._28_-2025_-___-douglas_henrique__dutra_de_bairros_-_ailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “medalha de honra ao mérito” ao munícipe Douglas Henrique Dutra de bairros, e dá outras providências.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3843/projeto_de_decreto_legislativo_n._29__-2025__-_nelson_domingues_-_ailton.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3843/projeto_de_decreto_legislativo_n._29__-2025__-_nelson_domingues_-_ailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Nelson Domingues Ribeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3844/projeto_de_decreto_legislativo_n._30_-2025_-_edno_polles__-__ailton-_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3844/projeto_de_decreto_legislativo_n._30_-2025_-_edno_polles__-__ailton-_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de pesar” ao Senhor Edno Luiz Polles, e dá outras providências.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3845/projeto_de_decreto_legislativo_n._31__-2025_-_eloir__-_ailton.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3845/projeto_de_decreto_legislativo_n._31__-2025_-_eloir__-_ailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Lenoir Maria, e dá outras providências.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3857/projeto_de_decreto_legislativo_n._32-2025_-_oseia-__jair-titulo_de_cidadao_colnizense.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3857/projeto_de_decreto_legislativo_n._32-2025_-_oseia-__jair-titulo_de_cidadao_colnizense.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Adeir Corrêa de Souza, e dá outras providências.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3824/projeto_decreto_legislativo_n._33-2025_-_wesley_-_herbert.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3824/projeto_decreto_legislativo_n._33-2025_-_wesley_-_herbert.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Hebert Ribeiro de Carvalho, e dá outras providências.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3900/projeto_de_decreto_legislativo_n._34-2025_-_claudia_-_robson_de_lima_-mocao_de_aplausos_falta_imprimir_e_ass..pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3900/projeto_de_decreto_legislativo_n._34-2025_-_claudia_-_robson_de_lima_-mocao_de_aplausos_falta_imprimir_e_ass..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Robson de Lima, e dá outras providências.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3856/projeto_decreto_legislativo_n._35-2025_-_claudia_-_socorro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3856/projeto_decreto_legislativo_n._35-2025_-_claudia_-_socorro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Socorro Dutra de bairros, e dá outras providências.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3855/projeto_decreto_legislativo_n._36-2025_-_claudia_-_maria_salva.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3855/projeto_decreto_legislativo_n._36-2025_-_claudia_-_maria_salva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Maria Salva dos Santos Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3854/projeto_de_decreto_legislativo_n._37_-2025_-_claudia__-_francisco.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3854/projeto_de_decreto_legislativo_n._37_-2025_-_claudia__-_francisco.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Fernando da Cruz lima, e dá outras providências.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3902/projeto_de_decreto_legislativo_n._39-2025_-_claudia-divino__geraldo_substituir-titulo_de_cidadao_colnizense__falta_imprimir_e_ass..pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3902/projeto_de_decreto_legislativo_n._39-2025_-_claudia-divino__geraldo_substituir-titulo_de_cidadao_colnizense__falta_imprimir_e_ass..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Divino Geraldo da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3879/projeto_de_decreto_legislativo_n._40-2025_-_claudia-maria_de_fatima-titulo_de_cidadao_colnizense.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3879/projeto_de_decreto_legislativo_n._40-2025_-_claudia-maria_de_fatima-titulo_de_cidadao_colnizense.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” a Senhora Maria de Fátima Neto Lage, e dá outras providências.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3903/projeto_de_decreto_legislativo_n._41-2025_-_claudia_-_representantes_setor_madereiro_-mocao_de_aplausos_falta_imprimir.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3903/projeto_de_decreto_legislativo_n._41-2025_-_claudia_-_representantes_setor_madereiro_-mocao_de_aplausos_falta_imprimir.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” aos representantes do setor madeireiro, e dá outras providências.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3865/projeto_de_decreto_legislativo_n._42-2025_-_tata_-_carlos_alberto_-mocao_de_aplauso.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3865/projeto_de_decreto_legislativo_n._42-2025_-_tata_-_carlos_alberto_-mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Carlos Alberto Tavares da costa, e dá outras providências.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3863/projeto_de_decreto_legislativo_n._43_-2025_-_tata_-_maria_madalena_da_silva_brito_-mocao_de_aplausos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3863/projeto_de_decreto_legislativo_n._43_-2025_-_tata_-_maria_madalena_da_silva_brito_-mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Maria Madalena da Silva Brito, e dá outras providências.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, AILTON RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_decreto_legislativo_n._44_2025_-_agnaldo_e_ailton-_deputado_estadual_carlos_avalonne-titulo_de_cidadao_emerito.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_decreto_legislativo_n._44_2025_-_agnaldo_e_ailton-_deputado_estadual_carlos_avalonne-titulo_de_cidadao_emerito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao deputado estadual Carlos Avallone Junior, e dá outras providências.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_decreto_legislativo_n._45-2025_-_tata_-_elizeu_vaz-mocao_de_aplausos_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_decreto_legislativo_n._45-2025_-_tata_-_elizeu_vaz-mocao_de_aplausos_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Elizeu Vaz da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3997/projeto_de_decreto_legislativo_n._46-2025__-_valmiro_alves_de_oliveira_-titulo_de_cidadao_colnizense_-_miro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3997/projeto_de_decreto_legislativo_n._46-2025__-_valmiro_alves_de_oliveira_-titulo_de_cidadao_colnizense_-_miro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Valmiro Alves de Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_de_decreto_legislativo_n._47_-2025_-_alunos__premiados-mocao_de_aplausos-oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_de_decreto_legislativo_n._47_-2025_-_alunos__premiados-mocao_de_aplausos-oseia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” aos alunos premiados no programa alfabetiza MT das escolas municipais Manoel Bandeira, Ana Maria Machado, Tancredo Neves e escola municipal Ribeirinha Leonilda Piovesan, e dá outras providências.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4063/projeto_de_decreto_legislativo_n._48-2025_-_valter_-_jose__luiz_de_paulo_mocao_de__aplausos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4063/projeto_de_decreto_legislativo_n._48-2025_-_valter_-_jose__luiz_de_paulo_mocao_de__aplausos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Jose Luiz de Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4064/projeto_de_decreto_legislativo_n._49-2025__-_dr._crislane_alves_almeida-titulo_de_cidadao_colnizense_-_miro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4064/projeto_de_decreto_legislativo_n._49-2025__-_dr._crislane_alves_almeida-titulo_de_cidadao_colnizense_-_miro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” a Senhora Crislaine Alves Ladeia Baiana, e dá outras providências.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4065/projeto_de_decreto_legislativo_n._50_-2025_-_antonio_reis__de_meloe_josiquele_gomes_miranda-mocao_de_aplausos_--miro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4065/projeto_de_decreto_legislativo_n._50_-2025_-_antonio_reis__de_meloe_josiquele_gomes_miranda-mocao_de_aplausos_--miro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Antônio Reis de Melo e a Senhora Josiquele Gomes de Miranda, e dá outras providências.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4066/projeto_de_decreto_legislativo_n._51-2025__-_daniela_pereira-titulo_de_cidadao_colnizense_-_miro_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4066/projeto_de_decreto_legislativo_n._51-2025__-_daniela_pereira-titulo_de_cidadao_colnizense_-_miro_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” a Senhora Daniela Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4067/projeto_de_decreto_legislativo_n._52_-2025-_mocao_de_aplausos__adriana_da_silva__santos_-miro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4067/projeto_de_decreto_legislativo_n._52_-2025-_mocao_de_aplausos__adriana_da_silva__santos_-miro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Adriana da Silva Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4068/projeto_de_decreto_legislativo_n._53_-2025-_mocao_de_aplausos__adriano_camilo-miro_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4068/projeto_de_decreto_legislativo_n._53_-2025-_mocao_de_aplausos__adriano_camilo-miro_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Adriano Camilo, e dá outras providências.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4110/projeto_de_decreto_legislativo_n._54_-2025-_mocao_de_aplausos__fabiola_conceicao_souza-miro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4110/projeto_de_decreto_legislativo_n._54_-2025-_mocao_de_aplausos__fabiola_conceicao_souza-miro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a senhora Fabiola Conceição Souza, e dá outras providências.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4053/projeto_de_decreto_legislativo_n._55-2025__-_douglas_charra_paixao-titulo_de_cidadao_colnizense_-_tata_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4053/projeto_de_decreto_legislativo_n._55-2025__-_douglas_charra_paixao-titulo_de_cidadao_colnizense_-_tata_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Douglas Charra paixão, e dá outras providências.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4069/projeto_de_decreto_legislativo_n._56-2025_-pastor_sebastiao_valadares_neto-titulo_de_cidadao_emerito-jonas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4069/projeto_de_decreto_legislativo_n._56-2025_-pastor_sebastiao_valadares_neto-titulo_de_cidadao_emerito-jonas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão emérito” ao pastor Sebastião Valadares Neto. presidente da CONEMAD-RO) convenção estadual das assembleias de deus do estado de Rondônia, e noroeste de mato grosso- e dá outras providências.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4111/projeto_de_decreto_legislativo_n._57-2025_-promotor_bruno-titulo_de_cidadao_colnizense-jonas_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4111/projeto_de_decreto_legislativo_n._57-2025_-promotor_bruno-titulo_de_cidadao_colnizense-jonas_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao promotor de justiça – Bruno Barros pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4112/projeto_de_decreto_legislativo_n._58_-2025-_mocao_de_aplausos__raise_montanha-miro_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4112/projeto_de_decreto_legislativo_n._58_-2025-_mocao_de_aplausos__raise_montanha-miro_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Raise Montanha, e dá outras providências.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4113/projeto_de_decreto_legislativo_n._59-2025__-_robson_medeiros_-titulo_de_cidadao_colnizense_-_valter_-_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4113/projeto_de_decreto_legislativo_n._59-2025__-_robson_medeiros_-titulo_de_cidadao_colnizense_-_valter_-_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao senhor Robson Medeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4144/projeto_de_decreto_legislativo_n._60_-2025-_mocao_de_aplausos__jose_luiz_mendes_-_wesley_-_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4144/projeto_de_decreto_legislativo_n._60_-2025-_mocao_de_aplausos__jose_luiz_mendes_-_wesley_-_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Jose Luiz Mendes, e dá outras providências.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4145/projeto_de_decreto_legislativo_n._061-2025_-jose_carlos_rocha_texeira-_titulo_de_cidadao_-elci_tata.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4145/projeto_de_decreto_legislativo_n._061-2025_-jose_carlos_rocha_texeira-_titulo_de_cidadao_-elci_tata.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor José Carlos Rocha Texeira, e dá outras providências.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, JONAS DE OLIVEIRA MIRANDA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4196/projeto_de_decreto_legislativo_n._062-2025__-_norma_maria_-titulo_de_cidadao_colnizense_-_dede_e_jonas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4196/projeto_de_decreto_legislativo_n._062-2025__-_norma_maria_-titulo_de_cidadao_colnizense_-_dede_e_jonas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadã colnizense” ao Senhora Norma Maria Franck, e dá outras providências.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>63</t>
-[...2 lines deleted...]
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4197/projeto_de_decreto_legislativo_n._063-2025_-deputado_maz_russi-titulo_de_cidadao_-elci_tata.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4197/projeto_de_decreto_legislativo_n._063-2025_-deputado_maz_russi-titulo_de_cidadao_-elci_tata.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Excelentíssimo Deputado, Max Russi, e dá outras providências.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projetos de Resoluções Legislativo</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, JONAS DE OLIVEIRA MIRANDA, OSEIA PEREIRA GUEDES, WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3458/projeto_de_resolucao_no_001-2025_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3458/projeto_de_resolucao_no_001-2025_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Fica alterado o §2º do artigo 1º da resolução nº 10/2017 referente ao auxílio-alimentação aos servidores públicos efetivos, comissionados e contratados do Poder Legislativo do Municipio de Colniza – MT, nas condições que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3459/projeto_de_resolucao_no_002-2025_-_veiculos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3459/projeto_de_resolucao_no_002-2025_-_veiculos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do uso dos veículos oficiais da câmara municipal de Colniza MT, e dá outras providências</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>Altera as Comissões Permanentes para o Biênio 2025/2026, e dá outras providências</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, JONAS DE OLIVEIRA MIRANDA, WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3479/projeto_de_resolucao_no_004-2025_-_baixa_de_bens.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3479/projeto_de_resolucao_no_004-2025_-_baixa_de_bens.pdf</t>
   </si>
   <si>
     <t>Autoriza a baixa de bens patrimoniais inservíveis ao Poder Legislativo e dá outras providências</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_resolucao_no_005-2025_alteracao_no_reg_int_-_sessoes_terca-feira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_resolucao_no_005-2025_alteracao_no_reg_int_-_sessoes_terca-feira.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do art. 4° do Regimento Interno da Câmara Municipal de Colniza/MT e dá outras providencias</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_resolucao_no_006-2025_alteracao_no_calendario_das_sessoes.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_resolucao_no_006-2025_alteracao_no_calendario_das_sessoes.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Resolução de n. 004 de 16 de dezembro de 2024 e dá outras providencias</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3722/projeto_de_resolucao_no_007-2025_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3722/projeto_de_resolucao_no_007-2025_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da Sala da Mulher e da Procuradoria da Mulher no âmbito da Câmara Municipal de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4136/projeto_de_resolucao_no_009-2025_-_calendario_das_sessoes_-_2026.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4136/projeto_de_resolucao_no_009-2025_-_calendario_das_sessoes_-_2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO ANUAL DE SESSÕES DO EXERCÍCIO DE 2026, DA CÂMARA MUNICIPAL DE COLNIZA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projetos de Leis Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3456/projeto_de_lei_no_001-2025_-_mesa_diretora_alteracao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3456/projeto_de_lei_no_001-2025_-_mesa_diretora_alteracao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de aumento salarial aos servidores públicos efetivos e comissionados da câmara municipal de Colniza/MT, institui gratificação para o gestor de contratos, altera vencimentos de cargos e dá outras providências</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3457/projeto_de_lei_no_002-2025_-_verba_indenizatoria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3457/projeto_de_lei_no_002-2025_-_verba_indenizatoria.pdf</t>
   </si>
   <si>
     <t>Revoga a lei municipal nº. 1.073/2023 e dispõe sobre a regulamentação da verba de natureza indenizatória pelo exercício da atividade parlamentar, e dá outras providências</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3569/projeto_de_lei_no_003.2025_-_institui_o_dia_do_produtor_rural_-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3569/projeto_de_lei_no_003.2025_-_institui_o_dia_do_produtor_rural_-_luis.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Produtor Rural no município de Colniza, Mato Grosso, a ser comemorado anualmente no último domingo do mês de julho de cada ano, e dá outras providências</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3570/projeto_de_lei_no_004.2025_-dispoe_sobre_a_nulidade_da_nomeacao_ou_contratacao_-_miro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3570/projeto_de_lei_no_004.2025_-dispoe_sobre_a_nulidade_da_nomeacao_ou_contratacao_-_miro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nulidade da nomeação ou contratação, para determinados cargos e empregos públicos, de pessoa condenada por crime sexual contra criança ou adolescente no Município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3581/projeto_de_lei_no_005.2025_-descarte_de_medicamentos_-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3581/projeto_de_lei_no_005.2025_-descarte_de_medicamentos_-_oseia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recolhimento de medicamentos de uso humano vencidos ou em desuso, pelos usuários das unidades básicas de saúde no município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3582/projeto_de_lei_no_006.2025_-_altera_a_lei_755_de_2018_-_dia_do_pioneiro-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3582/projeto_de_lei_no_006.2025_-_altera_a_lei_755_de_2018_-_dia_do_pioneiro-_oseia.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da Lei Municipal nº 755, de 20 de março de 2018, que institui o Dia do Pioneiro em Colniza, Estado de Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3646/projeto_de_lei_no_007.2025_-_utilidade_publica_sispumcol.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3646/projeto_de_lei_no_007.2025_-_utilidade_publica_sispumcol.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de utilidade publica do sindicato dos servidores públicos do município de Colniza-MT, SISPUMCOL e dá outros providências</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3647/projeto_de_lei_no_008.2025_-_utilidade_publica_sintep_-_colniza.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3647/projeto_de_lei_no_008.2025_-_utilidade_publica_sintep_-_colniza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de utilidade pública do Sindicato dos trabalhadores do ensino público de Mato Grosso, Subsede de Colniza - SINTEP, localizado no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3693/projeto_de_lei_no_009.2025_-_utilidade_publica_ass._serra_planalto_ebenezer_-_agnaldo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3693/projeto_de_lei_no_009.2025_-_utilidade_publica_ass._serra_planalto_ebenezer_-_agnaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública a Associação dos Pequenos Produtores Rurais da Serra Planalto Ebenezer - APPRSPE, localizada no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>JONAS DE OLIVEIRA MIRANDA, OSEIA PEREIRA GUEDES, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3679/projeto_de_lei_no_010.2025_-_mutirao_de_limpeza_-_jonas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3679/projeto_de_lei_no_010.2025_-_mutirao_de_limpeza_-_jonas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da realização de mutirões de limpeza nos bairros do município de Colniza e de campanha de conscientização para a limpeza dos quintais, e dá outras providências</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_lei_no_011.2025_-_utilidade_publica__ass._renascer_-_tres_fronteiras_-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_lei_no_011.2025_-_utilidade_publica__ass._renascer_-_tres_fronteiras_-_oseia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública a Associação dos Moradores e Agricultores e Pecuarista Renascer de Três Fronteiras - AMAPRDTF, localizada no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3678/projeto_de_lei_no_012.2025_-_altera_a_lei_719_de_2017_-_altera_denom._de_travessa-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3678/projeto_de_lei_no_012.2025_-_altera_a_lei_719_de_2017_-_altera_denom._de_travessa-_oseia.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 719, de 15 de setembro de 2017, que dispõe sobre denominação de logradouro público em Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3721/projeto_de_lei_no_013.2025_-_gestantes_-_oseia_valter_e_miro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3721/projeto_de_lei_no_013.2025_-_gestantes_-_oseia_valter_e_miro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito da gestante de optar pela realização de parto por cesariana, no Sistema Único de Saúde – SUS, bem como a utilização de analgesia no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3763/projeto_de_lei_no_014.2025_-_utilidade_publica__ass._avante_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3763/projeto_de_lei_no_014.2025_-_utilidade_publica__ass._avante_guariba.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação de Moradores Avante Guariba, localizada no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3764/projeto_de_lei_no_015.2025_-_utilidade_publica__liga_de_ciclismo_-_oseia_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3764/projeto_de_lei_no_015.2025_-_utilidade_publica__liga_de_ciclismo_-_oseia_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Liga Esportiva Municipal de Ciclismo de Colniza – LEMCC, localizada no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3800/projeto_de_lei_no_016.2025_-_altera_a_lei_municipal_1.170_-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3800/projeto_de_lei_no_016.2025_-_altera_a_lei_municipal_1.170_-_luis.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 1º da Lei Municipal nº 1.170, de 22 de março de 2024, que institui o Dia do Católico no Município de Colniza-MT, para declará-lo como feriado municipal, e dá outras providências</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3818/projeto_de_lei_no_017.2025_-_utilidade_publica__sindicato_trab._rurais_-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3818/projeto_de_lei_no_017.2025_-_utilidade_publica__sindicato_trab._rurais_-_oseia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de utilidade do sindicato dos trabalhadores rurais de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3819/projeto_de_lei_no_018.2025_-_isencao_do_pagamento_de_taxas_de_insc._-_dede.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3819/projeto_de_lei_no_018.2025_-_isencao_do_pagamento_de_taxas_de_insc._-_dede.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de taxas de inscrição em concursos públicos e processos seletivos aos voluntários da justiça eleitoral e jurados que atuam no tribunal do júri no âmbito do município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3851/projeto_de_lei_no_019.2025_-_utilidade_publica__ass._mulheres_cleide_da_penha.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3851/projeto_de_lei_no_019.2025_-_utilidade_publica__ass._mulheres_cleide_da_penha.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação de Mulheres Cleide da Penha - AMCP, localizada no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_lei_no_020.2025_-_sao_jose_-_padroeiro_-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_lei_no_020.2025_-_sao_jose_-_padroeiro_-_luis.pdf</t>
   </si>
   <si>
     <t>Declara São José Padroeiro do Município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3881/projeto_de_lei_no_021.2025_-_manutencoes_realizadas_pela_secretaria_de_infraestrutura_-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3881/projeto_de_lei_no_021.2025_-_manutencoes_realizadas_pela_secretaria_de_infraestrutura_-_luis.pdf</t>
   </si>
   <si>
     <t>Autoriza um produtor rural em cada linha do Município de Colniza a acompanhar e dar opinião sobre as manutenções realizadas pela secretaria de infraestrutura, e dá outras providências.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3882/projeto_de_lei_no_022.2025_-_transporte_pacientes_-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3882/projeto_de_lei_no_022.2025_-_transporte_pacientes_-_luis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de uso do transporte público de saúde para pacientes que realizam procedimentos médicos particulares, no Município de Colniza, devido à indisponibilidade de atendimento pelo Sistema Único de Saúde (SUS), e dá outras providências.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3883/projeto_de_lei_no_023._2025_-emancipacao_linha_pacutinga_-_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3883/projeto_de_lei_no_023._2025_-emancipacao_linha_pacutinga_-_valter.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Municipalização da Linha Pacutinga, localizada na zona rural do Município de Colniza e dá outras providências.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA, OSEIA PEREIRA GUEDES, VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3884/projeto_de_lei_no_024._2025_-_copa_safra_do_cafe_-_valter_e_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3884/projeto_de_lei_no_024._2025_-_copa_safra_do_cafe_-_valter_e_oseia.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos Esportivos do Município de Colniza a “Copa Safra do Café” e dá outras providências.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3936/projeto_de_lei_no_025._2025_-_atendimento_psicologico_gestante_-_claudia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3936/projeto_de_lei_no_025._2025_-_atendimento_psicologico_gestante_-_claudia.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Apoio Psicológico às mulheres que sofreram perda gestacional, natimorto e perda neonatal no âmbito da rede de saúde do Município de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3937/projeto_de_lei_no_026.2025_-_utilidade_publica__motoclube_-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3937/projeto_de_lei_no_026.2025_-_utilidade_publica__motoclube_-_oseia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação Cross Brothers Motoclube, localizada no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3958/projeto_de_lei_no_027.2025_-_treinamento_serv._educacao_-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3958/projeto_de_lei_no_027.2025_-_treinamento_serv._educacao_-_luis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de capacitação em primeiros socorros aos profissionais da educação do Município de Colniza, a ser realizada durante a semana de formação, em parceria com o Serviço de Atendimento Móvel de Urgência (SAMU) e dá outras providências.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3992/projeto_de_lei_no_028.2025_-_drogas_e_sexualizacao_-_jonas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3992/projeto_de_lei_no_028.2025_-_drogas_e_sexualizacao_-_jonas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Semana de Prevenção às Drogas, ao Álcool, ao Fumo e de Conscientização e Combate à Sexualização Precoce nas Escolas Públicas e Privadas do Município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4004/projeto_de_lei_no_029.2025_-_proibicao_cigarros_-_tata.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4004/projeto_de_lei_no_029.2025_-_proibicao_cigarros_-_tata.pdf</t>
   </si>
   <si>
     <t>Proíbe o uso de cigarros, narguilés, cigarros eletrônicos ou qualquer outro produto fumígeno em dependências de órgãos públicos de saúde no Município de Colniza-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4034/projeto_de_lei_no_030.2025_-_utilidade_publica_-_ass._nova_esperanca_-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4034/projeto_de_lei_no_030.2025_-_utilidade_publica_-_ass._nova_esperanca_-_luis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos Produtores Rurais Nova Esperança – A. P. P. R. N. E. do Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>OSEIA PEREIRA GUEDES, WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4051/projeto_de_lei_no_031.2025_-_dia_do_motoqueiro_-_wesley.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4051/projeto_de_lei_no_031.2025_-_dia_do_motoqueiro_-_wesley.pdf</t>
   </si>
   <si>
     <t>Institui o “dia municipal do motoqueiro” no último domingo do mês de fevereiro, no âmbito do município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4054/projeto_de_lei_no_032.2025_-_dia_do_produtor_de_leite_-_jonas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4054/projeto_de_lei_no_032.2025_-_dia_do_produtor_de_leite_-_jonas.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal do Produtor de Leite”, a ser comemorado anualmente no primeiro sábado do mês de julho, no âmbito do Município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4091/projeto_de_lei_no_033.2025_-_fibra_optica_-_luis_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4091/projeto_de_lei_no_033.2025_-_fibra_optica_-_luis_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação, organização, manutenção e retirada de cabos de fibra óptica e demais fiações aéreas pelas empresas prestadoras de serviços de internet no município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4165/projeto_de_lei_no_034.2025_-_utilidade_publica_-_ass._nova_esperanca_-_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4165/projeto_de_lei_no_034.2025_-_utilidade_publica_-_ass._nova_esperanca_-_valter.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos Produtores Rurais Nova Esperança do Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4166/projeto_de_lei_no_035.2025_-_utilidade_publica_-_ass._uniao_do_cafe_-_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4166/projeto_de_lei_no_035.2025_-_utilidade_publica_-_ass._uniao_do_cafe_-_valter.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Produtores de Café União do Café do Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, AILTON RIBEIRO, CLAUDIA KAFER, ELCI COSTA PAIXÃO, EZEQUIAS DEDÉ DE SOUZA, JONAS DE OLIVEIRA MIRANDA, OSEIA PEREIRA GUEDES, WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3442/requerimento_n._001.2025_-_vereador_dede_e_agnaldo_-_nucleacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3442/requerimento_n._001.2025_-_vereador_dede_e_agnaldo_-_nucleacao.pdf</t>
   </si>
   <si>
     <t>REQUEREM que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal e à Secretaria Municipal de Educação uma “carta aberta à Comunidade de Colniza sobre o projeto de nucleação escolar e o fechamento das salas anexas da linha 32, Vila Planalto Capa e Eva Funari”, nos seguintes termos.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3443/requerimento_n._02._2025-_vereador_tata_-_cascalhamento_de_linhas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3443/requerimento_n._02._2025-_vereador_tata_-_cascalhamento_de_linhas.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado com urgência o cascalhamento nos pontos críticos especialmente da rota escolar das Linhas G1, G4 , G8, Rosa de Saron, Linha das Missõe Porteirão e travessões.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3452/requerimento_n._003._2025-_vereador_jonas_-_ampliacao_do_laboratorio_municipal.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3452/requerimento_n._003._2025-_vereador_jonas_-_ampliacao_do_laboratorio_municipal.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, para que sejam tomadas as seguintes providências:</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3454/requerimento_n._004._2025-_vereador_agnaldo_-_coleta_de_lixo_salvacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3454/requerimento_n._004._2025-_vereador_agnaldo_-_coleta_de_lixo_salvacao.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através do setor competente, que seja realizada a coleta de lixo, ao menos uma vez por semana, na comunidade Salvação, conforme solicitação dos moradores.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3455/requerimento_n._005._2025-_vereador_jonas_-_ampliacao_do_predio_regulacao_aumento_de_quadro_servidores.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3455/requerimento_n._005._2025-_vereador_jonas_-_ampliacao_do_predio_regulacao_aumento_de_quadro_servidores.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, para que sejam tomadas as seguintes providências:_x000D_
 1.	Ampliar o espaço físico do prédio de Regulação, visando proporcionar melhores condições de atendimento à população;</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3445/requerimento_n._006.2025_-_vereador_dede_-_bueiros.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3445/requerimento_n._006.2025_-_vereador_dede_-_bueiros.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que sejam substituídos os seguintes bueiros de madeira por tubos corrugado, nos seguintes locais:</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3447/requerimento_n._007._2025_-_vereador_ailton_-_placas_de_transito.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3447/requerimento_n._007._2025_-_vereador_ailton_-_placas_de_transito.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através do setor competente, a instalação de placas de trânsito no Distrito Guariba, a fim de melhorar a sinalização e garantir a segurança viária para motoristas e pedestres na localidade.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, AILTON RIBEIRO, JONAS DE OLIVEIRA MIRANDA, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3448/requerimento_n._008._2025_-_vereador_ailton_-_agente_de_saude.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3448/requerimento_n._008._2025_-_vereador_ailton_-_agente_de_saude.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Saúde, a designação de uma Agente Comunitária de Saúde para atuar na Vila Taquaruçu do Norte, neste município.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3508/requerimento_n._009._2025_-_vereador_luis_carlos_-_cascalhamento_linha_16.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3508/requerimento_n._009._2025_-_vereador_luis_carlos_-_cascalhamento_linha_16.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras para que realizado o cascalhamento de 02(dois) morros na Linha 16, bem como a instalação de bueiro.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA, OSEIA PEREIRA GUEDES, WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimento_n._010._2025_-_vereador_luis_carlos_-_piso_salarial_dos_professores.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimento_n._010._2025_-_vereador_luis_carlos_-_piso_salarial_dos_professores.pdf</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3449/requerimento_n._011._2025_-_vereador_wesley_-_via_dupla_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3449/requerimento_n._011._2025_-_vereador_wesley_-_via_dupla_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por intermédio do setor competente, a implantação de uma via dupla no trecho compreendido entre o Posto Polles e o Restaurante Brasão, situado no distrito de Guariba,  município de Colniza/MT.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>JONAS DE OLIVEIRA MIRANDA, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3461/requerimento_n._012._2025_-_vereador_presidente_oseia_-equiparacao_salarial.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3461/requerimento_n._012._2025_-_vereador_presidente_oseia_-equiparacao_salarial.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por intermédio do setor competente, a equiparação salarial dos Técnicos em Desenvolvimento Infantil (TDI's) no âmbito do município de Colniza/MT.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3476/requerimento_n._013._2025_-_vereadora_claudia_-_construcao_sala_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3476/requerimento_n._013._2025_-_vereadora_claudia_-_construcao_sala_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, a construção de 04 (quatro) salas na Escola Municipal Valmir Neumann, localizada no Distrito de Guariba, município de Colniza.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3475/requerimento_n._014._2025_-_vereadora_claudia_-multirao_saude.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3475/requerimento_n._014._2025_-_vereadora_claudia_-multirao_saude.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde um multirão periódico de atendimento na área de saúde, bem como a equipe de vacina, agente de saúde, e transferência de cartão sus, que esse atendimento seja na Comunidade São Francisco localizada as margens do Rio Roosevelt, Vila Taquaruçu do Norte, e Distrito de 3 Fronteiras</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3462/requerimento_n._015._2025-_vereador_tata_-_continuacao_do_travessao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3462/requerimento_n._015._2025-_vereador_tata_-_continuacao_do_travessao.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja concluída a obra do travessão localizado na Linha 15, acesso à Linha G1, km 25, zona rural de Colniza.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3503/requerimento_n._016._2025-_vereador_jonas_-_construcao_de_banheiro_na_praca.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3503/requerimento_n._016._2025-_vereador_jonas_-_construcao_de_banheiro_na_praca.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Planejamento, que seja realizada a construção de banheiros públicos na Praça da Bíblia em nosso município, contemplando unidades masculina, feminina com espaços destinados a banho.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3495/requerimento_n._017._2025_-_vereador_luis_carlos_-__ponte_na_linha_16_b.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3495/requerimento_n._017._2025_-_vereador_luis_carlos_-__ponte_na_linha_16_b.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras a fins de providenciar a manutenção da Ponte na Linha 16 B e na Linha da Agrovila</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3496/requerimento_n._018._2025_-_vereador_luis_carlos_-__ampliacao_de_banheiros_na_escola_tancredo_neves.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3496/requerimento_n._018._2025_-_vereador_luis_carlos_-__ampliacao_de_banheiros_na_escola_tancredo_neves.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras juntamente com a Secretaria Municipal de Educação a fins de providenciar a Construção de (02)duas salas e ampliação dos banheiros da Escola Municipal Tancredo Neves, localizada na MT 418 P.A. Escol Sul</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimento_n._019._2025_-_vereador_ailton_ribeiro_-_contatacao_de_agente_de_edemias.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimento_n._019._2025_-_vereador_ailton_ribeiro_-_contatacao_de_agente_de_edemias.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Saúde, que seja contratado duas pessoas para trabalhar como agentes de endemias para atender o distrito do Guariba.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3498/requerimento_n._020._2025_vereador_airton_ribeiro_-_arborizacao_da_avenida_edino_polles.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3498/requerimento_n._020._2025_vereador_airton_ribeiro_-_arborizacao_da_avenida_edino_polles.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Agricultura, para que seja realizado a arborização da Avenida Edino Polles do Distrito do Guariba.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3504/requerimento_n._021._2025-_vereador_jonas_-_reforma_e_muros_do_cras.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3504/requerimento_n._021._2025-_vereador_jonas_-_reforma_e_muros_do_cras.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Planejamento, a realização de uma reforma geral no prédio do Centro de Referência de Assistência Social (CRAS) de Colniza, bem como a construção de um muro em seu entorno.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3505/requerimento_n._022._2025_vereador_wesley_nunes_mendes-colheta_de_lixo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3505/requerimento_n._022._2025_vereador_wesley_nunes_mendes-colheta_de_lixo.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, disponibilização de um veículo, seja uma caçamba ou um trator com carreta, para a coleta de lixo no distrito de Três Fronteiras seu entorno.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, AILTON RIBEIRO, CLAUDIA KAFER, ELCI COSTA PAIXÃO, EZEQUIAS DEDÉ DE SOUZA, JONAS DE OLIVEIRA MIRANDA, OSEIA PEREIRA GUEDES, ROSEMIRO RODRIGUES DOS SANTOS, VALTER DE LIMA JESUS, WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3515/requerimento_n._023._2025_vereadores_monitores.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3515/requerimento_n._023._2025_vereadores_monitores.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, que seja encaminhado a esta Câmara Municipal um Projeto de Lei dispondo sobre a criação de cargos de monitor(a) para acompanhar os ônibus escolares que transportam crianças menores de 5 anos e crianças com necessidades especiais.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>AILTON RIBEIRO, CLAUDIA KAFER, ELCI COSTA PAIXÃO, OSEIA PEREIRA GUEDES, WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_n._024._2025_vereador_ailton.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_n._024._2025_vereador_ailton.pdf</t>
   </si>
   <si>
     <t>Requer do poder Executivo municipal por intermédio do setor competentes elaboração de um projeto de saneamento básico para o Distrito de Guariba, visando melhorar as condições de saúde e qualidade de vida da população.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3523/requerimento_n._025._2025_-_vereadora_claudia_-_termino_da_reforma_na_escola_municipal_valmir_neumann.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3523/requerimento_n._025._2025_-_vereadora_claudia_-_termino_da_reforma_na_escola_municipal_valmir_neumann.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, o término da reforma da Escola Municipal VALMIR NEUMANN, que localizada no Distrito de Guariba.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3521/requerimento_n._026._2025_vereador_ailton_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3521/requerimento_n._026._2025_vereador_ailton_-.pdf</t>
   </si>
   <si>
     <t>Requer do poder Executivo municipal por intermédio do setor competentes elaboração do projeto do aeroporto do Distrito do Guariba.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>AILTON RIBEIRO, EZEQUIAS DEDÉ DE SOUZA, JONAS DE OLIVEIRA MIRANDA, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3510/requerimento_n._027._2025_vereador_jonas_de_oliveira_miranda.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3510/requerimento_n._027._2025_vereador_jonas_de_oliveira_miranda.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal, através da Secretaria Municipal de Obras um veículo com Carroceria para Apoio à Equipe de Trânsito.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3518/requerimento_n.028._vereador_jonas_de_oliveira_multiram_para_realizar_limpeza_retirada_de_entulhos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3518/requerimento_n.028._vereador_jonas_de_oliveira_multiram_para_realizar_limpeza_retirada_de_entulhos.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de obras, que seja feito um mutirão para realizar a limpeza nos bairros e tirar entulhos.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3512/requerimento_n.029._2025_-_vereadores_oseia_e_jonas_torneio_leiteiro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3512/requerimento_n.029._2025_-_vereadores_oseia_e_jonas_torneio_leiteiro.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal, através da Secretaria Municipal de Agricultura que seja realizado no município de Colniza a realização do torneio leiteiro.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3513/requerimento_n.030._2025_-_vereadores_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3513/requerimento_n.030._2025_-_vereadores_oseia.pdf</t>
   </si>
   <si>
     <t>Requer do poder Executivo municipal a inclusão do Bairro Verdan, especialmente as ruas A1, A2, A3, A4 e A5, bem como dos demais bairros que ainda não possuem pavimentação asfáltica, no projeto de infraestrutura urbana a ser elaborado pela empresa contratada pela Prefeitura Municipal de Colniza.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3524/requerimento_n.031._2025_vereador_wesley_nunes_mendes-psicologa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3524/requerimento_n.031._2025_vereador_wesley_nunes_mendes-psicologa.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde um Psicólogo no distrito do Guariba para atender diariamente.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3525/requerimento_n.032_2025_vereador_wesley_nunes_mendes-caminao_casanba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3525/requerimento_n.032_2025_vereador_wesley_nunes_mendes-caminao_casanba.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de obras um Caminhão caçamba para a subprefeitura do distrito do Guariba.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3526/requerimento_n_33_2025_vereadora_claudia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3526/requerimento_n_33_2025_vereadora_claudia.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, que seja realizado Estudo Hidrogeológico e Ensaio de Prospecção Geofísico para viabilizar a possibilidade de implantação de Rede de Água tratada no Distrito de Guariba, através de poços artesianos.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_n_034._2025_-_vereador_luis_carlos_carvalho.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_n_034._2025_-_vereador_luis_carlos_carvalho.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que sejam providenciados a substituição das pontes por bueiros na linha R15 e travessão com a linha 20 e na linha 20 terra Roxa.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3535/requerimento_no_035_2025_luis_carlos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3535/requerimento_no_035_2025_luis_carlos.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Planejamento notifique o engenheiro responsável pela obra de pavimentação asfáltica do Bairro Garça, a fim de que ele comunique à empresa executora para que providencie, com a máxima urgência, a recuperação dos trechos onde o asfalto já apresenta sinais de desgaste, incluindo buracos e imperfeições.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3549/requerimento_036._2025-_vereador_miro_-_estacionamento_em_frente_ao_banco_sicoob.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3549/requerimento_036._2025-_vereador_miro_-_estacionamento_em_frente_ao_banco_sicoob.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Planejamento, que seja realizada a construção de um estacionamento de veículos em frente à Cooperativa de Crédito Sicoob, localizada na Avenida dos Pinhais.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3548/requerimento_037._2025-_vereador_miro_-_ligacao_entre_o_bairro_castelo_e_rondonia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3548/requerimento_037._2025-_vereador_miro_-_ligacao_entre_o_bairro_castelo_e_rondonia.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio das Secretarias Municipal de Obras e Secretaria Municipal de Planejamento, que seja realizada a abertura e adequação de uma via de acesso entre os bairros Castelo dos Sonhos e Rondônia.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3546/requerimento_038_2025_-_claudia_kaffer.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3546/requerimento_038_2025_-_claudia_kaffer.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Saúde, para seja realizado a ampliação da Unidade Basica (UBS) do Distrito do Guariba.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3539/requerimento_n._039_2025_valter_de_lima_jesus.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3539/requerimento_n._039_2025_valter_de_lima_jesus.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado com urgência o Patrolamento da rua Jacarandá e da rua Clemente filho, no bairro Garça.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3538/requerimento_040.2025_-_vereador_dede_-_medicos_plantonistas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3538/requerimento_040.2025_-_vereador_dede_-_medicos_plantonistas.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal por meio da Secretaria Municipal de Saúde, que providencie a contratação de médicos substitutos plantonistas para atuarem nas Unidades Básicas de Saúde (UBS) de Colniza.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3542/requerimento_041.2025-ailton_-pont_km-105_faz_vespor_br.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3542/requerimento_041.2025-ailton_-pont_km-105_faz_vespor_br.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal por intermédio da Secretaria de Obras para que seja realizado a reforma da ponte na BR 206 km 105,  em frente a antiga sede Fazenda Reunidas.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3543/requerimento_042.2025-ailton_ribeiro-solicitando_providencia_urgentes_quanto_a_estrutura_e_atendimento_da_unidade_saude_ubs.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3543/requerimento_042.2025-ailton_ribeiro-solicitando_providencia_urgentes_quanto_a_estrutura_e_atendimento_da_unidade_saude_ubs.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Saúde, solicitando providência urgentes quanto á estrutura e atendimento da Unidade Básica de saúde (UBS) Rural.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3540/requerimento_043_2025_luis_carlos_-_cascalhamento_linha_20_-_03_pontos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3540/requerimento_043_2025_luis_carlos_-_cascalhamento_linha_20_-_03_pontos.pdf</t>
   </si>
   <si>
     <t>solicita ao Poder Executivo, por meio da Secretaria Municipal de Obras, a adoção de providências urgentes para conter a formação de barreiros e melhorar o acesso em três pontos críticos do município. Para tanto, requer a realização de cascalhamento nos seguintes trechos da Linha 20, no lado direito do P. A. Escol Sul:_x000D_
 •	Quilômetro 1;_x000D_
 •	Quilômetro 2;_x000D_
 •	Quilômetro 12,5 (na frente da propriedade do senhor Djalma).</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3541/requerimento_044_2025_luis_carlos_-_cascalhamento_linha_16_roda_dagua.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3541/requerimento_044_2025_luis_carlos_-_cascalhamento_linha_16_roda_dagua.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, por meio da Secretaria Municipal de Obras, a adoção de providências urgentes para conter a formação de barreiros e melhorar o acesso em diversos pontos críticos da Linha 16 Roda D’Água, com a efetivação do cascalhamento em tais trechos.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3554/requerimento_045_2025_jonas_de_oliveira_miranda_-_saude_sobre_surto_dengue.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3554/requerimento_045_2025_jonas_de_oliveira_miranda_-_saude_sobre_surto_dengue.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Saúde medidas emergenciais para combate ao aumento de pernilongos e mosquitos no município.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3556/requerimento_046_2025_claudia_kaffer_detran.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3556/requerimento_046_2025_claudia_kaffer_detran.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVES DO SETOR COMPETENTE PARA QUE POSSA INPLANTAR UMA AGÊNCIA DO DETRAN NO DISTRITO DO GUARIBA.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3550/requerimento_047_2025_agnaldo_linha_28.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3550/requerimento_047_2025_agnaldo_linha_28.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria de Obras a realização dos seguintes serviços essenciais para a melhoria das condições de trafegabilidade segurança na região.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3553/requerimento_048_2025_jonas_de_oliveira_miranda_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3553/requerimento_048_2025_jonas_de_oliveira_miranda_-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a substituição da ponte da rua dos Girassóis por bueiro de zinco com galeria.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3568/requerimento_049._2025_-_vereador___valter_de_lima_jesus_-ponte_primeiro_de_maio_km-9.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3568/requerimento_049._2025_-_vereador___valter_de_lima_jesus_-ponte_primeiro_de_maio_km-9.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA MUNICIPAL DE OBRAS A MANUTENÇÃO DA PONTE DO SOBRE O RIO LAMBARI NA LINHA PRIMEIRO DE MAIO – KM 9.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_050._2025_-_vereador_valter_de_lima_-_ponte_linha_12_sentido_aripuana.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_050._2025_-_vereador_valter_de_lima_-_ponte_linha_12_sentido_aripuana.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA MUNICIPAL DE OBRAS, A MANUTENÇÃO DA PONTE NA LINHA 12, SENTIDO ARIPUANÃ LADO ESQUERDO – KM 05.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3577/requerimento_051.2025_-_vereador_dede_-_bueiros_tres_fronteiras.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3577/requerimento_051.2025_-_vereador_dede_-_bueiros_tres_fronteiras.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal por meio da Secretaria Municipal de Obras, que sejam encaminhados bueiros corrugados para serem instalados nas vias da comunidade de Três Fronteiras, visando atender às necessidades da população local.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3596/requerimento_052_2025_-_vereador__rosemiro_-quebra_mola.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3596/requerimento_052_2025_-_vereador__rosemiro_-quebra_mola.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo municipal através da secretaria municipal de obras, a construção de um quebra-molas na rua das Acácias próximo ao supermercado PAUVAN.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3602/requerimento_053_2025_-_vereador__aguinaldo_drumoes__biblioteca_vale_do_salvacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3602/requerimento_053_2025_-_vereador__aguinaldo_drumoes__biblioteca_vale_do_salvacao.pdf</t>
   </si>
   <si>
     <t>REQUER a instalação de uma biblioteca na Escola Bartolomeu Bueno, situada no Vila Vale do Salvação.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_054_2025-vereador_luis_escola_tancredo_n.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_054_2025-vereador_luis_escola_tancredo_n.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo por meio da Secretaria Municipal de Obras, para que seja realizado  o cascalhamento no pátio da Escola Tancredo Neves.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3619/requerimento_55.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3619/requerimento_55.pdf</t>
   </si>
   <si>
     <t>REQUER, do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que realize uma manutenção como Patrolamento, cascalhamento e saidas de água   em alguns   pontos críticos na Linha 16 A e 16 B.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3573/requerimento_056_2025_-_vereador_luis_carlos__rio_traira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3573/requerimento_056_2025_-_vereador_luis_carlos__rio_traira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo por meio da Secretaria Municipal de Obras, a inclusão na programação de obras do município para a realização do aterro no Rio Traíra, localizado na Linha 4 da Garça, bem como a elevação das duas pontes situadas na mesma localidade.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3578/requerimento_057.2025_-_vereador_dede_e_jonas_-_aterro_e_substituicao_da_linha_g1.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3578/requerimento_057.2025_-_vereador_dede_e_jonas_-_aterro_e_substituicao_da_linha_g1.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal por meio da Secretaria Municipal de Obras, que seja realizada a substituição do bueiro e a realização de um aterro em uma baixada localizada na Linha G1, a 1,5 km da BR, bem como o levantamento e aterro de outros trechos críticos dessa estrada.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3595/requerimento_058_2025_-_vereador__rosemiro_-_patrolamento_da_mt_sentido_nova_uniao_moriru_porteirao_e_missoes.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3595/requerimento_058_2025_-_vereador__rosemiro_-_patrolamento_da_mt_sentido_nova_uniao_moriru_porteirao_e_missoes.pdf</t>
   </si>
   <si>
     <t>REQUER junto ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras para que seja realizado o patrolamento, cascalhamento e levantamento dos pontos críticos na MT sentido Nova União, Linha Moriru, Linha Porteirão( lados direito e esquerdo) e Linha das Missões</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3588/requerimento_059_2025_-_vereador__rosemiro_-_patrolamento_da_mt_sentido_rosa_de_saron_g1_e_missaozinha.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3588/requerimento_059_2025_-_vereador__rosemiro_-_patrolamento_da_mt_sentido_rosa_de_saron_g1_e_missaozinha.pdf</t>
   </si>
   <si>
     <t>REQUER junto ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras para que seja realizado o patrolamento, cascalhamento e levantamento dos pontos críticos nas Linhas Rosa de Saron, G1 e Missãozinha</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3587/requerimento_060_2025_valter_de_lima_jesus_-_manutencao_ponte_castelo_dos_sonhos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3587/requerimento_060_2025_valter_de_lima_jesus_-_manutencao_ponte_castelo_dos_sonhos.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada, com urgência, a manutenção da ponte localizada na Avenida 2000, que dá acesso ao Bairro Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_061_2025_jonas_de_oliveira_miranda_-_patrolamento_e_cascalhamento_pontos_criticos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_061_2025_jonas_de_oliveira_miranda_-_patrolamento_e_cascalhamento_pontos_criticos.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizada o rebaixamento do morro seca guela próximo do viveiro, na linha G1.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_062_2025_oseia_pereira_guedes_e_jonas_de_oliveira_miranda_-exames.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_062_2025_oseia_pereira_guedes_e_jonas_de_oliveira_miranda_-exames.pdf</t>
   </si>
   <si>
     <t>Requerem do Poder Executivo Municipal, por meio da Secretaria Municipal de saúde, que inclua os exames para diagnóstico da Chikungunya na lista de exames gratuitos oferecidos pelo Laboratório Municipal à população de Colniza - MT.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3584/requerimento_063_2025_ailton_-exames_no_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3584/requerimento_063_2025_ailton_-exames_no_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, para que viabilize convênio com  Laboratório de Análise Clínica para de realização de exames pelo SUS nas dependências do próprio Distrito de Guariba.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>AILTON RIBEIRO, WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3583/requerimento_064_2025_ailton_e_barbicha_-plantao_de_enfermeira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3583/requerimento_064_2025_ailton_e_barbicha_-plantao_de_enfermeira.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, para que viabilize a destinação de Enfermeiro(a) para fins de atendimento de plantões nas dependências do PSF do Distrito de Guariba em dias feriados, finais de semana e período noturno.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3586/requerimento_065_2025_jonas_de_oliveira_miranda_faixa_elevada.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3586/requerimento_065_2025_jonas_de_oliveira_miranda_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a implantação de uma faixa elevada para travessia de pedestres em frente à Escola Estadual Tarsila do Amaral.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO, WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3594/requerimento_066.2025-_vereador_tata_e_barbicha-_passagens_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3594/requerimento_066.2025-_vereador_tata_e_barbicha-_passagens_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal por meio da Secretaria Municipal de Saúde, realize processo licitatório para aquisição de passagens rodoviárias destinadas aos pacientes do Distrito do Guariba que necessitam de deslocamento até a sede do município para consultas e exames médicos, bem como disponibilizando uma casa de apoio na sede do Município para tais pacientes, caso seja necessário.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3603/requerimento_067_2025_wesley_-_medico_a_cada_30_dias_3_fronteiras.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3603/requerimento_067_2025_wesley_-_medico_a_cada_30_dias_3_fronteiras.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, solicitando o envio de um médico ao distrito de Três Fronteiras, com periodicidade mínima de uma vez a cada 30 (trinta) dias, a fim de garantir atendimento médico regular á população local.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3620/requerimento_68.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3620/requerimento_68.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretária Municipal de Saúde, solicitação de vacinação periódica na Vila Três Fronteiras</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3621/requerimento_69.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3621/requerimento_69.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo e o setor responsável que sejam realizadas a manutenção e a troca das lâmpadas queimadas, bem como a instalação de iluminação pública nos pontos onde ainda não há cobertura na Vila Taquaruçu do Norte.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3605/requerimento_70_2025_jonas_de_oliveira_miranda_patrolamento_levantamento_cascalhamento_troca_de_bueiro_na_linha_paredao_regiaao_bom_sucesso.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3605/requerimento_70_2025_jonas_de_oliveira_miranda_patrolamento_levantamento_cascalhamento_troca_de_bueiro_na_linha_paredao_regiaao_bom_sucesso.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal Através da Secretaria Municipal de Obras, solicitando a realização dos seguintes serviços na região do Bom Sucesso Paredão:</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3606/requerimento_71_2025_jonas_de_oliveira_miranda__linha_32_capa_dos_gringos_e_tritaedoisinha__cascalahmentoe_patrolamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3606/requerimento_71_2025_jonas_de_oliveira_miranda__linha_32_capa_dos_gringos_e_tritaedoisinha__cascalahmentoe_patrolamento.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal Através da Secretaria municipal de Obras realização dos seguintes serviços na Linha 32 da Capa dos Gringas:</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3622/requerimento_72.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3622/requerimento_72.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras solicitando a realização urgente de patrolamento e encascalhamento das ruas e avenidas da vila Taquaruçu do Norte.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>JONAS DE OLIVEIRA MIRANDA, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3631/requerimento_73-2025-vereador-rosemiro-lh_16_roda_agua_eletronica_travessao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3631/requerimento_73-2025-vereador-rosemiro-lh_16_roda_agua_eletronica_travessao.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal por meio da Secretaria Municipal de Obras, para que seja feito um travessão na Linha 16 roda da Água para Linha Eletrônica.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3623/requerimento_74.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3623/requerimento_74.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo para que seja construído um Posto de Saúde no Bairro Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3624/requerimento_75.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3624/requerimento_75.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo por meio da Secretaria Municipal de Obras para a recuperação de bueiros, e cascalhamento dos pontos críticos das Linhas 20 e 24 Capa Mansa lado direito.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3625/requerimento_76.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3625/requerimento_76.pdf</t>
   </si>
   <si>
     <t>REQUER, do Poder Executivo Municipal através da Secretaria Municipal de Administração e Educação, para que realize o cumprimento integral da Lei Municipal nº 998/2022, que trata da “Revisão Geral Anual dos Servidores Públicos do Município de Colniza-MT”, especificamente o §2º da referida lei, que dispõe sobre o Piso Salarial Profissional para os profissionais do magistério público da educação básica.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3626/requerimento_77.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3626/requerimento_77.pdf</t>
   </si>
   <si>
     <t>REQUER, do Poder Executivo Municipal providências para a perfuração de poços semiartesianos nas escolas municipais localizadas nas comunidades às margens do Rio Roosevelt e na Escola Municipal de Taquaruçu do Norte.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_78.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_78.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo através da Secretaria Municipal de Obras a adoção de providências para a instalação de iluminação no pátio da Escola Municipal localizada no Distrito de Três Fronteiras.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3663/requerimento_079_2025_-_vereador_luis_carlos__patrolamento_lh_g4-g8.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3663/requerimento_079_2025_-_vereador_luis_carlos__patrolamento_lh_g4-g8.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo por meio da Secretaria Municipal de Obras, para que seja realizado o Patrolamento das Linhas G4 e G8.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3632/requerimento_80_2025_vereador_agnaldo_drumoes_narciso.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3632/requerimento_80_2025_vereador_agnaldo_drumoes_narciso.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo por meio da Secretaria competente, a construção de pequenas estruturas cobertas (casinhas) na entrada de cada linha vicinal do município, com a finalidade de proporcionar proteção aos moradores que aguardam transporte coletivo ou carona, especialmente em dias de sol intenso ou chuva.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3644/requerimento_81_2025_agnaldo_-_adicional_de_periculosidade_conselheiros.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3644/requerimento_81_2025_agnaldo_-_adicional_de_periculosidade_conselheiros.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria de Administração, que seja implantado o adicional de periculosidade aos Conselheiros Tutelares do Município de Colniza/MT, no importe de 20% dos subsídios recebidos, bem como o pagamento do adicional noturno, nos termos da legislação trabalhista vigente.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3633/requerimento_82_2025_valter-lh-_r2-_km-10_bueiros_e_drenos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3633/requerimento_82_2025_valter-lh-_r2-_km-10_bueiros_e_drenos.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo por meio da Secretaria Municipal de Obras Para que seja colocado dois bueiros e seja feito os drenos nos pontos críticos da Linha R 2 KM 10 depois da Linha Vitoria.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3643/requerimento_83_202_vereador-jonas-reforma_posto_de_saude_da_dois_mil.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3643/requerimento_83_202_vereador-jonas-reforma_posto_de_saude_da_dois_mil.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal e a Secretaria Municipal de Saúde, o reparo nas paredes do Posto de Saúde UBS da dois mil que se encontra com infiltrações, e as trocas das mobílias que se encontra desgastadas.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3642/requerimento_84_2025_agnaldo_-_manutencao_da_linha_56_capa_mansa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3642/requerimento_84_2025_agnaldo_-_manutencao_da_linha_56_capa_mansa.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras para fins de viabilizar o cascalhamento e patrolamento da Linha 56, Capa Mansa, Lado Direito, bem como a instalação de 3 bueiros.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3641/requerimento_85_202_vereador-elci-_aterramento_do_patio_da_escola_valmir_nemann.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3641/requerimento_85_202_vereador-elci-_aterramento_do_patio_da_escola_valmir_nemann.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal juntamente com a Secretária municipal de Obras solicitando a realização do aterramento do pátio da Escola Valmir Neumann.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3640/requerimento_86_202_vereador-jonas-faixa_elevada_dois_mil.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3640/requerimento_86_202_vereador-jonas-faixa_elevada_dois_mil.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal e a Secretaria Municipal de Obras, que seja realizada a construção da Faixa elevada na Avenida dois mil em frente a Farmácia Paulista ao lado dos Correios.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_87_202_vereador-luis_carlos_-secretaria_de_financas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_87_202_vereador-luis_carlos_-secretaria_de_financas.pdf</t>
   </si>
   <si>
     <t>REQUER à Secretaria Municipal de Finanças, por meio do Setor de Fiscalização, que as multas aplicadas aos proprietários de terrenos vazios com entulhos e matos altos, conforme previsto na Lei nº 09, de 2001, sejam precedidas de notificação prévia ao proprietário, para que este tenha a oportunidade de realizar a adequação necessária ao seu imóvel, antes da imposição de penalidades.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3638/requerimento_88._2025-_vereador_oseia_-_banco_de_sangue.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3638/requerimento_88._2025-_vereador_oseia_-_banco_de_sangue.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, que seja implantado um Banco de Sangue em nosso município, com o objetivo de atender de forma eficaz a crescente demanda por transfusões sanguíneas.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3637/requerimento_89._2025_-_vereador_oseia_-_medicos_do_hospital.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3637/requerimento_89._2025_-_vereador_oseia_-_medicos_do_hospital.pdf</t>
   </si>
   <si>
     <t>Requer do poder Executivo municipal por intermédio da Secretaria Municipal de Saúde, que estude adote as providências necessárias para a contratação emergencial de mais médicos para atender no Hospital Municipal de Colniza/MT, em razão da epidemia de dengue e chikungunya que assola nosso município.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3674/requerimento_90_2025_vereador-__dede_-_prancheamento_da_ponte_no_travesao_da_rosa_de_sarom.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3674/requerimento_90_2025_vereador-__dede_-_prancheamento_da_ponte_no_travesao_da_rosa_de_sarom.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo por meio da Secretaria Municipal de Obras que seja realizado o prancheamento da ponte localizada no travessão da Rosa de Saron, nas proximidades da saída do Porteirão.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3673/requerimento_91_2025-_vereador_-_elci_-_quebra_mola_em_frente_amec.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3673/requerimento_91_2025-_vereador_-_elci_-_quebra_mola_em_frente_amec.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo por meio da Secretaria Municipal de Obras que seja realizado um quebra-molas em frente a MEC e uma faixa de pedestres.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3672/requerimento_92__-_2025-_vereador_-_elci_-_quebra_mola_em_frente_a_igreja.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3672/requerimento_92__-_2025-_vereador_-_elci_-_quebra_mola_em_frente_a_igreja.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo por meio da Secretaria Municipal de Obras que seja instalado redutores de velocidade (quebra-molas) na Avenida Mato Grosso, em frente à Igreja Assembleia de Deus Bairro Garça, em frente à Igreja Mundial e em frente o Deposito de Material de Construção do Barriga.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3671/requerimento_93_2025_vereador-__jonas__-_instalacao_de_agua_no_bairro_rondonia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3671/requerimento_93_2025_vereador-__jonas__-_instalacao_de_agua_no_bairro_rondonia.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo e a secretária de obras juntamente com o setor de planejamento de água , para que inclua o Bairro Rondônia no projeto de instalação da rede de abastecimento de água.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3670/requerimento_94_2025_vereador-luis_carlos__lh_entre_rios_estrada.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3670/requerimento_94_2025_vereador-luis_carlos__lh_entre_rios_estrada.pdf</t>
   </si>
   <si>
     <t>REQUER ao poder executivo por meio da Secretaria Municipal de obras a viabilidade de máquinas na linha entre rios para a retomada a estrada para o curso dela pois hoje estar dentro de uma propriedade particular e necessita retornar para o curso dela</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3669/requerimento_95_2025_vereador-jonas__bairro_rondonia_cascalhamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3669/requerimento_95_2025_vereador-jonas__bairro_rondonia_cascalhamento.pdf</t>
   </si>
   <si>
     <t>REQUER ao poder executivo por meio da Secretaria Municipal de obras o aterramento, Cascalhamento e Patrolamento das Ruas no Bairro Rondônia.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3675/requerimento_96._2025_-_vereador_oseia_-subistituicao_pont_mad_bair_castelo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3675/requerimento_96._2025_-_vereador_oseia_-subistituicao_pont_mad_bair_castelo.pdf</t>
   </si>
   <si>
     <t>Requer do poder Executivo municipal por intermédio da Secretaria Municipal de obras que realize a substituição da ponte de madeira localizada no Bairro Castelo dos Sonhos, por uma estrutura mais segura e durável, podendo ser de galeria pluvial ou ponte de concreto.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_97_2025_vereador-__dede_-_prancheamento_da_ponte_na_linha_8_paredao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_97_2025_vereador-__dede_-_prancheamento_da_ponte_na_linha_8_paredao.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado à Secretaria Municipal de Obras, solicitando que seja realizado com urgência o prancheamento da ponte localizada na Linha 8 Paredão (lado direito), a aproximadamente 1 km da BR, neste município.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3695/requerimento_98_2025_vereador-luis_carlos__-asfalto_rua_das_acassia_a_coab.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3695/requerimento_98_2025_vereador-luis_carlos__-asfalto_rua_das_acassia_a_coab.pdf</t>
   </si>
   <si>
     <t>REQUER ao poder executivo por meio da Secretaria Municipal de obras por meio do setor competente para que sejam adotadas, com a máxima urgência, as providências necessárias à viabilização da pavimentação asfáltica complementar da Rua das Acácias, no trecho de ligação com o asfalto da COHABI.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3668/requerimento_99_2025_valter-contorno_av_2000_proximo_ao_a_pont_bairro_bela_vista.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3668/requerimento_99_2025_valter-contorno_av_2000_proximo_ao_a_pont_bairro_bela_vista.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo por meio da Secretaria Municipal de Obras Para que seja arrumado o contorno da Av dois mil que dar acesso ao bairro imperial próximo a ponte do bairro castelo do sonho.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3696/requerimento_100_2025_valter-_atoleiro_linha_g1_que_liga_a_01_02_03.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3696/requerimento_100_2025_valter-_atoleiro_linha_g1_que_liga_a_01_02_03.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo por meio da Secretaria Municipal de Obras solicitando a imediata recuperação de um buraco atoleiro localizado na Linha G1, que dá acesso às Linhas 01, 02 e 03, nas proximidades da sede  dos Gringos.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3692/requerimento_101._2025_-_vereador_oseia_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3692/requerimento_101._2025_-_vereador_oseia_-.pdf</t>
   </si>
   <si>
     <t>Requer do poder Executivo municipal por intermédio da Secretaria Municipal de obras que realize a substituição da ponte de madeira localizada na entrada do Bairro Rondônia, por uma estrutura de galeria pluvial ou ponte de concreto.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_102_2025_agnaldo_-_recuperacao_da_ponte_do_rio_salvacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_102_2025_agnaldo_-_recuperacao_da_ponte_do_rio_salvacao.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras para fins de realizar a recuperação da ponte sobre o Rio Salvação.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3705/requerimento_103_2025_rosemiro_rodrigues_dos_santos-rotatoria_na_avenida_2000_bela_vista_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3705/requerimento_103_2025_rosemiro_rodrigues_dos_santos-rotatoria_na_avenida_2000_bela_vista_-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo que faça um estudo técnico para implantação de uma rotatória no cruzamento da Avenida 2000 com vias adjacentes, no bairro Bela Vista, em frente ao Mercado Imperial.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_104-_2025_vereador-jonas_tomografia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_104-_2025_vereador-jonas_tomografia.pdf</t>
   </si>
   <si>
     <t>REQUER esclarecimentos ao Senhor Secretario de saúde do Município, quanto à celeridade do processo para a realização de exames de tomografia.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3706/requerimento_105-_2025_vereador-luis_carlos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3706/requerimento_105-_2025_vereador-luis_carlos.pdf</t>
   </si>
   <si>
     <t>REQUER que seja realizada com a máxima urgência a substituição da viga da ponte localizada na Linha 20, região da Escol Sul.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3707/requerimento_106-_2025_vereador-jonas_tomografia_-_copia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3707/requerimento_106-_2025_vereador-jonas_tomografia_-_copia.pdf</t>
   </si>
   <si>
     <t>REQUER providências por parte da Secretaria Municipal de Obras a substituição de ponte por bueiro na Linha 16A e manutenção de ponte no km 12,5.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3710/requerimento_107-_2025_vereadores-jonas_e_dede.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3710/requerimento_107-_2025_vereadores-jonas_e_dede.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, que promova o credenciamento de clínicas odontológicas particulares no âmbito do município de Colniza, com o objetivo de ampliar, fortalecer e otimizar o atendimento odontológico à população, mediante o custeio da mão de obra profissional pelo próprio Poder Executivo.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3713/requerimento_108-_2025_vereadores-jonas_e_dede.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3713/requerimento_108-_2025_vereadores-jonas_e_dede.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, junto ao Secretário Municipal de Obras, solicitando que sejam tomadas as seguintes providências:</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3711/requerimento_109__-_2025-_vereador_-_elci_-_iluminacao_no_campo_centro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3711/requerimento_109__-_2025-_vereador_-_elci_-_iluminacao_no_campo_centro.pdf</t>
   </si>
   <si>
     <t>Requer Do Poder Executivo por meio da Secretaria Municipal de Obras a instalação de iluminação no campo de futebol localizado na Avenida Mato Grosso, Centro.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3712/requerimento_110__-_2025-_vereador_-_elci_-patrolamento_cascalhamento_linha_doizinha.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3712/requerimento_110__-_2025-_vereador_-_elci_-patrolamento_cascalhamento_linha_doizinha.pdf</t>
   </si>
   <si>
     <t>requer ao Poder Executivo ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras o seguinte pedido: Cascalhamento e Patrolamento da Linha Doizinha, sentindo Nova União.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3714/requerimento_111_-_2025-_vereador_-_rosemiro_rodrigues__-_bancos_no_psf_rural_2_e_bela_vista.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3714/requerimento_111_-_2025-_vereador_-_rosemiro_rodrigues__-_bancos_no_psf_rural_2_e_bela_vista.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo e da Secretaria Municipal de Saúde, para que sejam tomadas providências quanto à instalação de bancos ou assentos na parte externa dos seguintes Postos de Saúde da Família (PSFs):_x000D_
 •	PSF Rural 2_x000D_
 •	PSF do Bairro Bela Vista</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3708/requerimento_112__-_2025-_vereador_-_aiton_-__rebaixamento_do_morro_da_56_capa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3708/requerimento_112__-_2025-_vereador_-_aiton_-__rebaixamento_do_morro_da_56_capa.pdf</t>
   </si>
   <si>
     <t>Requer Do Poder Executivo por meio da Secretaria Municipal de Obras o rebaixamento do morro localizado na Linha 56, km 3, da Capa.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3715/requerimento_113_-_2025_vereadora_claudia-ginecologia_e_pediatria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3715/requerimento_113_-_2025_vereadora_claudia-ginecologia_e_pediatria.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo através da Secretaria Municipal de Saúde. Que sejam tomadas as providências necessárias para viabilizar o atendimento médico nas especialidades de Ginecologia e Pediatria através da rede pública de saúde, ainda que de forma periódica, visando atender às necessidades da população do Município de Colniza.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3716/requerimento_114-_2025_vereadora_claudia-ginecologia_e_pediatria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3716/requerimento_114-_2025_vereadora_claudia-ginecologia_e_pediatria.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo através da Secretaria Municipal de Obras. que seja destinada uma equipe técnica especializada na recuperação de pontes para atender, de forma permanente ou programada, toda a região do Distrito de Guariba, incluindo a Vila Taquaruçu do Norte e o Distrito de Três Fronteiras.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3746/requerimento_115-_2025_vereador_ailton_-_equipe_volante_de_saude_para_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3746/requerimento_115-_2025_vereador_ailton_-_equipe_volante_de_saude_para_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria de Assistência Social, para que, dentro das possibilidades administrativas e orçamentárias, que seja disponibilizada uma Equipe Volante composta por um(a) Assistente Social e um(a) Psicólogo(a), com a finalidade de acompanhar as famílias residentes nos Distritos de Guariba, Taquaruçú do Norte e Três Fronteiras.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3747/requerimento_116-_2025_luis__lh_g4_km_9_travessao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3747/requerimento_116-_2025_luis__lh_g4_km_9_travessao.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a realização do deslocamento de um travessão localizado na propriedade do Senhor Mazinho, para a divisa onde o desmatamento já foi efetuado e devidamente demarcado pelo INCRA, situada na Linha G4, km 9.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_117-_2025_vereador_ailton_-_tenda_para_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_117-_2025_vereador_ailton_-_tenda_para_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria de Saúde, para que, seja instalada uma tenda e a colocação de mais bancos em frente à Unidade de Saúde João Capitani, localizada no Distrito de Guariba.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3749/requerimento_118_-_2025_vereador_agnaldo_drumoes_narciso.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3749/requerimento_118_-_2025_vereador_agnaldo_drumoes_narciso.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, que adote as devidas providências para a instalação de um portão na Escola Municipal Bartolomeu Bueno.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_119-2025_vreador_jonas__tenda_ao_lado_do_hospital.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_119-2025_vreador_jonas__tenda_ao_lado_do_hospital.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providências para instalação de tenda e assentos ao lado do Hospital Municipal para abrigar os pacientes que espera para embarcar no ônibus da Saúde.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_120-2025_vreador_ezequias_dede_de_souza_-notebooks_para_os_professores.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_120-2025_vreador_ezequias_dede_de_souza_-notebooks_para_os_professores.pdf</t>
   </si>
   <si>
     <t>REQUER ao poder executivo municipal por meio da secretaria municipal de educação, a disponibilização de notebooks aos professores da rede municipal de ensino para o desenvolvimento de atividades pedagógicas nas plataformas educacionais.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_121-2025_vereador_jonas__escola_tancredo_neves__lh_24_pa_natal.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_121-2025_vereador_jonas__escola_tancredo_neves__lh_24_pa_natal.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal Educação, Solicitação de Viabilidade Para a Criação de Bonificação Anual aos Profissionais da Educação Municipal.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_122-2025_vereador_jonas__escola_tancredo_neves__lh_24_pa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_122-2025_vereador_jonas__escola_tancredo_neves__lh_24_pa.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, a Construção de mais Três Salas de Aulas em anexo na Escola Tancredo Neves Linha 24 Escol Sul.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3754/requerimento_123-_2025_-vereador_elci_-_corte_do_morro_rosa_de_saron.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3754/requerimento_123-_2025_-vereador_elci_-_corte_do_morro_rosa_de_saron.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a realização do corte e aterro do morro na Linha Rosa de Saron, situada no km 1,5. com o objetivo de melhorar as condições de tráfego, garantir segurança e facilitar o deslocamento de moradores e ônibus escolares.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3755/requerimento_124-2025_vreador_agnaldo_drumoes_narciso.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3755/requerimento_124-2025_vreador_agnaldo_drumoes_narciso.pdf</t>
   </si>
   <si>
     <t>REQUER ao poder executivo municipal que providencie instalação de duas placas com os dizeres: “Bem-vindos à Vila Salvação”, sendo:_x000D_
 •	Uma na entrada da Vila Salvação para quem vem do Distrito de Guariba;_x000D_
 •	Outra na entrada da Vila Salvação para quem se desloca da cidade de Colniza.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_125-_2025_luis_pont_lh_20_glab_un_e_16_ren.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_125-_2025_luis_pont_lh_20_glab_un_e_16_ren.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, através do setor de Pontes, a manutenção de uma Ponte na linha 20 da gleba União, e outra Ponte na linha 16 Renascer.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3757/requerimento_126_-_vereador_wesley_-_starlink_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3757/requerimento_126_-_vereador_wesley_-_starlink_guariba.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, instalação de uma antena Starlink na ambulância para o Distrito de Guariba.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3796/requerimento_127-_2025_-vereador_elcir_-quebra_mola-_br_nova_uniao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3796/requerimento_127-_2025_-vereador_elcir_-quebra_mola-_br_nova_uniao.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, A construção de um quebra-molas na BR, sentido Nova União, no km 22, em frente ao campo do Túlio.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3797/requerimento_128-_2025_-vereador_valter__quebra_mola_bairro_cidade_alta.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3797/requerimento_128-_2025_-vereador_valter__quebra_mola_bairro_cidade_alta.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a construção de um quebra-molas na Rua Cristóvão Colombo, no Bairro Cidade Alta, em frente à residência de número 100 (casa verde).</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3765/requerimento_129-2025_vereador_jonas__prancheamento_da_ponde_e_alinhamento_da_estrada_lh_8.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3765/requerimento_129-2025_vereador_jonas__prancheamento_da_ponde_e_alinhamento_da_estrada_lh_8.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, O prancheamento e manutenção da ponte sobre o Rio Lambari e o alinhamento da estrada próximos à ponte, na Linha 8 primeiro de maio.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3766/requerimento_130-2025_vereador_jonas__tartaruga_proximo_os_quebreas_molas_eo_meio_fio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3766/requerimento_130-2025_vereador_jonas__tartaruga_proximo_os_quebreas_molas_eo_meio_fio.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, para que sejam instalados canos de PVC de 100 mm a 200 mm entre os quebra-molas e o meio-fio.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3798/requerimento_131-_2025_-vereador_elcir_-rebaixamento_do_morro_da_16_eletronica.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3798/requerimento_131-_2025_-vereador_elcir_-rebaixamento_do_morro_da_16_eletronica.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, o Rebaixamento de morro cascalhamento e retirada de pedras na Linha 16 Eletrônica km 03.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3799/requerimento_132-_2025_-vereadora_claudia__onibus_taquarucu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3799/requerimento_132-_2025_-vereadora_claudia__onibus_taquarucu.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Educação o envio de mais um ônibus escolar para atender a rota do distrito de Taquaruçu do Norte.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3822/requerimento_135-_2025_luis__nuclo_escolar_lh_g4.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3822/requerimento_135-_2025_luis__nuclo_escolar_lh_g4.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Educação, a criação de um núcleo Escolar na Escola Carlos gomes para atender as linhas G1-G4 e Oitinha.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3831/requerimento_136-_2025_-vereador_ailton-_secretaria_de_saude-_contratacao_de_medico.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3831/requerimento_136-_2025_-vereador_ailton-_secretaria_de_saude-_contratacao_de_medico.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde a contratação de mais médicos para atendimento no Hospital Municipal.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3830/requerimento_137-_2025_-vereador_ailton-_secretaria_de_saude-_aquisicao_de_ambulacia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3830/requerimento_137-_2025_-vereador_ailton-_secretaria_de_saude-_aquisicao_de_ambulacia.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde a disponibilização de ambulância reserva no Hospital Municipal.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3826/requerimento_138-2025_vereador_jonas__-substuicao_de_pontes_por_bueiros_na_linha_g1_2.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3826/requerimento_138-2025_vereador_jonas__-substuicao_de_pontes_por_bueiros_na_linha_g1_2.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, A manutenção e substituição de pontes por bueiros na Linha G1, sendo uma substituição no km 25, em frente ao lote do senhor Delson da Água.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3827/requerimento_139-2025_vereador_jonas__-substuicao_de_pontes_por_bueiros_proximo_a_municipio_de_cotriguacu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3827/requerimento_139-2025_vereador_jonas__-substuicao_de_pontes_por_bueiros_proximo_a_municipio_de_cotriguacu.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a substituição de pontes por bueiros próximos à divisa com o município de Cotriguaçu, no km 28 da Linha.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3846/requerimento_140-_2025_-vereadora_claudia-recuperacao_da_ponte_agua_branca.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3846/requerimento_140-_2025_-vereadora_claudia-recuperacao_da_ponte_agua_branca.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, junto a Secretaria de Obras, que seja feito a recuperação da Ponte do Rio Água Branca, localizada na MT-206, sentido Roosevelt.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3850/requerimento_141-_2025_-vereadora_claudia-torre_tefenonica-_taquarucu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3850/requerimento_141-_2025_-vereadora_claudia-torre_tefenonica-_taquarucu.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, para que solicite junto à Operadora de Telefonia Claro a instalação de uma torre de telefonia com antena nas comunidades da Vila Taquaruçu do Norte e do Distrito de Três Fronteiras.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3823/requerimento_142-_2025_-_vereador__luiz_carlos_-manutencao_linha_8_primeiro_de_maio_e_quatorzinha.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3823/requerimento_142-_2025_-_vereador__luiz_carlos_-manutencao_linha_8_primeiro_de_maio_e_quatorzinha.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizada a substituição das pontes por bueiros na Linha Quatorzinha.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3849/requerimento_143-_2025_-vereador_valter__pont_lh_4_primeiro_de_maio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3849/requerimento_143-_2025_-vereador_valter__pont_lh_4_primeiro_de_maio.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a manutenção urgente da ponte localizada na Linha 4, primeiro de maio, Km 8.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3853/requerimento_144-_2025_-vereador_elci_-_substituicao_de_pontes_por_bueiros_-_missoes.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3853/requerimento_144-_2025_-vereador_elci_-_substituicao_de_pontes_por_bueiros_-_missoes.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a Substituição de duas pontes de madeira por bueiros na Linha das Missões (Pereira), especificamente uma ponte em frente à propriedade do Sr. Jair Pereira e a outra em frente à propriedade do Sr. José Clarindo.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3852/requerimento_145-_2025_-vereador_elci_-_substituicao_de_pontes_por_bueiros_-_rosa_de_saron.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3852/requerimento_145-_2025_-vereador_elci_-_substituicao_de_pontes_por_bueiros_-_rosa_de_saron.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a substituição de uma ponte de madeira por bueiro na Linha Rosa de Saron, localizada nas proximidades da propriedade do Sr. Tamiro, bem como a instalação de um bueiro em frente à propriedade do Sr. Israel, na referida linha.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3864/requerimento_146-_2025_-vereador__valter_-_substituicao_de_pontes_por_bueiros_-linha_bom_futuro_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3864/requerimento_146-_2025_-vereador__valter_-_substituicao_de_pontes_por_bueiros_-linha_bom_futuro_-.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a substituição de uma ponte de madeira por bueiro na Linha Bom Futuro, Km 4, que liga o Bairro Castelo do Sonho à Linha 1.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3861/requerimento_147-2025_vereador_jonas_quadra_esporte_na_creche_do_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3861/requerimento_147-2025_vereador_jonas_quadra_esporte_na_creche_do_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, a Construção de uma quadra de esportes de pequeno porte na Creche do Distrito do Guariba.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3866/requerimento_148-_2025_luis_sub_pont_por_bueiro_lh__04_agrovila_e_bueiro_lh_4.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3866/requerimento_148-_2025_luis_sub_pont_por_bueiro_lh__04_agrovila_e_bueiro_lh_4.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja substituída uma ponte por bueiro na Linha 4 da Agrovila (lado direito) e instalados três bueiros na Linha 4 (lado esquerdo).</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3867/requerimento_149-_2025_luis_manutencao_pont_lh_12_capa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3867/requerimento_149-_2025_luis_manutencao_pont_lh_12_capa.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras,  que seja realizada a manutenção da ponte localizada na Linha 12, Setor Capa.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3877/requerimento_150-2025_vereador_jonas-_patrolamento_cascalhamento_substituicao_de_ponte_e_bueiro_lh_20_lado_direito.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3877/requerimento_150-2025_vereador_jonas-_patrolamento_cascalhamento_substituicao_de_ponte_e_bueiro_lh_20_lado_direito.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizado o patrolamento, cascalhamento nos pontos críticos e substituição de pontes por bueiros nas Linhas 20 setor capa (lado esquerdo e direito).</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3874/requerimento_151._2025_-_vereador_oseia_-_quadra_coberta_castelo_dos_sonhos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3874/requerimento_151._2025_-_vereador_oseia_-_quadra_coberta_castelo_dos_sonhos.pdf</t>
   </si>
   <si>
     <t>Requer do poder Executivo municipal por intermédio da Secretaria Municipal de Planejamento e de Esportes, que adote as providências necessárias para a construção de uma quadra de esportes coberta no Bairro Castelo dos Sonhos, neste município de Colniza/MT.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_152-2025_vereador_jonas-_estalacao_de_7_bueriros_nas_linhas_renacer_lh_20_sent_gleba_un.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_152-2025_vereador_jonas-_estalacao_de_7_bueriros_nas_linhas_renacer_lh_20_sent_gleba_un.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a instalação de 7 (sete) bueiros nas Linhas Renascer e Linha 20, sentido Gleba União, próximo ao Rio Traíra.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_153-_2025_luis_alfabetizacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_153-_2025_luis_alfabetizacao.pdf</t>
   </si>
   <si>
     <t>REQUERER à Secretaria Municipal de Educação, em parceria com o Prefeito Municipal, a criação do Programa Colniza Alfabetiza, em âmbito municipal.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_154-_2025_luis__lh_g4_km_9_inplantacao_de_2_bueiros.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_154-_2025_luis__lh_g4_km_9_inplantacao_de_2_bueiros.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a implantação de dois bueiros nas proximidades da propriedade do Senhor Mazinho, localizada na Linha G4, km 9.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_155._2025_-_tde_-_vereador_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_155._2025_-_tde_-_vereador_oseia.pdf</t>
   </si>
   <si>
     <t>Requer do poder Executivo municipal por intermédio da Secretaria Municipal de Educação, para que sejam criados cargos específicos de Técnico de Desenvolvimento Escolar Especial – TDEE, a serem providos mediante processo seletivo, com a finalidade de atender e acompanhar crianças com necessidades educacionais especiais no âmbito da rede municipal de ensino.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3890/requerimento_156._2025-_vereador_miro_-_termo_de_cooperacao_com_a_empaer__-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3890/requerimento_156._2025-_vereador_miro_-_termo_de_cooperacao_com_a_empaer__-.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Agricultura, para que seja providenciada a adesão a um Termo de Cooperação Técnica junto à EMPAER (Empresa Mato-Grossense de Pesquisa, Assistência e Extensão Rural), com o objetivo de habilitar os técnicos desta Secretaria para a elaboração e renovação das fichas do Cadastro Nacional da Agricultura Familiar – CAF.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_157-_2025_-vereadora_claudia-sec_educacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_157-_2025_-vereadora_claudia-sec_educacao.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, pedido para que seja realizado um estudo sobre a possibilidade de prorrogação do Concurso Público regido pelo Edital nº 001/2023.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3912/requerimento_158-_2025_-vereadora_claudia-sec_educacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3912/requerimento_158-_2025_-vereadora_claudia-sec_educacao.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, a disponibilização de profissional Psicólogo para atender as escolas municipais localizadas no Distrito de Guariba, Roosevelt, Taquaruçu do Norte e Três Fronteiras.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3904/requerimento_159-_2025_-vereador__valter_-_manutencao_pont_estrada_da_muriru_linha_pacutinga.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3904/requerimento_159-_2025_-vereador__valter_-_manutencao_pont_estrada_da_muriru_linha_pacutinga.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a realização de manutenção na ponte localizada na estrada do Muriru, linha Pacutinga.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3916/requerimento_160._2025-_vereador_ailton_-_lava_jato_na_escola.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3916/requerimento_160._2025-_vereador_ailton_-_lava_jato_na_escola.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação a instalação de um lava jato no pátio da Escola Valmir Neumann.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3917/requerimento_161._2025-_vereador_ailton_-_onibus_linha_v6.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3917/requerimento_161._2025-_vereador_ailton_-_onibus_linha_v6.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação solicitando a substituição de ônibus escolar na linha V.6, sentido ao distrito de Rosevelt.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3964/requerimento_162_-_2025_vereador_agnaldo_drumoes_narciso_escola_bartolomel.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3964/requerimento_162_-_2025_vereador_agnaldo_drumoes_narciso_escola_bartolomel.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, a construção de mais 4 (quatro) salas de aula na Escola Municipal Bartolomeu Bueno.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, OSEIA PEREIRA GUEDES, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3926/requerimento_163._2025-_vereador_miro_-_festival_de_pesca.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3926/requerimento_163._2025-_vereador_miro_-_festival_de_pesca.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Meio Ambiente juntamente com a Administração Municipal, para que volte acontecer o tradicional Festival de Pesca em Colniza.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3934/requerimento_164-2025_vereador_jonas_toldo_posto_de_saude_bela_vista.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3934/requerimento_164-2025_vereador_jonas_toldo_posto_de_saude_bela_vista.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, o presente pedido para instalação de um toldo no Posto de Saúde do Bairro Bela Vista, até que se tome providência da ampliação da recepção.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3931/requerimento_165-_2025_-vereadora_claudia-sec_saude.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3931/requerimento_165-_2025_-vereadora_claudia-sec_saude.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, que seja viabilizada uma forma de manter a Unidade Básica de Saúde (UBS) do Distrito de Guariba com atendimento ao público durante todo o dia, em regime de (portas abertas).</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_166._2025-_vereador_miro_-_reforma_pont_lh_eletronica.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_166._2025-_vereador_miro_-_reforma_pont_lh_eletronica.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Obras a realização de manutenção das pontes localizadas na Linha 16 Eletrônica e Linha 16 Roda da Água.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_167-2025_vereador-jonas__bairro_rondonia_cascalhamento_e_estalacoes_de_bueiros.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_167-2025_vereador-jonas__bairro_rondonia_cascalhamento_e_estalacoes_de_bueiros.pdf</t>
   </si>
   <si>
     <t>REQUER do poder Executivo por meio da Secretaria Municipal de Obras a realização de drenagem, instalação de bueiros, aterramento, cascalhamento e Patrolamento nos pontos críticos das ruas Deodoro da Fonseca, Duque de Caxias, Getúlio Vargas, Pedro Salviano Maia e Rolim de Moura, todas localizadas no Bairro Rondônia.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_168_-__vereador_ailton_-_van_para_transporte_de_pacientes.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_168_-__vereador_ailton_-_van_para_transporte_de_pacientes.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, uma Van para o transporte de pacientes do Distrito de Guariba até a sede do município de Colniza.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3956/requerimento_169_-__vereador_ailton_-_placa_solar_escola_taquarucu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3956/requerimento_169_-__vereador_ailton_-_placa_solar_escola_taquarucu.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, ampliação do sistema de placas solares da Escola da Vila de Taquaruçu do Norte.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3961/requerimento_170-2025_vereador-luis__linha_16_renasecer_gleba_uniao_e_20_cascalham.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3961/requerimento_170-2025_vereador-luis__linha_16_renasecer_gleba_uniao_e_20_cascalham.pdf</t>
   </si>
   <si>
     <t>REQUER ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, os serviços de cascalhamento na Linha 16 – Renascer; na Gleba União; e na Linha 20 Capa, neste município.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3960/requerimento_172-2025_vereador-luis__retirada_da_pedra_da_linha_4_renascer.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3960/requerimento_172-2025_vereador-luis__retirada_da_pedra_da_linha_4_renascer.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que sejam realizados, com a máxima urgência, os seguintes serviços:</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3965/requerimento_173-2025_vereador-luis__retirada_da_pedra_da_linha_4_renascer_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3965/requerimento_173-2025_vereador-luis__retirada_da_pedra_da_linha_4_renascer_-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, para que sejam tomadas as seguintes providências:</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3996/requerimento_174-_2025_-vereadora_claudia_-_sec_de_obras_-_pracinha.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3996/requerimento_174-_2025_-vereadora_claudia_-_sec_de_obras_-_pracinha.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obra, que seja viabilizada aquisição e instalação de academias ao ar livre nas seguintes localidades: Pracinha da Vila Taquaruçu do Norte, Pracinha d Vila de Três Fronteiras.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4016/requerimento_175-2025_vereador-luis_-manutencao_de_uma_ponte_da_24_escol_sul_do_seu_ze_roco.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4016/requerimento_175-2025_vereador-luis_-manutencao_de_uma_ponte_da_24_escol_sul_do_seu_ze_roco.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a realização de manutenção na ponte localizada na Linha 24 Escol Sul, conhecida como “ponte do Zé Roco.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3972/requerimento_166._2025-_vereador_miro_-_reforma_pont_lh_eletronica.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3972/requerimento_166._2025-_vereador_miro_-_reforma_pont_lh_eletronica.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras a construção de uma ponte sobre o Rio Traíra, na localidade do Assentamento Gleba União e Linha Vitória Km 06 neste município.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_177-_2025_-vereador_valter__-reconstrucao_de_ponte_na_cidade_alta__rua_pedro_alves_cabral.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_177-_2025_-vereador_valter__-reconstrucao_de_ponte_na_cidade_alta__rua_pedro_alves_cabral.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a reconstrução da ponte localizada no Bairro Cidade Alta, na Rua Pedro Alves Cabral.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3986/requerimento_178-_2025_-vereador_valter__-_manutencao_da_ponte_da_4_projeto_sol.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3986/requerimento_178-_2025_-vereador_valter__-_manutencao_da_ponte_da_4_projeto_sol.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a manutenção de duas pontes situadas na Linha 04, Projeto Sol, sendo uma localizada no Km 30 e outra no Km 34.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3984/requerimento_179-_2025_-vereador_wesley__-_rua_rolim_de_moura_castelo_do_sonho__-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3984/requerimento_179-_2025_-vereador_wesley__-_rua_rolim_de_moura_castelo_do_sonho__-.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, providências quanto à substituição da ponte existente por bueiro na Rua Rolim de Moura, Bairro Castelo do Sonho.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO, JONAS DE OLIVEIRA MIRANDA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_180-_2025_-vereador_elci_e_jonas_-limpeza_das_ruas__de_3_fronteiras_e_coleta_de_lixo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_180-_2025_-vereador_elci_e_jonas_-limpeza_das_ruas__de_3_fronteiras_e_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, com a máxima brevidade, a coleta regular de lixo e a limpeza das ruas da Vila de Três Fronteiras.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_181-2025_vereador-_elcir_e_jonas_-_iluminacao_publica_vila_tres_fronteiras.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_181-2025_vereador-_elcir_e_jonas_-_iluminacao_publica_vila_tres_fronteiras.pdf</t>
   </si>
   <si>
     <t>REQUEREM do poder Executivo por meio da Secretaria Municipal de Obras, providências quanto à ampliação da iluminação pública na Vila Três Fronteiras.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3985/requerimento_182-2025_vereador_-_luis_carlos__manutencao_da_ponte_linha_g4_km_2700.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3985/requerimento_182-2025_vereador_-_luis_carlos__manutencao_da_ponte_linha_g4_km_2700.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizada com urgência a manutenção da ponte localizada na Linha G4, no Km 2,700, tendo em vista que a mesma se encontra em estado crítico, com pranchas podres, oferecendo risco à população, produtores rurais e ao tráfego de veículos que utilizam a via diariamente.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3993/requerimento_183._2025_-_crachas_-_vereador_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3993/requerimento_183._2025_-_crachas_-_vereador_oseia.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por intermédio das Secretarias competentes, que sejam providenciados e disponibilizados crachás de identificação para todos os servidores municipais, em especial para os servidores da Secretaria Municipal de Saúde que trabalham no Hospital Municipal André Maggi e nas Unidades Básicas de Saúde de nosso município, a fim de facilitar a identificação pelos munícipes.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4002/requerimento_184-2025_vereador_-_luis_carlos__manutencao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4002/requerimento_184-2025_vereador_-_luis_carlos__manutencao.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja deslocada a máquina esteira para o alinhamento das estradas nos primeiros 8 km da Linha 4, MT-206, sentido à Vila da Agrovila.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_185_-2025_luis_-_setor_chacareiro_lado_do_aeroporto.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_185_-2025_luis_-_setor_chacareiro_lado_do_aeroporto.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que viabilize a instalação de dois bueiros e o cascalhamento da linha no Setor Chacareiro, localizado ao lado do aeroporto, visando melhorar as condições de trafegabilidade, facilitar o acesso dos moradores e garantir o escoamento adequado das águas pluviais.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4024/requerimento_186-_2025_-vereador_valter__-_manutencao_da_ponte_lh_dos_porcao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4024/requerimento_186-_2025_-vereador_valter__-_manutencao_da_ponte_lh_dos_porcao.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a manutenção de uma ponte localizada na Linha dos Porcão, próximo ao Campo, no trecho compreendido entre o km 4 e o km 5.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4075/requerimento_187-__vereador_ailton_-_anpliacao_do_campo_escolar_taquarucu_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4075/requerimento_187-__vereador_ailton_-_anpliacao_do_campo_escolar_taquarucu_-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, a ampliação do campo de futebol da Escola da Vila de Taquaruçu do Norte.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4074/requerimento_188-__vereador_ailton_-_ponte_rio__agua_branca.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4074/requerimento_188-__vereador_ailton_-_ponte_rio__agua_branca.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que sejam realizados dois aterros nos acessos da ponte sobre o Rio Água Branca, um de cada lado.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4022/requerimento_189-_2025_-vereadora_claudia_kafer-_secretaria_de_saude-_orientacao_prevencao_e_combate_a_dengue.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4022/requerimento_189-_2025_-vereadora_claudia_kafer-_secretaria_de_saude-_orientacao_prevencao_e_combate_a_dengue.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde a realização de Mutirão de Orientação, Prevenção e Combate à Dengue, visando à conscientização da população e à eliminação de focos do mosquito transmissor da doença.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4023/requerimento_190-_2025_-vereadora_claudia-subprefeitura-_multirao_limpeza.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4023/requerimento_190-_2025_-vereadora_claudia-subprefeitura-_multirao_limpeza.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por intermédio da Subprefeitura deste Distrito de Guariba, o planejamento e a realização de um mutirão de limpeza, incluindo coleta de lixos, entulhos e materiais inservíveis acumulados nas vias públicas, terrenos baldios e demais áreas de uso.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4025/requerimento_191._2025-_vereador_miro_-_anpliacao_da_secretaria_de_agricultura.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4025/requerimento_191._2025-_vereador_miro_-_anpliacao_da_secretaria_de_agricultura.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Agricultura a ampliação da estrutura física, técnica e administrativa da referida secretaria, visando melhorar a qualidade e agilidade nos atendimentos prestados aos produtores rurais e à população em geral.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4026/requerimento_192._2025-_vereador_miro_-_dia_de_campo_secretaria_de_agricultura_-_copia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4026/requerimento_192._2025-_vereador_miro_-_dia_de_campo_secretaria_de_agricultura_-_copia.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Agricultura, a realização de um “Dia de Campo” voltado aos produtores de café do nosso município.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4032/requerimento_193-2025_vereador-__dede_-_remedio_hanseniase.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4032/requerimento_193-2025_vereador-__dede_-_remedio_hanseniase.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal por intermédio da Secretaria Municipal de Saúde, para que seja adquirida uma quantidade mínima de medicamentos utilizados no tratamento da hanseníase, a fim de evitar a interrupção dos tratamentos em casos de atraso no envio dos medicamentos pelo Governo Federal.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4039/requerimento_194--2025_vereador_jonas-_ponte-_sentido-_agrovila.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4039/requerimento_194--2025_vereador_jonas-_ponte-_sentido-_agrovila.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a realização de manutenção na ponte localizada na Linha G1, nas proximidades do sítio do senhor Dionélio e da farinheira, ou a substituição da referida ponte por bueiros.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4030/requerimento_195--2025_vereador_jonas-_plantio_de_arvores.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4030/requerimento_195--2025_vereador_jonas-_plantio_de_arvores.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, que realize o plantio de árvores em todas as áreas públicas utilizadas para a realização de eventos, com prioridade para o entorno do Centro Cultural.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4076/requerimento_196-2025_vreador_agnaldo_drumoes_narciso_-_cascalhamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4076/requerimento_196-2025_vreador_agnaldo_drumoes_narciso_-_cascalhamento.pdf</t>
   </si>
   <si>
     <t>REQUER ao poder executivo Municipal e a Secretaria Municipal de Obras, que seja realizado o cascalhamento das linhas que compõem as rotas escolares do Setor Capa.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4070/requerimento_197-_2025_luis_sub_pont_por_bueiro_lh__16_b_travessao_e_20_escol_sul.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4070/requerimento_197-_2025_luis_sub_pont_por_bueiro_lh__16_b_travessao_e_20_escol_sul.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizada, com urgência, a instalação de um bueiro no travessão que liga a Linha 16-B à Linha 20, bem como a substituição de oito pontes por bueiros na Linha 20, nas comunidades Escol Sul e Terra Roxa.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_198-_2025_luis_sub_pont_ramal_64.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_198-_2025_luis_sub_pont_ramal_64.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, através do Departamento de Pontes, que seja realizada a manutenção de três pontes localizadas no ramal da Linha 64, sendo a primeira próxima à propriedade da Sra. Marlene, a segunda na localidade conhecida como Castanheira e a terceira no ramal do Jeremias.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4114/requerimento_199-_2025_rosemiro_cascalhamento__-_sentido_nova_uniao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4114/requerimento_199-_2025_rosemiro_cascalhamento__-_sentido_nova_uniao.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a realização de cascalhamento nas rotas escolares que atendem às seguintes localidades:_x000D_
 •	Linha Porteirão (ambos os lados);_x000D_
 •	Linha das Missões;_x000D_
 •	Linha G1;_x000D_
 •	Linha Rosa de Saron;_x000D_
 •	Linha Florita Dulce;_x000D_
 •	Linha dos Farofas;_x000D_
 •	Linha Eletrônica BR, sentido Nova União.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4115/requerimento_200--2025_vereador_jonas-_levantamento_e_estalacao_de_bueiros_no_muriru_km37.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4115/requerimento_200--2025_vereador_jonas-_levantamento_e_estalacao_de_bueiros_no_muriru_km37.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, o levantamento da estrada e a instalação de bueiro no mesmo local, situado na Linha Muriru, Km 37, Rio Jacaré.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_201-2025_vereador_jonas-_ponte-_llinha_16_roda_dagua..pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_201-2025_vereador_jonas-_ponte-_llinha_16_roda_dagua..pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizada a manutenção da ponte do Rio Roda D’Água, localizada na Linha 16, em frente ao sítio do senhor Nivaldo.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4117/requerimento_202-_2025_luis__hancenias.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4117/requerimento_202-_2025_luis__hancenias.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde a implantação de um Centro de Atendimento à Hanseníase, com equipe capacitada e estrutura adequada para diagnóstico, tratamento, acompanhamento e ações de prevenção.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4118/requerimento_203-_2025_luis_-_sec_obras-_ligacao_av_2000.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4118/requerimento_203-_2025_luis_-_sec_obras-_ligacao_av_2000.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que realize a ligação da Avenida 2000 (Dois Mil), no Bairro Bela Vista, com a Rua Beira Rio, localizada no Jardim Aeroporto.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4119/requerimento_204-__vereador_ailton_-homenagem_valmir_nelmann.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4119/requerimento_204-__vereador_ailton_-homenagem_valmir_nelmann.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, que seja confeccionado um mural com foto em homenagem ao jovem Valmir Neumann, a ser instalado na Escola Municipal que leva seu nome, contendo também um relato sobre sua história de vida.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, AILTON RIBEIRO, CLAUDIA KAFER, ELCI COSTA PAIXÃO, EZEQUIAS DEDÉ DE SOUZA, JONAS DE OLIVEIRA MIRANDA, LUIS CARLOS CARVALHO SILVA, OSEIA PEREIRA GUEDES, ROSEMIRO RODRIGUES DOS SANTOS, VALTER DE LIMA JESUS, WESLEY NUNES MENDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4121/requerimento_205-__vereadores_-_reforma_na_lei_de_il._publica.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4121/requerimento_205-__vereadores_-_reforma_na_lei_de_il._publica.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal juntamente com o Senhor Secretário Municipal de Finanças, que seja encaminhado um projeto de lei ao Poder Legislativo, com vistas à alteração (reforma) da Lei Complementar nº 10, de 25 de maio de 2021, que “Institui no Município de Colniza-MT a Contribuição para Custeio da Iluminação Pública prevista no artigo 149-A da Constituição Federal”.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4120/requerimento_206-__vereador_ailton_-pneus_onibuas_escolar_taquacu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4120/requerimento_206-__vereador_ailton_-pneus_onibuas_escolar_taquacu.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, a substituição dos pneus do ônibus escolar que atende a Vila de Taquaruçu do Norte por pneus novos, do tipo travejados.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_207-_2025_-vereador_elci_-_bueiro_lh_g4_km_6_e_18.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_207-_2025_-vereador_elci_-_bueiro_lh_g4_km_6_e_18.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a substituição de duas pontes de madeira por bueiros, ambas localizadas na Linha G4, sendo a primeira no km 6 e a segunda no km 18.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_208-_2025_-vereador_elci_-_subistuicao_de_um_bueiro_por_outro_maior_na_linha_oitinha.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_208-_2025_-vereador_elci_-_subistuicao_de_um_bueiro_por_outro_maior_na_linha_oitinha.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a substituição do bueiro localizado na Linha Oitinha, em frente à propriedade do senhor Jucilei, por outro de maior capacidade.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4123/requerimento_209._2025_-_incentivo_aos_prof._da_saude_-_vereador_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4123/requerimento_209._2025_-_incentivo_aos_prof._da_saude_-_vereador_oseia.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Saúde, que seja criado e implementado um Projeto de Incentivo aos Profissionais da Saúde, estabelecendo metas específicas e indicadores de desempenho para cada departamento — Hospital Municipal André Maggi, Unidades Básicas de Saúde e setor administrativo — com a finalidade de reconhecer e incentivar os servidores que alcançarem os resultados previstos e realizarem os atendimentos com excelência.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_210-2025_vereador_-_luis_carlos__manutencao_da_ponte_linha_24_escol_sul_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_210-2025_vereador_-_luis_carlos__manutencao_da_ponte_linha_24_escol_sul_-.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, viabilização do cascalhamento e abertura de saídas de água em diversos pontos críticos localizados na Linha 24, Escol Sul e Terra Roxa.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4137/requerimento_211-__vereador_ailton_-reforma_do_posto_de_saude_do_distrito_do_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4137/requerimento_211-__vereador_ailton_-reforma_do_posto_de_saude_do_distrito_do_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, a realização de reforma geral no Posto de Saúde localizado no Distrito do Guariba, incluindo serviços de pintura e demais melhorias necessárias.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4138/requerimento_212-__vereador_ailton_-_arrecadacao_distrito_do_guariba_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4138/requerimento_212-__vereador_ailton_-_arrecadacao_distrito_do_guariba_-.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria Municipal de Finanças, relatório completo e detalhado de toda a arrecadação proveniente do Distrito de Guariba, abrangendo todas as fontes de receita, impostos, taxas e contribuições.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_213-_2025_-vereadora_claudia-sec_educacao_-_sala_multifucional-1_assinado_-_adobe_cloud_storage.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_213-_2025_-vereadora_claudia-sec_educacao_-_sala_multifucional-1_assinado_-_adobe_cloud_storage.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, que sejam adotadas as medidas necessárias para o planejamento e implantação de 01 (uma) Sala Multifuncional/Sensorial nas escolas da zona rural e dos Distritos deste Município, destinada ao atendimento psicológico a distância e/ou por videoconferência, visando assegurar suporte adequado aos estudantes que necessitam de acompanhamento especializado.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4139/requerimento_214-2025_vreador_agnaldo_drumoes_narciso_-_iluminaccao_publica_no_bairro_flor_do_cafe__-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4139/requerimento_214-2025_vreador_agnaldo_drumoes_narciso_-_iluminaccao_publica_no_bairro_flor_do_cafe__-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder executivo através da Secretaria Municipal de Obras, instalação de iluminação pública nos pontos do Bairro Flor do Café, Setor Industrial, que ainda não dispõem do serviço, considerando que os moradores realizam o pagamento da taxa de iluminação pública, mas não possuem a infraestrutura necessária instalada nas vias mencionadas.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4162/requerimento_215-2025_vereador_jonas-_prefeito-_credenciamneto_loja_tres_fronteiras.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4162/requerimento_215-2025_vereador_jonas-_prefeito-_credenciamneto_loja_tres_fronteiras.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, que seja realizado o credenciamento de loja de materiais de construção na Vila Três Fronteiras, com o objetivo de atender às demandas de manutenção e pequenos reparos dos prédios públicos localizados na referida Vila.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4190/requerimento_216-_2025_cascalhamento_28_escol_sul.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4190/requerimento_216-_2025_cascalhamento_28_escol_sul.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizada, em caráter de urgência, o cascalhamento da Linha 28, Lado direito – Escol Sul.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>AILTON RIBEIRO, CLAUDIA KAFER, ELCI COSTA PAIXÃO, EZEQUIAS DEDÉ DE SOUZA, LUIS CARLOS CARVALHO SILVA, OSEIA PEREIRA GUEDES, VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4191/requerimento_217-__vereador_ailton_-troca_de_ventiladores_na_escola_valmir_neuma.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4191/requerimento_217-__vereador_ailton_-troca_de_ventiladores_na_escola_valmir_neuma.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação que seja realizada a substituição dos seis ventiladores que se encontram queimados no espaço externo da Escola Valmir Neuman, do Distrito de Guariba, local utilizado pelos alunos durante o horário de recreio para realização das refeições.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4192/requerimento_218-__vereador_ailton-_reforma_escola_valmir_neuman.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4192/requerimento_218-__vereador_ailton-_reforma_escola_valmir_neuman.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, que seja realizada uma reforma geral na Escola Municipal Valmir Neuman, considerando que a atual estrutura apresenta condições inadequadas para o pleno funcionamento escolar.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4193/requerimento_219-__vereador_luis_carlos__-realocamento__-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4193/requerimento_219-__vereador_luis_carlos__-realocamento__-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, providências necessárias para o realocamento do travessão da Linha G1, promovendo o deslocamento de seu trajeto para que passe pelo campus do Instituto Federal do Estado de Mato Grosso - IFMT.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4194/requerimento_220-2025_vereador_jonas-__cascalhamento_da_linha_56_da_capa-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4194/requerimento_220-2025_vereador_jonas-__cascalhamento_da_linha_56_da_capa-.pdf</t>
   </si>
   <si>
     <t>REQUEREM, ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, para que seja executado o cascalhamento na Linha 56 da Capa, abrangendo ambos os lados (direito e esquerdo), com prioridade para o lado direito, em razão das condições mais críticas identificadas naquele trecho.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4195/requerimento_221-2025_vreador_agnaldo_drumoes_narciso_-__ponte_na_32_cajueiro_e_brasiliense.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4195/requerimento_221-2025_vreador_agnaldo_drumoes_narciso_-__ponte_na_32_cajueiro_e_brasiliense.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder executivo através da Secretaria Municipal de Obras, para que sejam providenciadas duas novas pontes na Linha 32, nos seguintes trechos:</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>PJR</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3557/parecer01.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3557/parecer01.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 05/2025, de autoria do Poder Executivo cuja súmula: Estabelece o valor mínimo para o ajuizamento de execuções fiscais no município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3558/parecer02.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3558/parecer02.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 06/2025, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Público Municipal a instituir verba de bonificação aos integrantes de Comissão de Sindicância e Processo Administrativo Disciplinar e Comissão do Processo de responsabilização, e dá outras providências.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3559/parecer03.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3559/parecer03.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 07/2025, de autoria do Poder Executivo cuja súmula: Altera as leis municipais Nº 500 de 2011, 501 de 2011, 502 de 2011, 1007 de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3653/parecer04.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3653/parecer04.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 03/2025, de autoria do Poder legislativo cuja súmula: Institui o Dia do Produtor Rural no município de Colniza, Mato Grosso, a ser comemorado anualmente no último domingo do mês de julho de cada ano, e dá outras providências</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3656/parecer05.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3656/parecer05.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 04/2025, de autoria do Poder legislativo cuja súmula: Dispõe sobre a nulidade da nomeação ou contratação, para determinados cargos e empregos públicos, de pessoa condenada por crime sexual contra criança ou adolescente no Município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3659/parecer_no006-2025_-_inicial_-_justica_e_redacao.doc</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3659/parecer_no006-2025_-_inicial_-_justica_e_redacao.doc</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 05/2025, de autoria do Poder legislativo cuja súmula: Dispõe sobre o recolhimento de medicamentos de uso humano vencidos ou em desuso, pelos usuários das unidades básicas de saúde no município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3661/parecer06..pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3661/parecer06..pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 06/2025, de autoria do Poder legislativo cuja súmula: Altera o artigo 2º da Lei Municipal nº 755, de 20 de março de 2018, que institui o Dia do Pioneiro em Colniza, Estado de Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3681/parecer08..pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3681/parecer08..pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 07/2025, de autoria do Poder legislativo cuja súmula: Dispõe sobre o reconhecimento de utilidade publica do sindicato dos servidores públicos do município de Colniza-MT, SISPUMCOL e dá outros providências</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3683/parecer09..pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3683/parecer09..pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 08/2025, de autoria do Poder legislativo cuja súmula: Dispõe sobre o reconhecimento de utilidade pública do Sindicato dos trabalhadores do ensino público de Mato Grosso, Subsede de Colniza - SINTEP, localizado no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3736/parecer11.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3736/parecer11.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 09/2025, de autoria do Poder legislativo cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública a Associação dos Pequenos Produtores Rurais da Serra Planalto Ebenezer - APPRSPE, localizada no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3738/parecer10.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3738/parecer10.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 010/2025, de autoria do Poder legislativo cuja súmula: Dispõe sobre a obrigatoriedade da realização de mutirões de limpeza nos bairros do município de Colniza e de campanha de conscientização para a limpeza dos quintais, e dá outras providências</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3741/parecer12.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3741/parecer12.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 011/2025, de autoria do Poder legislativo cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública a Associação dos Moradores e Agricultores e Pecuarista Renascer de Três Fronteiras - AMAPRDTF, localizada no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3743/parecer13.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3743/parecer13.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 012/2025, de autoria do Poder legislativo cuja súmula: Altera o artigo 3º da Lei Municipal nº 719, de 15 de setembro de 2017, que dispõe sobre denominação de logradouro público em Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3869/parecer14.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3869/parecer14.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 016/2025, de autoria do Poder legislativo cuja súmula: Altera o caput do art. 1º da Lei Municipal nº 1.170, de 22 de março de 2024, que institui o Dia do Católico no Município de Colniza-MT, para declará-lo como feriado municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3870/parecer15.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3870/parecer15.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 013/2025, de autoria do Poder legislativo cuja súmula:  Dispõe sobre o direito da gestante de optar pela realização de parto por cesariana, no Sistema Único de Saúde – SUS, bem como a utilização de analgesia no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3871/parecer16.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3871/parecer16.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 017/2025, de autoria do Poder legislativo cuja súmula: Dispõe sobre o reconhecimento de utilidade do sindicato dos trabalhadores rurais de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3872/parecer17.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3872/parecer17.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 018/2025, de autoria do Poder legislativo cuja súmula: Dispõe sobre a isenção do pagamento de taxas de inscrição em concursos públicos e processos seletivos aos voluntários da justiça eleitoral e jurados que atuam no tribunal do júri no âmbito do município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3873/parecer18.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3873/parecer18.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 019/2025, de autoria do Poder legislativo cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação de Mulheres Cleide da Penha - AMCP, localizada no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3980/parecer20.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3980/parecer20.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 20/2025, de autoria do Poder legislativo cuja súmula: Declara São José Padroeiro do Município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3979/parecer21.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3979/parecer21.pdf</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3977/parecer22.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3977/parecer22.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 22/2025, de autoria do Poder legislativo cuja súmula: Dispõe sobre a autorização de uso do transporte público de saúde para pacientes que realizam procedimentos médicos particulares, no Município de Colniza, devido à indisponibilidade de atendimento pelo Sistema Único de Saúde (SUS), e dá outras providências.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3976/parecer23.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3976/parecer23.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 24/2025, de autoria do Poder legislativo (Vereadores Valter, Luis e Oseia), cuja súmula: Inclui no Calendário Oficial de Eventos Esportivos do Município de Colniza a “Copa Safra do Café” e dá outras providências.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3983/parecer24.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3983/parecer24.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 23/2025, de autoria do Poder legislativo (Vereador Valter de Lima Jesus), cuja súmula: Dispõe sobre a Municipalização da Linha Pacutinga, localizada na zona rural do Município de Colniza e dá outras providências.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4006/parecer25.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4006/parecer25.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 25/2025, de autoria do Poder legislativo (Vereadora Claudia Kafer) cuja súmula: Institui o Programa de Apoio Psicológico às mulheres que sofreram perda gestacional, natimorto e perda neonatal no âmbito da rede de saúde do Município de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4003/parecer26.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4003/parecer26.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 27/2025, de autoria do Poder legislativo (Vereador Luis Carlos) cuja súmula: Dispõe sobre a obrigatoriedade de capacitação em primeiros socorros aos profissionais da educação do Município de Colniza, a ser realizada durante a semana de formação, em parceria com o Serviço de Atendimento Móvel de Urgência (SAMU) e dá outras providências.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4040/parecer27.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4040/parecer27.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 29/2025, de autoria do Poder legislativo (Vereador Tatá) cuja súmula: Proíbe o uso de cigarros, narguilés, cigarros eletrônicos ou qualquer outro produto fumígeno em dependências de órgãos públicos de saúde no Município de Colniza-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4041/parecer28.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4041/parecer28.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 28/2025, de autoria do Poder legislativo (Vereador Jonas de Oliveira) cuja súmula: Dispõe sobre a criação da Semana de Prevenção às Drogas, ao Álcool, ao Fumo e de Conscientização e Combate à Sexualização Precoce nas Escolas Públicas e Privadas do Município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4158/parecer29.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4158/parecer29.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 030/2025, de autoria do Poder Legislativo cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos Produtores Rurais Nova Esperança – A. P. P. R. N. E. do Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4157/parecer030.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4157/parecer030.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 031/2025, de autoria do Poder Legislativo cuja súmula: Institui o “dia municipal do motoqueiro” no último domingo do mês de fevereiro, no âmbito do município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4156/parecer031.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4156/parecer031.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 032/2025, de autoria do Poder Legislativo cuja súmula: Institui o “Dia Municipal do Produtor de Leite”, a ser comemorado anualmente no primeiro sábado do mês de julho, no âmbito do Município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4155/parecer032.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4155/parecer032.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o  Projeto de Lei Nº 033/2025, de autoria do Poder Legislativo cuja súmula: Dispõe sobre a instalação, organização, manutenção e retirada de cabos de fibra óptica e demais fiações aéreas pelas empresas prestadoras de serviços de internet no município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4154/parecer033.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4154/parecer033.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o veto do Projeto de Lei Nº 022/2025, de autoria do Poder Legislativo cuja súmula: Dispõe sobre a autorização de uso do transporte público de saúde para pacientes que realizam procedimentos médicos particulares, no Município de Colniza, devido à indisponibilidade de atendimento pelo Sistema Único de Saúde (SUS), e dá outras providências.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4153/parecer034.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4153/parecer034.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o veto do Projeto de Lei Nº 027/2025, de autoria do Poder Legislativo cuja súmula: Dispõe sobre a obrigatoriedade de capacitação em primeiros socorros aos profissionais da educação do Município de Colniza, a ser realizada durante a semana de formação, em parceria com o Serviço de Atendimento Móvel de Urgência (SAMU) e dá outras providências.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4152/parecer035.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4152/parecer035.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 041/2025, de autoria do Poder Executivo cuja súmula: Altera a redação da lei Nª 663/2016, para inserir o § 6º ao artigo 70, e dá outras providências.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4151/parecer036.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4151/parecer036.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 043/2025, de autoria do Poder Executivo cuja súmula: Dispõe sobre a criação e organização da secretaria municipal de meio ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4150/parecer037.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4150/parecer037.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 044/2025, de autoria do Poder Executivo cuja súmula: Dispõe sobre a criação do fundo municipal do meio ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4149/parecer038.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4149/parecer038.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 045/2025, de autoria do Poder Executivo cuja súmula: Institui as taxas de serviços sobre atividade de licenciamento e fiscalização ambiental, no âmbito do município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4148/parecer039.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4148/parecer039.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 046/2025, de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza/MT, através da Fazenda Pública Municipal a doar a Defensoria Pública do Estado do Mato Grosso, imóvel público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4147/parecer040.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4147/parecer040.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 047/2025, de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza/MT, a conceder cessão de uso de bem imóvel público, a título de comodato, a Associação Esportiva e Cultural de Jiu-jitsu- Formando Campeões, pelo prazo de 20 anos, e dá outras providências.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4146/parecer041.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4146/parecer041.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 048/2025, de autoria do Poder Executivo cuja súmula: Fica prorrogado até o dia 31 de dezembro de 2025 a vigência do plano municipal de educação - PME, e dá outras providências.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>Parecer comissão conjunta</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, ROSEMIRO RODRIGUES DOS SANTOS, VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3467/parecer_n._001-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3467/parecer_n._001-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei Executivo Nº 01/2025 cuja sumula: Dispõe sobre a alteração da Lei Municipal Nº 1.117/2023 e 1.118/2023, e dá outras providências</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3469/parecer_n._002-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3469/parecer_n._002-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei Legislativo  Nº 001/2025 autoria (Mesa Diretora) cuja sumula: Dispõe sobre a concessão de aumento salarial aos servidores públicos efetivos e comissionados da câmara municipal de Colniza/MT, institui gratificação para o gestor de contratos, altera vencimentos de cargos e dá outras providências</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei Legislativo Nº 002/2025 autoria (Mesa Diretora) cuja sumula: Revoga a lei municipal nº. 1.073/2023 e dispõe sobre a regulamentação da verba de natureza indenizatória pelo exercício da atividade parlamentar, e dá outras providências</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3489/parecer_n._004-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3489/parecer_n._004-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de  Nº 002/2025 autoria do Poder Executivo cuja sumula: Dispõe sobre a alteração da lei municipal Nº 1.117/2023, e dá outras providências</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3491/parecer_n._005-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3491/parecer_n._005-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Nº 003/2025 autoria do Poder Executivo cuja sumula: Autoriza o Poder Executivo Municipal a Instituir o Programa de Mutirão fiscal, no município de Colniza - MT, e dá outras providências</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3493/parecer_n._006-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3493/parecer_n._006-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Nº 004/2025 autoria do Poder Executivo cuja sumula:Autoriza o município de Colniza, a conceder subvenção social a Associação de Pais e Amigos dos Excepcionais de Colniza - APAE, e dá outras providências</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3528/parecer_n._007-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3528/parecer_n._007-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Nº 009/2025 autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até RS 2.060.459,96 (dois milhões sessenta mil quatrocentos e cinquenta e nove reais e noventa e seis centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3530/parecer_n._008-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3530/parecer_n._008-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Nº 008/2025 autoria do Poder Executivo cuja sumula: Dispõe sobre a política pública de Assistência Social do município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Nº 010/2025 autoria do Poder Executivo cuja sumula: Dispõe sobre a criação da política municipal dos direitos do idoso, no município de Colniza-MT e dá outras providências</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3650/parecer_n._010-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3650/parecer_n._010-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei  Nº 013/2025 autoria do Poder Executivo cuja sumula: Autoriza o chefe do Poder Executivo a firmar acordo de cooperação técnica com o IFMT - Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3687/parecer_n._011-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3687/parecer_n._011-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 014/2025 autoria do Poder Executivo cuja sumula: Autoriza o Poder Executivo Municipal a conceder premiações no âmbito da campanha de incentivo a arrecadação do IPTU/2025, através de sorteio, e dá outras providências</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 08/2025 autoria do Poder Legislativo cuja sumula: Dispõe sobre o reconhecimento de utilidade pública do Sindicato dos trabalhadores do ensino público de Mato Grosso, Subsede de Colniza - SINTEP, localizado no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3701/parecer_n._012-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3701/parecer_n._012-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 015/2025 autoria do Poder Executivo cuja sumula: Altera a redação da Lei Nº 663/2016, que reestrutura o regime próprio de previdência social do município de Colniza/MT e, dá outras providências</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3703/parecer_n._013-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3703/parecer_n._013-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 016/2025 autoria do Poder Executivo cuja sumula: Altera a redação da lei Nº 1.224/2025, e dá outras providências</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3732/parecer_n._014-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3732/parecer_n._014-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 018/2025 de autoria do Poder Executivo cuja sumula: Prorroga no município de Colniza-MT o prazo de licença maternidade das servidoras públicas municipais não efetivas, e dá outras providências.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3734/parecer_n._015-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3734/parecer_n._015-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 019/2025 de autoria do Poder Executivo cuja sumula: Autoriza o município de Colniza-MT, a conceder cessão de uso de bem imóvel público, a titulo de comodato, pelo prazo de 20 anos, ao Rotary club de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3778/parecer_n._016-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3778/parecer_n._016-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 020/2025 de autoria do Poder Executivo cuja sumula: Autorização do Município de Colniza, a manter a subvenção social a Associação de PAIS e amigos dos Excepcionais de Colniza- APAE, e dá outras providências.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3780/parecer_n._017-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3780/parecer_n._017-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 014/2025 de autoria do Poder Legislativo cuja sumula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação de Moradores Avante Guariba, localizada no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3782/parecer_n._018-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3782/parecer_n._018-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 015/2025 de autoria do Poder Legislativo cuja sumula: Dispõe sobre o reconhecimento de Utilidade Pública da Liga Esportiva Municipal de Ciclismo de Colniza – LEMCC, localizada no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3805/parecer_n._019-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3805/parecer_n._019-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 021/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 4.000.000,00 (Quatro milhões de reais), no orçamento do município e da outras providências.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3807/parecer_n._020-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3807/parecer_n._020-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 022/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional especial no valor de até R$ 2.934.624,00 (Dois milhões novecentos e trinta e quatro mil seis centavos e vinte e quatro reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3809/parecer_n._021-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3809/parecer_n._021-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 023/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional especial no valor de até R$ 600.000,00 (Seiscentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3814/parecer_n._022-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3814/parecer_n._022-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 024/2025 de autoria do Poder Executivo cuja sumula: Autoriza o poder executivo municipal a firmar termo de convênio com o sindicato rural de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3836/parecer_n._023-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3836/parecer_n._023-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 025/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 241.174,08 (Duzentos e quarenta e um mil cento e setenta e quatro reais e oito centavos), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 027/2025 de autoria do Poder Executivo cuja sumula: Autoriza o município de Colniza, a manter a subvenção social com a Associação Beneficente Lar de esperança de Colniza - ABLE, e dá outras providências.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3908/parecer_n._025-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3908/parecer_n._025-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 028/2025 de autoria do Poder Executivo cuja sumula: Autoriza o Poder Executivo a celebrar termo de convênio com a liga desportiva eclética de Colniza (LEDEC), e dá outras providências.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3910/parecer_n._026-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3910/parecer_n._026-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 032/2025 de autoria do Poder Executivo cuja sumula: Autoriza o poder executivo municipal a realizar despesas com premiações em eventos esportivos no exercício de do ano de 2025, e da outras providencias.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3921/parecer_n._027-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3921/parecer_n._027-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 033/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até r$ 419.327,64 (quatrocentos e dezenove mil trezentos e vinte e sete reais e sessenta e quatro centavos), no orçamento do município, e dá outras providencias.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3945/parecer_n._028-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3945/parecer_n._028-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 034/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (Quinhentos mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3947/parecer_n._029-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3947/parecer_n._029-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 035/2025 de autoria do Poder Executivo cuja sumula: Altera a redação da lei Nº 464 de 19 de fevereiro de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3949/parecer_n._030-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3949/parecer_n._030-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 036/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 600.000,00 (seiscentos mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3951/parecer_n._031-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3951/parecer_n._031-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 037/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.044,00 (Trezentos mil e quarenta e quatro reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3953/parecer_n._032-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3953/parecer_n._032-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 026/2025 de autoria do Poder Legislativo (Vereador Oseia) cuja sumula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação Cross Brothers Motoclube, localizada no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3966/parecer_n._033-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3966/parecer_n._033-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 038/2025 de autoria do Poder Executivo cuja sumula: Autoriza a criação de CNPJ para a secretaria municipal da educação, e da outras providências.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3968/parecer_n._034-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3968/parecer_n._034-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 039/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 228.968,50 (duzentos e vinte e oito mil novecentos e sessenta e oito reais e cinquenta centavos), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3970/parecer_n._035-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3970/parecer_n._035-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 040/2025 de autoria do Poder Executivo cuja sumula: Dispõe sobre autorização para celebração de termo de colaboração com a Associação Cross Brothers Motoclube, e dá outras providências.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4058/parecer_n._036-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4058/parecer_n._036-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 042/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4060/parecer_n._037-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4060/parecer_n._037-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 049/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 400.000,00 (quatrocentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4078/parecer_n._038-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4078/parecer_n._038-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 050/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 (trezentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4080/parecer_n._039-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4080/parecer_n._039-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 051/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 31.700,00 (trinta e um mil setecentos reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4100/parecer_n._040-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4100/parecer_n._040-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 052/2025 de autoria do Poder Executivo cuja sumula: Institui a premiação destinada as escolas da rede pública municipal de ensino que obtiverem os melhores resultados.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4102/parecer_n._041-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4102/parecer_n._041-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 053/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.000.000,00 (um milhão de reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4104/parecer_n._042-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4104/parecer_n._042-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 054/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 9.640.000,00 (nove milhões seiscentos e quarenta reais), no orçamento do município e dá outras.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4106/parecer_n._043-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4106/parecer_n._043-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 055/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional especial no valor de até R$ 20.000,00 (vinte mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4108/parecer_n._044-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4108/parecer_n._044-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 056/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 700.000,00 (setecentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4181/parecer_n._047-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4181/parecer_n._047-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 057/2025 de autoria do Poder Executivo cuja sumula: Autoriza o município de Colniza-MT, a conceder cessão de uso de bem imóvel público, a título de comodato, a Associação de Mulheres de Guariba - Cleide da Penha, pelo prazo de 20 anos, e dá outras providências.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 059/2025 de autoria do Poder Executivo cuja sumula: Dispõe sobre a criação da Coordenadoria de Políticas Públicas para as Mulheres de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4185/parecer_n._049-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4185/parecer_n._049-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 034/2025 de autoria do Poder Legislativo cuja sumula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos Produtores Rurais Nova Esperança do Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4187/parecer_n._050-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4187/parecer_n._050-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 035/2025 de autoria do Poder Legislativo cuja sumula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Produtores de Café União do Café do Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4201/parecer_n._053-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4201/parecer_n._053-_2025.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei Nº 061/2025 de autoria do Poder Executivo cuja sumula: Altera a redação da Lei Nº 1.185/2024 e 1.211/2024, e dá outras providências.</t>
   </si>
   <si>
+    <t>4205</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4205/parecer_n._051-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 063/2025 de autoria do Poder Executivo cuja sumula: Altera a redação da Lei Municipal Nªº 500/2011, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4208</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4208/parecer_n._052-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 064/2025 de autoria do Poder Executivo cuja sumula: Dispõe sobre a gestão democrática das instituições de ensino da rede pública municipal de Colniza - MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4211</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4211/parecer_n._053-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 065/2025 de autoria do Poder Executivo cuja sumula: Altera a redação da lei Municipal Nº 999 de 07 de junho de 2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4213</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4213/parecer_n._045-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 058/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 150.000,00 (cento e cinquenta mil reais), no orçamento do município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4215</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4215/parecer_n._046-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Versa o presente parecer sobre o projeto de lei Nº 060/2025 de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 568.719,79 (Quinhentos e sessenta e oito mil, setecentos e oito mil, setecentos e dezenove reais e setenta e nove centavos), e dá outras providências.</t>
+  </si>
+  <si>
     <t>3562</t>
   </si>
   <si>
     <t>parecer Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3562/parecer01.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3562/parecer01.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 05/2024, de autoria do Poder Executivo cuja sumula: Estabelece o valor mínimo para o ajuizamento de execuções fiscais no município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3564/parecer02.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3564/parecer02.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 06/2024, de autoria do Poder Executivo cuja sumula: Autoriza o Poder Público Municipal a instituir verba de bonificação aos integrantes de Comissão de Sindicância e Processo Administrativo Disciplinar e Comissão do Processo de responsabilização, e dá outras providências.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3566/parecer03.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3566/parecer03.pdf</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3794/camscanner_23-06-2025_10.28.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3794/camscanner_23-06-2025_10.28.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 012/2025, de autoria do Poder Executivo cuja súmula: Dispõe sobre as diretrizes para elaboração da lei orçamentária de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4083/parecer05.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4083/parecer05.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 031/2025, de autoria do Poder Executivo cuja súmula: Altera a redação da lei municipal nº1242/2025 e anexos, e dá outras providências.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4084/parecer06.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4084/parecer06.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 030/2025, de autoria do Poder Executivo cuja súmula: Estima a Receita e Fixa a Despesa do Município de Colniza – MT, para o Exercício Financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4085/parecer07.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4085/parecer07.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 029/2025, de autoria do Poder Executivo cuja súmula: Dispõe sobre o PPA - Plano Plurianual do Município de Colniza MT para o período de 2026 a 2029.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4159/parecer08.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4159/parecer08.pdf</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4160/parecer09.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4160/parecer09.pdf</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4161/parecer010.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4161/parecer010.pdf</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3468/redacao_final_do_projeto_de_lei_001-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3468/redacao_final_do_projeto_de_lei_001-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Executivo Nº 001/2025  cuja súmula: Dispõe sobre a alteração da Lei Municipal Nº 1.117/2023 e 1.118/2023, e dá outras providências</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3470/redacao_final_do_projeto_de_lei_001-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3470/redacao_final_do_projeto_de_lei_001-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Legislativo Nº 001/2025 autoria (Mesa diretora) cuja súmula: Dispõe sobre a concessão de aumento salarial aos servidores públicos efetivos e comissionados da câmara municipal de Colniza/MT, institui gratificação para o gestor de contratos, altera vencimentos de cargos e dá outras providências</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3472/redacao_final_do_projeto_de_lei_002-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3472/redacao_final_do_projeto_de_lei_002-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Legislativo Nº 002/2025 autoria (Mesa diretora) cuja súmula: Revoga a lei municipal nº. 1.073/2023 e dispõe sobre a regulamentação da verba de natureza indenizatória pelo exercício da atividade parlamentar, e dá outras providências</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3490/redacao_final_do_projeto_de_lei_002-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3490/redacao_final_do_projeto_de_lei_002-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 002/2025 de autoria do Poder Executivo cuja súmula: Dispõe sobre a alteração da lei municipal Nº 1.117/2023, e dá outras providências</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 003/2025 de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a Instituir o Programa de Mutirão fiscal, no município de Colniza - MT, e dá outras providências</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3494/redacao_final_do_projeto_de_lei_004-2025_.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3494/redacao_final_do_projeto_de_lei_004-2025_.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 004/2025 de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza, a conceder subvenção social a Associação de Pais e Amigos dos Excepcionais de Colniza - APAE, e dá outras providências</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3529/redacao_final_do_projeto_de_lei_009-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3529/redacao_final_do_projeto_de_lei_009-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 009/2025 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até RS 2.060.459,96 (dois milhões sessenta mil quatrocentos e cinquenta e nove reais e noventa e seis centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3531/redacao_final_do_projeto_de_lei_008-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3531/redacao_final_do_projeto_de_lei_008-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 008/2025 de autoria do Poder Executivo cuja súmula: Dispõe sobre a política pública de Assistência Social do município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3563/redacao_final_do_projeto_de_lei_005-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3563/redacao_final_do_projeto_de_lei_005-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 005/2025 de autoria do Poder Executivo cuja súmula: Estabelece o valor mínimo para o ajuizamento de execuções fiscais no município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3565/redacao_final_do_projeto_de_lei_006-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3565/redacao_final_do_projeto_de_lei_006-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 006/2025 de autoria do Poder Executivo cuja súmula: Autoriza o Poder Público Municipal a instituir verba de bonificação aos integrantes de Comissão de Sindicância e Processo Administrativo Disciplinar e Comissão do Processo de responsabilização, e dá outras providências.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3567/redacao_final_do_projeto_de_lei_007-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3567/redacao_final_do_projeto_de_lei_007-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 007/2025 de autoria do Poder Executivo cuja súmula: Altera as leis municipais Nº 500 de 2011, 501 de 2011, 502 de 2011, 1007 de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3618/projeto_de_lei_no_010-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3618/projeto_de_lei_no_010-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 010/2025 de autoria do Poder Executivo cuja súmula: Dispõe sobre a criação da política municipal dos direitos do idoso, no município de Colniza-MT e dá outras providências</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3651/redacao_final_do_projeto_de_lei_013-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3651/redacao_final_do_projeto_de_lei_013-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 013/2025 de autoria do Poder Executivo cuja súmula: Autoriza o chefe do Poder Executivo a firmar acordo de cooperação técnica com o IFMT - Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3654/redacao_final_do_projeto_de_lei_003-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3654/redacao_final_do_projeto_de_lei_003-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 03/2025 de autoria do Poder legislativo cuja súmula: Institui o Dia do Produtor Rural no município de Colniza, Mato Grosso, a ser comemorado anualmente no último domingo do mês de julho de cada ano, e dá outras providências</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 04/2025 de autoria do Poder legislativo cuja súmula: Dispõe sobre a nulidade da nomeação ou contratação, para determinados cargos e empregos públicos, de pessoa condenada por crime sexual contra criança ou adolescente no Município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3660/redacao_final_do_projeto_de_lei_005-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3660/redacao_final_do_projeto_de_lei_005-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 05/2025 de autoria do Poder legislativo cuja súmula: Dispõe sobre o recolhimento de medicamentos de uso humano vencidos ou em desuso, pelos usuários das unidades básicas de saúde no município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3662/redacao_final_do_projeto_de_lei_006-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3662/redacao_final_do_projeto_de_lei_006-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 06/2025 de autoria do Poder legislativo cuja súmula: Altera o artigo 2º da Lei Municipal nº 755, de 20 de março de 2018, que institui o Dia do Pioneiro em Colniza, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3688/redacao_final_do_projeto_de_lei_014-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3688/redacao_final_do_projeto_de_lei_014-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 014/2025 de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a conceder premiações no âmbito da campanha de incentivo a arrecadação do IPTU/2025, através de sorteio, e dá outras providências</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3689/redacao_final_do_projeto_de_lei_007-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3689/redacao_final_do_projeto_de_lei_007-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 007/2025 de autoria do Poder Legislativo cuja súmula: Dispõe sobre o reconhecimento de utilidade publica do sindicato dos servidores públicos do município de Colniza-MT, SISPUMCOL e dá outros providências</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3691/redacao_final_do_projeto_de_lei_006-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3691/redacao_final_do_projeto_de_lei_006-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 008/2025 de autoria do Poder Legislativo cuja súmula: Dispõe sobre o reconhecimento de utilidade pública do Sindicato dos trabalhadores do ensino público de Mato Grosso, Subsede de Colniza - SINTEP, localizado no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3702/redacao_final_do_projeto_de_lei_015-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3702/redacao_final_do_projeto_de_lei_015-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 015/2025 de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Nº 663/2016, que reestrutura o regime próprio de previdência social do município de Colniza/MT e, dá outras providências</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3704/redacao_final_do_projeto_de_lei_016-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3704/redacao_final_do_projeto_de_lei_016-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 016/2025 de autoria do Poder Executivo cuja súmula: Altera a redação da lei Nº 1.224/2025, e dá outras providências</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3733/redacao_final_do_projeto_de_lei_018-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3733/redacao_final_do_projeto_de_lei_018-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 018/2025 de autoria do Poder Executivo cuja súmula: Prorroga no município de Colniza-MT o prazo de licença maternidade das servidoras públicas municipais não efetivas, e dá outras providências.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3735/redacao_final_do_projeto_de_lei_019-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3735/redacao_final_do_projeto_de_lei_019-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 019/2025 de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza-MT, a conceder cessão de uso de bem imóvel público, a titulo de comodato, pelo prazo de 20 anos, ao Rotary club de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3737/redacao_final_do_projeto_de_lei_009-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3737/redacao_final_do_projeto_de_lei_009-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 09/2025 de autoria do Poder Legislativo cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública a Associação dos Pequenos Produtores Rurais da Serra Planalto Ebenezer - APPRSPE, localizada no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3740/redacao_final_do_projeto_de_lei_010-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3740/redacao_final_do_projeto_de_lei_010-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 010/2025 de autoria do Poder Legislativo cuja súmula: Dispõe sobre a obrigatoriedade da realização de mutirões de limpeza nos bairros do município de Colniza e de campanha de conscientização para a limpeza dos quintais, e dá outras providências.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3742/redacao_final_do_projeto_de_lei_011-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3742/redacao_final_do_projeto_de_lei_011-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 011/2025 de autoria do Poder Legislativo cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública a Associação dos Moradores e Agricultores e Pecuarista Renascer de Três Fronteiras - AMAPRDTF, localizada no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3744/redacao_final_do_projeto_de_lei_012-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3744/redacao_final_do_projeto_de_lei_012-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 012/2025 de autoria do Poder Legislativo cuja súmula: Altera o artigo 3º da Lei Municipal nº 719, de 15 de setembro de 2017, que dispõe sobre denominação de logradouro público em Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3779/redacao_final_do_projeto_de_lei_020-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3779/redacao_final_do_projeto_de_lei_020-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 020/2025 de autoria do Poder Executivo cuja súmula: Autorização do Município de Colniza, a manter a subvenção social a Associação de PAIS e amigos dos Excepcionais de Colniza- APAE, e dá outras providências.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3781/redacao_final_do_projeto_de_lei_014-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3781/redacao_final_do_projeto_de_lei_014-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 014/2025 de autoria do Poder Legislativo cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação de Moradores Avante Guariba, localizada no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3783/redacao_final_do_projeto_de_lei_015-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3783/redacao_final_do_projeto_de_lei_015-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 015/2025 de autoria do Poder Legislativo cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Liga Esportiva Municipal de Ciclismo de Colniza – LEMCC, localizada no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3795/redacao_final_do_projeto_de_lei_012-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3795/redacao_final_do_projeto_de_lei_012-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 012/2025 de autoria do Poder Executivo cuja súmula: Dispõe sobre as diretrizes para elaboração da lei orçamentária de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3806/redacao_final_do_projeto_de_lei_021-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3806/redacao_final_do_projeto_de_lei_021-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 021/2025 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 4.000.000,00 (Quatro milhões de reais), no orçamento do município e da outras providências.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3808/redacao_final_do_projeto_de_lei_022-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3808/redacao_final_do_projeto_de_lei_022-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 022/2025 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional especial no valor de até R$ 2.934.624,00 (Dois milhões novecentos e trinta e quatro mil seis centavos e vinte e quatro reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3810/redacao_final_do_projeto_de_lei_023-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3810/redacao_final_do_projeto_de_lei_023-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 023/2025 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional especial no valor de até R$ 600.000,00 (Seiscentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3815/redacao_final_do_projeto_de_lei_024-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3815/redacao_final_do_projeto_de_lei_024-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 024/2025 de autoria do Poder Executivo cuja súmula: Autoriza o poder executivo municipal a firmar termo de convênio com o sindicato rural de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 025/2025 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 241.174,08 (Duzentos e quarenta e um mil cento e setenta e quatro reais e oito centavos), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3839/redacao_final_do_projeto_de_lei_027-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3839/redacao_final_do_projeto_de_lei_027-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 027/2025 de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza, a manter a subvenção social com a Associação Beneficente Lar de esperança de Colniza - ABLE, e dá outras providências.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3894/redacao_final_do_projeto_de_lei_013-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3894/redacao_final_do_projeto_de_lei_013-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 013/2025 de autoria do Poder Legislativo cuja súmula: Dispõe sobre o direito da gestante de optar pela realização de parto por cesariana, no Sistema Único de Saúde – SUS, bem como a utilização de analgesia no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3895/redacao_final_do_projeto_de_lei_016-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3895/redacao_final_do_projeto_de_lei_016-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 016/2025 de autoria do Poder Legislativo (Vereador Luis Carlos), cuja súmula: Altera o caput do art. 1º da Lei Municipal nº 1.170, de 22 de março de 2024, que institui o Dia do Católico no Município de Colniza-MT, para declará-lo como feriado municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3896/redacao_final_do_projeto_de_lei_017-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3896/redacao_final_do_projeto_de_lei_017-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 017/2025 de autoria do Poder Legislativo (Vereador presidente Oseia Guedes), cuja súmula: Dispõe sobre o reconhecimento de utilidade do sindicato dos trabalhadores rurais de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3897/redacao_final_do_projeto_de_lei_018-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3897/redacao_final_do_projeto_de_lei_018-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 018/2025 de autoria do Poder Legislativo (Vereador Ezequias Dedé), cuja súmula: Dispõe sobre a isenção do pagamento de taxas de inscrição em concursos públicos e processos seletivos aos voluntários da justiça eleitoral e jurados que atuam no tribunal do júri no âmbito do município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3898/redacao_final_do_projeto_de_lei_019-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3898/redacao_final_do_projeto_de_lei_019-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 019/2025 de autoria do Poder Legislativo (Vereador Ailton Ribeiro), cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação de Mulheres Cleide da Penha - AMCP, localizada no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 028/2025 de autoria do Poder Executivo, cuja súmula: Autoriza o Poder Executivo a celebrar termo de convênio com a liga desportiva eclética de Colniza (LEDEC), e dá outras providências.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3911/redacao_final_do_projeto_de_lei_032-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3911/redacao_final_do_projeto_de_lei_032-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 032/2025 de autoria do Poder Executivo, cuja súmula: Autoriza o poder executivo municipal a realizar despesas com premiações em eventos esportivos no exercício de do ano de 2025, e da outras providencias.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3922/redacao_final_do_projeto_de_lei_033-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3922/redacao_final_do_projeto_de_lei_033-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 033/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até r$ 419.327,64 (quatrocentos e dezenove mil trezentos e vinte e sete reais e sessenta e quatro centavos), no orçamento do município, e dá outras providencias.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3946/redacao_final_do_projeto_de_lei_034-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3946/redacao_final_do_projeto_de_lei_034-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 034/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (Quinhentos mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3948/redacao_final_do_projeto_de_lei_035-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3948/redacao_final_do_projeto_de_lei_035-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 035/2025 de autoria do Poder Executivo, cuja súmula: Altera a redação da lei Nº 464 de 19 de fevereiro de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 036/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 600.000,00 (seiscentos mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3952/redacao_final_do_projeto_de_lei_037-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3952/redacao_final_do_projeto_de_lei_037-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 037/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.044,00 (Trezentos mil e quarenta e quatro reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3954/redacao_final_do_projeto_de_lei_026-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3954/redacao_final_do_projeto_de_lei_026-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 026/2025 de autoria do Poder Legislativo (Vereador Oseia), cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação Cross Brothers Motoclube, localizada no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3967/redacao_final_do_projeto_de_lei_038-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3967/redacao_final_do_projeto_de_lei_038-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 038/2025 de autoria do Poder Executivo, cuja súmula: Autoriza a criação de CNPJ para a secretaria municipal da educação, e da outras providências.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3969/redacao_final_do_projeto_de_lei_039-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3969/redacao_final_do_projeto_de_lei_039-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 039/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 228.968,50 (duzentos e vinte e oito mil novecentos e sessenta e oito reais e cinquenta centavos), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3971/redacao_final_do_projeto_de_lei_040-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3971/redacao_final_do_projeto_de_lei_040-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 040/2025 de autoria do Poder Executivo, cuja súmula: Dispõe sobre autorização para celebração de termo de colaboração com a Associação Cross Brothers Motoclube, e dá outras providências.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4008/redacao_final_do_projeto_de_lei_020-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4008/redacao_final_do_projeto_de_lei_020-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 020/2025 de autoria do Poder Legislativo (Vereador Luis Carlos), cuja súmula: Declara São José Padroeiro do Município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 022/2025 de autoria do Poder Legislativo (Vereador Luis Carlos), cuja súmula: Dispõe sobre a autorização de uso do transporte público de saúde para pacientes que realizam procedimentos médicos particulares, no Município de Colniza, devido à indisponibilidade de atendimento pelo Sistema Único de Saúde (SUS), e dá outras providências.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4010/redacao_final_do_projeto_de_lei_023-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4010/redacao_final_do_projeto_de_lei_023-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 023/2025 de autoria do Poder Legislativo (Vereador Valter de Lima Jesus), cuja súmula: Dispõe sobre a Municipalização da Linha Pacutinga, localizada na zona rural do Município de Colniza e dá outras providências.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 025/2025 de autoria do Poder Legislativo (Vereadora Claudia Kafer), cuja súmula: Institui o Programa de Apoio Psicológico às mulheres que sofreram perda gestacional, natimorto e perda neonatal no âmbito da rede de saúde do Município de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 027/2025 de autoria do Poder Legislativo (Vereador Luis Carlos), cuja súmula: Dispõe sobre a obrigatoriedade de capacitação em primeiros socorros aos profissionais da educação do Município de Colniza, a ser realizada durante a semana de formação, em parceria com o Serviço de Atendimento Móvel de Urgência (SAMU) e dá outras providências.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4059/redacao_final_do_projeto_de_lei_042-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4059/redacao_final_do_projeto_de_lei_042-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 042/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 049/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 400.000,00 (quatrocentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 028/2025 de autoria do Poder Legislativo (Vereador Jonas de Oliveira), cuja súmula: Dispõe sobre a criação da Semana de Prevenção às Drogas, ao Álcool, ao Fumo e de Conscientização e Combate à Sexualização Precoce nas Escolas Públicas e Privadas do Município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4073/redacao_final_do_projeto_de_lei_024-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4073/redacao_final_do_projeto_de_lei_024-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 024/2025 de autoria do Poder Legislativo (Vereadores Luis Carlos, Oseia Guedes e Valter de Lima Jesus), cuja súmula: Inclui no Calendário Oficial de Eventos Esportivos do Município de Colniza a “Copa Safra do Café” e dá outras providências.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4081/redacao_final_do_projeto_de_lei_050-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4081/redacao_final_do_projeto_de_lei_050-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 050/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 (trezentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4082/redacao_final_do_projeto_de_lei_051-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4082/redacao_final_do_projeto_de_lei_051-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 051/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 31.700,00 (trinta e um mil setecentos reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4097/redacao_final_do_projeto_de_lei_031-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4097/redacao_final_do_projeto_de_lei_031-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 031/2025 de autoria do Poder Executivo, cuja súmula: Altera a redação da lei municipal nº1242/2025 e anexos, e dá outras providências.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4098/redacao_final_do_projeto_de_lei_030-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4098/redacao_final_do_projeto_de_lei_030-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 030/2025 de autoria do Poder Executivo, cuja súmula: Estima a Receita e Fixa a Despesa do Município de Colniza – MT, para o Exercício Financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4099/redacao_final_do_projeto_de_lei_029-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4099/redacao_final_do_projeto_de_lei_029-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 029/2025 de autoria do Poder Executivo, cuja súmula: Dispõe sobre o PPA - Plano Plurianual do Município de Colniza MT para o período de 2026 a 2029.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4101/redacao_final_do_projeto_de_lei_052-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4101/redacao_final_do_projeto_de_lei_052-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 052/2025 de autoria do Poder Executivo, cuja súmula: Institui a premiação destinada as escolas da rede pública municipal de ensino que obtiverem os melhores resultados.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4103/redacao_final_do_projeto_de_lei_053-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4103/redacao_final_do_projeto_de_lei_053-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 053/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.000.000,00 (um milhão de reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4105/parecer_n._042-_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4105/parecer_n._042-_2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 054/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 9.640.000,00 (nove milhões seiscentos e quarenta reais), no orçamento do município e dá outras.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4107/redacao_final_do_projeto_de_lei_055-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4107/redacao_final_do_projeto_de_lei_055-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 055/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional especial no valor de até R$ 20.000,00 (vinte mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4109/redacao_final_do_projeto_de_lei_056-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4109/redacao_final_do_projeto_de_lei_056-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 056/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 700.000,00 (setecentos mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4170/redacao_final_do_projeto_de_lei_041-2025.pdf</t>
+  </si>
+  <si>
     <t>Redação final do projeto de Lei Nº 041/2025 de autoria do Poder Executivo, cuja súmula: Altera a redação da lei Nª 663/2016, para inserir o § 6º ao artigo 70, e dá outras providências.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4171/redacao_final_do_projeto_de_lei_043-2025.pdf</t>
+  </si>
+  <si>
     <t>Redação final do projeto de Lei Nº 043/2025 de autoria do Poder Executivo, cuja súmula: Dispõe sobre a criação e organização da secretaria municipal de meio ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4172/redacao_final_do_projeto_de_lei_044-2025.pdf</t>
+  </si>
+  <si>
     <t>Redação final do projeto de Lei Nº 044/2025 de autoria do Poder Executivo, cuja súmula: Dispõe sobre a criação do fundo municipal do meio ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4173/redacao_final_do_projeto_de_lei_045-2025.pdf</t>
+  </si>
+  <si>
     <t>Redação final do projeto de Lei Nº 045/2025 de autoria do Poder Executivo, cuja súmula: Institui as taxas de serviços sobre atividade de licenciamento e fiscalização ambiental, no âmbito do município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4174/redacao_final_do_projeto_de_lei_046-2025.pdf</t>
+  </si>
+  <si>
     <t>Redação final do projeto de Lei Nº 046/2025 de autoria do Poder Executivo, cuja súmula: Autoriza o município de Colniza/MT, através da Fazenda Pública Municipal a doar a Defensoria Pública do Estado do Mato Grosso, imóvel público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4175/redacao_final_do_projeto_de_lei_047-2025.pdf</t>
+  </si>
+  <si>
     <t>Redação final do projeto de Lei Nº 047/2025 de autoria do Poder Executivo, cuja súmula: Autoriza o município de Colniza/MT, a conceder cessão de uso de bem imóvel público, a título de comodato, a Associação Esportiva e Cultural de Jiu-jitsu- Formando Campeões, pelo prazo de 20 anos, e dá outras providências.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4176/redacao_final_do_projeto_de_lei_048-2025.pdf</t>
+  </si>
+  <si>
     <t>Redação final do projeto de Lei Nº 048/2025 de autoria do Poder Executivo, cuja súmula: Fica prorrogado até o dia 31 de dezembro de 2025 a vigência do plano municipal de educação - PME, e dá outras providências.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4177/redacao_final_do_projeto_de_lei_030-2025.pdf</t>
+  </si>
+  <si>
     <t>Redação final do projeto de Lei Nº 030/2025 de autoria do Poder Legislativo, cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos Produtores Rurais Nova Esperança – A. P. P. R. N. E. do Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4178/redacao_final_do_projeto_de_lei_031-2025.pdf</t>
+  </si>
+  <si>
     <t>Redação final do projeto de Lei Nº 031/2025 de autoria do Poder Legislativo, cuja súmula: Institui o “dia municipal do motoqueiro” no último domingo do mês de fevereiro, no âmbito do município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4179/redacao_final_do_projeto_de_lei_032-2025.pdf</t>
+  </si>
+  <si>
     <t>Redação final do projeto de Lei Nº 032/2025 de autoria do Poder Legislativo, cuja súmula: Institui o “Dia Municipal do Produtor de Leite”, a ser comemorado anualmente no primeiro sábado do mês de julho, no âmbito do Município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4180/redacao_final_do_projeto_de_lei_033-2025.pdf</t>
+  </si>
+  <si>
     <t>Redação final do projeto de Lei Nº 033/2025 de autoria do Poder Legislativo, cuja súmula: Dispõe sobre a instalação, organização, manutenção e retirada de cabos de fibra óptica e demais fiações aéreas pelas empresas prestadoras de serviços de internet no município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4182/redacao_final_do_projeto_de_lei_057-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4182/redacao_final_do_projeto_de_lei_057-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 057/2025 de autoria do Poder Executivo, cuja súmula: Autoriza o município de Colniza-MT, a conceder cessão de uso de bem imóvel público, a título de comodato, a Associação de Mulheres de Guariba - Cleide da Penha, pelo prazo de 20 anos, e dá outras providências.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 059/2025 de autoria do Poder Executivo, cuja súmula: Dispõe sobre a criação da Coordenadoria de Políticas Públicas para as Mulheres de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 034/2025 de autoria do Poder Legislativo, cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos Produtores Rurais Nova Esperança do Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4188/redacao_final_do_projeto_de_lei_035-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4188/redacao_final_do_projeto_de_lei_035-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 035/2025 de autoria do Poder Legislativo, cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Produtores de Café União do Café do Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4202/redacao_final_do_projeto_de_lei_061-2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4202/redacao_final_do_projeto_de_lei_061-2025.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 061/2025 de autoria do Poder Executivo, cuja súmula: Altera a redação da lei n. 1.185/2024 e 1.211/2025, e da outras providencias.</t>
   </si>
   <si>
+    <t>4206</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4206/redacao_final_do_projeto_de_lei_063-2025.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 063/2025 de autoria do Poder Executivo, cuja súmula: Altera a redação da Lei Municipal Nªº 500/2011, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4209</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4209/redacao_final_do_projeto_de_lei_064-2025.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 064/2025 de autoria do Poder Executivo, cuja súmula: Dispõe sobre a gestão democrática das instituições de ensino da rede pública municipal de Colniza - MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4212</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4212/redacao_final_do_projeto_de_lei_065-2025.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 065/2025 de autoria do Poder Executivo, cuja súmula: Altera a redação da lei Municipal Nº 999 de 07 de junho de 2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4214</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4214/redacao_final_do_projeto_de_lei_058-2025.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 058/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 150.000,00 (cento e cinquenta mil reais), no orçamento do município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4216</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4216/redacao_final_do_projeto_de_lei_060-2025.pdf</t>
+  </si>
+  <si>
+    <t>Redação final do projeto de Lei Nº 060/2025 de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 568.719,79 (Quinhentos e sessenta e oito mil, setecentos e oito mil, setecentos e dezenove reais e setenta e nove centavos), e dá outras providências.</t>
+  </si>
+  <si>
     <t>3739</t>
   </si>
   <si>
     <t>Parecer Comissão de Obras, Bens e serviços Público</t>
   </si>
   <si>
     <t>COBSPAP - COMISSÃO DE OBRAS, BENS E SERVIÇOS PUBL. E ATV. PR</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3739/01.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3739/01.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei n. 010/2025, de autoria do Poder Legislativo Municipal, cuja Súmula: Dispõe sobre a obrigatoriedade da realização de mutirões de limpeza nos bairros do município de Colniza e de campanha de conscientização para a limpeza dos quintais, e dá outras providências</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3981/02.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3981/02.pdf</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>Parecer Comissão da Saúde e Assistência Social</t>
   </si>
   <si>
     <t>CSAS - COMISSÃO DE SAUDE E ASSISTENCIA SOCIAL</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3658/parecer01.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3658/parecer01.pdf</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3868/parecer02.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3868/parecer02.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 013/2025, de autoria do Poder legislativo cuja súmula: Dispõe sobre o direito da gestante de optar pela realização de parto por cesariana, no Sistema Único de Saúde – SUS, bem como a utilização de analgesia no Município de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3982/parecer03.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3982/parecer03.pdf</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4005/parecer04.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4005/parecer04.pdf</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4050/parecer05.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4050/parecer05.pdf</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3811/voto_do_projeto_de_lei_010.2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3811/voto_do_projeto_de_lei_010.2025.pdf</t>
   </si>
   <si>
     <t>veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 010/2025 de autoria do Poder Legislativo ( Vereadores Rosemiro Rodrigues dos Santos, Oseia Pereira Guedes e Jonas de Oliveira Miranda) cuja súmula: Dispõe sobre a obrigatoriedade da realização de mutirões de limpeza nos bairros do município de Colniza e de campanha de conscientização para a limpeza dos quintais, e dá outras providências</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4042/veto_do_projeto_de_lei_027.2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4042/veto_do_projeto_de_lei_027.2025.pdf</t>
   </si>
   <si>
     <t>Veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 027/2025 de autoria do Poder Legislativo ( Vereador Luis Carlos Carvalho Silva) cuja súmula: Dispõe sobre a obrigatoriedade de capacitação em primeiros socorros aos profissionais da educação do Município de Colniza, a ser realizada durante a semana de formação, em parceria com o Serviço de Atendimento Móvel de Urgência (SAMU) e dá outras providências.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4043/veto_do_projeto_de_lei_020.2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4043/veto_do_projeto_de_lei_020.2025.pdf</t>
   </si>
   <si>
     <t>Veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 020/2025 de autoria do Poder Legislativo ( Vereador Luis Carlos Carvalho Silva) cuja súmula: Declara São José Padroeiro do Município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4044/veto_do_projeto_de_lei_022.2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4044/veto_do_projeto_de_lei_022.2025.pdf</t>
   </si>
   <si>
     <t>Veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 022/2025 de autoria do Poder Legislativo ( Vereador Luis Carlos Carvalho Silva) cuja súmula: Dispõe sobre a autorização de uso do transporte público de saúde para pacientes que realizam procedimentos médicos particulares, no Município de Colniza, devido à indisponibilidade de atendimento pelo Sistema Único de Saúde (SUS), e dá outras providências.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>CECEM</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E MEIO AMBI</t>
   </si>
   <si>
     <t>CECEMA - COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE E MEIO AMBI</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3655/parcer01.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3655/parcer01.pdf</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4049/parcer02.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4049/parcer02.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 28/2025, de autoria do Poder legislativo (Vereador Dedé), cuja súmula: Dispõe sobre a criação da Semana de Prevenção às Drogas, ao Álcool, ao Fumo e de Conscientização e Combate à Sexualização Precoce nas Escolas Públicas e Privadas do Município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
     <t>Ata referente à 22ª Sessão Ordinária realizada no dia 16 de dezembro de 2024</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>Ata referente à 01ª Sessão Ordinária realizada no dia 27  de janeiro de 2025</t>
   </si>
   <si>
     <t>3527</t>
   </si>
@@ -7539,93 +7689,99 @@
   <si>
     <t>Ata referente à 10ª Sessão Ordinária realizada no dia 09 de junho de 2025</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>Ata referente à 2ª Sessão Extraordinária realizada no dia 24 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>Ata referente à 11ª Sessão Ordinária realizada no dia 23 de junho de 2025.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>Ata referente à 12ª Sessão Ordinária realizada no dia 08 de agosto de 2025.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3907/13.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3907/13.pdf</t>
   </si>
   <si>
     <t>Ata referente à 13ª Sessão Ordinária realizada no dia 02 de setembro de 2025.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>Ata referente à 14ª Sessão Ordinária realizada no dia 02 de setembro de 2025.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>Ata referente à 15ª Sessão Ordinária realizada no dia 16 de setembro de 2025.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>Ata referente à 16ª Sessão Ordinária realizada no dia 07 de outubro de 2025.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>Ata referente à 17ª Sessão Ordinária realizada no dia 07 de outubro de 2025.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>Ata referente à 18ª Sessão Ordinária realizada no dia 04 de novembro de 2025.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4135/referente_a_19a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
     <t>Ata referente à 19ª Sessão Ordinária realizada no dia 18 de novembro de 2025.</t>
   </si>
   <si>
     <t>4169</t>
+  </si>
+  <si>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4169/referente_a_20a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 20ª Sessão Ordinária realizada no dia 02 de dezembro de 2025.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Parecer Comissão de Agricultura e Reforma Agrária</t>
   </si>
   <si>
     <t>CARF - AGRICULTURA E REFORMA AGRÁRIA RURAL</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 03/2025, de autoria do Poder Legislativo cuja súmula: Institui o Dia do Produtor Rural no município de Colniza, Mato Grosso, a ser comemorado anualmente no último domingo do mês de julho de cada ano, e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -7947,67 +8103,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3441/2025-01-16_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3473/projeto_de_lei_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3474/projeto_de_lei_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3478/projeto_de_lei_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3477/projeto_de_lei_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3499/projeto_de_lei_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3500/projeto_de_lei_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3507/projeto_de_lei_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3536/projeto_de_lei_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3598/projeto_de_lei_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3628/projeto_de_lei_n_11-_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3645/projeto_de_lei_nao_12-2025___ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_lei_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3685/projeto_de_lei_no_14-2025_-autoriza_o_poder_executivo_municipal_a_conceder_premiacoes_no_ambito_da_c.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3694/projeto_de_lei_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3698/projeto_de_lei_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3717/projeto_de_lei_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3719/projeto_de_lei_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3720/projeto_de_lei_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3776/projeto_de_lei_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3801/projeto_de_lei_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3802/projeto_de_lei_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3803/camscanner_27-06-2025_11.37.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3813/projeto_de_lei_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3812/projeto_de_lei_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3816/projeto_de_lei_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3817/projeto_de_lei_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_lei_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3923/projeto_de_lei_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3924/1_-_projeto_loa_2026_texto_pronto_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3913/projeto_de_lei_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3899/projeto_de_lei_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3920/projeto_de_lei_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3938/projeto_de_lei_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3940/projeto_de_lei_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3939/projeto_de_lei_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3941/projeto_de_lei_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3957/projeto_de_lei_no_38-2025_-_autoriza_a_criacao_de_cnpj_para_a_secretaria_municipal_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3962/projeto_de_lei_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3963/projeto_de_lei_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4017/projeto_de_lei_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4018/projeto_de_lei_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4019/projeto_de_lei_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4020/projeto_de_lei_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4021/projeto_de_lei_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4027/projeto_de_lei_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4028/projeto_de_lei_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4029/projeto_de_lei_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4035/projeto_de_lei_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4077/projeto_de_lei_no_50-2025_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4079/projeto_de_lei_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4087/projeto_de_lei_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4089/projeto_de_lei_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4090/projeto_de_lei_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4142/projeto_de_lei_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4141/projeto_de_lei_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4143/projeto_de_lei_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4140/projeto_de_lei_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4167/projeto_de_lei_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4203/projeto_de_lei_no_65-2025_-_altera_a_redacao_da_lei_municipal_n._999_de_07_de_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3453/indicacao_no_01-2025_-_jonas_-_quebra_molaa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3451/indicacao_no_02-2025_-_jonas_-_rampa_elevada.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3446/indicacao_no_03-2025_-ailton_-_aparelho_de_ultrassom_guariba.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3450/indicacao_no_04-2025_-ailton_-_iluminacao_de_campo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3444/indicacao_no_05-2025_-dede_-_onibus_circular.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3460/indicacao_no_06-2025_-oseia_-_atendimentos_odontologicos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3463/indicacao_no_07-2025_-oseia_-_substituir_ponte_jk.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3465/indicacao_no_01-2025_-_jonas_-_quebra_molaa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3506/indicacao_no_09-2025_-luis_carlos_-_prancheamento_de_um_ramal_na_linha_g4.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3480/indicacao_no_010-2025_-__claudia_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3481/indicacao_no_011-2025_-_tata_construcao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3482/indicacao_no_012-2025_-__tata_construcao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3483/indicacao_no_013-2025_-luis_carlos_-_maquinas_para_linha_24_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_no_014-2025-ailton_-cascalhamento_ruas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3484/indicacao_no_015-2025_-luis_carlos_-_construcao_de_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3485/indicacao_no_016-2025-ailton_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_no_017-2025_-_jonas_-_substituicao_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3486/indicacao_no_018-2025_-_claudia_kafer_-_escola.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3487/indicacao_no_019-2025_-_claudia_kafer__-_revitalizacao_da_praca.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3519/indicacao_no_020-2025_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3520/indicacao_no_021-2025_-_ailton_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3516/indicacao_no_022-2025_-_claudia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3511/indicacao_n23-_jonas_de_oliveira_miranda_-rotatoria_na_avenida_do_contorno_com_a_rua_garapeira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3522/indicacao_no_024-2025_-_dede.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3514/indicacao_no_025-2025_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3532/indicacao_no_026-2025_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3533/indicacao_no_027-2025_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3552/indicacao_no_028-2025_-_miro_-_cobertura_patio_escola_manoel_bandeira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3551/indicacao_no_029-2025_-_miro_-_iluminacao_creche_castelo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3545/indicacao_no_030-_claudia_-realizacao_a_manutencao_de_uma_estrada.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3544/indicacao_no_031-ailton_ribeiro_-manutencao_do_parquinho_do_vale_de_salvacao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3537/indicacao_no_032-2025_-_dede_-_cobertura_parquinho_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3547/indicacao_no_033-2025_-luis_carlos_-_cascalhamento_-_linha_g8_-_km_4.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3560/indicacao_n_034-2025_-_jonas_-_bueiro_rua_gira.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3555/indicacao_no_035-2025_-_claudia_kafer__-__internet_nas_escolas_municipais_e_rurais.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3597/indicacao_no_036-2025_-_rosemiro-assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3572/indicacao_no_037-2025_-_valter_lima_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3591/indicacao_no_039-2025_-_miro_-_patrolamento_linha_19_15_e_dozinha.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3592/indicacao_no_040-2025_-_miro_-_patrolamento_linha_florita_eletronica_e_linha_dos_farofas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3571/indicacao_no_041-2025_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3579/indicacao_no_042-2025_-_jonas_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3590/indicacao_no_043-2025_-_ailton_-_parque_infantil_guariba.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3593/indicacao_no_044-2025_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3600/indicacao_no_045-2025__vereadora_claudia_3_km_de_asfalto_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3601/indicacao_no_046-2025_vereadora_claudia_projeto_pracas_guariba_tres_fronteira_e_taguarucu.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3607/indicacao_no_047-2025_-_jonas_-_bueiro_rua_girassois.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3608/indicacao_no_048-2025_-_ailton_ribeiro_ponto_de_coleta_de_galoes_de_veneno.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3604/indicacao_no_049-2025_-_jonas_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3609/indicacao_no_050_-2025-_wesley-mobiliaria_escolar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3610/indicacao_no_051-2025_-_wesley_-_retroescavadeira_e_cacamba_para_tres_fronteira.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3611/indicacao_no_052-2025_-_ailton_ribeiro_-_iptu_guariba.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_no_53-2025-miro-cascalhamento-patrolamento-16-roda-agua-eletronica-12.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3612/indicacao_no_54-2025_-_luis_carlos_-patrolamento_lh_20_x24_escol_sul_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3614/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3615/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3629/indicacao_no_58-2025_-_agnaldo_-_vagas_de_estacionamento_para_deficientes_e_rampas_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3648/indicacao_no_59-2025_-_luis_carlos_carvalho_silva_-_oitinha.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3636/indicacao_no_60-2025_-_luis_carlos_carvalho_silva_-_rua_rolim_de_moura.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3634/indicacao_no_61-2025_-oseia_-_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3635/indicacao_no_62-2025_-oseia_-_ambulancia_do_hosital_municipal.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3666/indicacao_no_64-2025_-_luis_carlos_carvalho_silva_-cascalhamento_lh_28_lado_direito.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3665/indicacao_no_65-2025_-_luis_carlos_carvalho_silva_-destinacao_de_uma_pa_caregadeira_para__faz_linpeza_lh_16_b.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3664/indicacao_no_66-2025_-_pastor_jonas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3667/indicacao_no_67-2025_-_jonas_-_patrolamento_lh_1_de_maio_lh_4_de_maio_e_travessao_4_de_maio_ao_projeto_sol.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3676/indicacao_no_68-2025_-oseia_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_no_69-2025_-__jonas_-_cascalhamento_e_patrolhamento_do_bairro_flor_do_cafe.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/indicacao_no_70-2025_-__claudia_-__subprefeitura_do_distrito_de_guariba.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_71-2025_-__claudia_-__subprefeitura_do_distrito_de_guariba_-_linhas_v6_igrejinha_linha_40_linha_42_e_linha_43.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/indicacao_no_72-2025_-_ailton_iluminacao_publica__serra_planalto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_no_73-2025_-_wesley_-_caminhao_pipa_guariba.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3723/indicacao_no_74-2025-_ezequias_dede_de_souza_-cominhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3724/indicacao_no_75-2025_-_ailton_-_soro_para_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_no_76-2025_-_luis_carlos_carvalhamento_linha_4.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_no_77-2025_-_agnaldo_-_farmacia_basica_no_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_no_78-2025_-_ailton_-_portao_escola_valmir_neuman.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3728/indicacao_no_79-2025_-_vereadora_kaudia__parque_escolar_-__guariba.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3729/indicacao_no_80-2025_-_vereadora_kaudia__tres_f_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3730/indicacao_no_81-2025_-__jonas_-_deslocamento_de_pedra-_rua_das_bromelias.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3767/indicacao_no_82-2025_-_vereaador_-jonas_-aterro_na_cabeceira_da_ponte_8_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_no_83-2025_-_vereador_-jonas_-prancheamento_ponte_lh_36_da_capa.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3847/indicacao_no_86-2025_-_vereadora_claudia__areia_nas_ruas_de_guariba.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_no_87-2025_-_vereador_-jonas_-manutencao_da_ponte_em_frente_a_sitio_do_beri_km_26.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3834/indicacao_no_88-2025_-_ailton_-_isentar_igrejas_de_pagar_energia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3833/indicacao_no_89-2025_-_ailton_-_laboratorio_-_guariba.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3848/indicacao_no_90-2025_-_vereadora_claudia__cobertura_na_ubs_guariba.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_no_91-2025_-_luis_carlos_-_pavimentacao_das_ruas_floriano_peixoto_e_joao_de_barro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_no_92-2025_-_luis_carlos_-manutencao_na_linha_entre_rios.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3829/indicacao_no_93-2025_-_vereador_-jonas_-_patrolamento_das_linhas_12_e_16_roda_dagua.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_94-2025_-_vereador_-jonas_-_arborizacao_no_patio_da_creche_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3875/indicacao_no_95-2025_-_luis_carlos_-piso_escola_bartolomeu.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_96-2025_-_luis_carlos_-calendario_esportivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3905/indicacao_no_97-2025_-_vereadora_claudia__caixa_de_areia_escolas_taquarucu_e_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_no_98-2025_-_vereadora_claudia__muro_na_escola_valmir_neumann.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3891/indicacao_no_99-2025-_ezequias_dede_de_souza_-_reforma_ponte_agrovila.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3892/indicacao_no_100-2025-_ezequias_dede_de_souza_-servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_no_101-2025_-_ailton_-_parque_de_diversao_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3915/indicacao_no_102-2025_-_ailton_-_sala_anexa_cartorio_eleitoral._gurariba.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3888/indicacao_no_103_-2025_-_vereador_-jonas_-_subistituicao_de_pont_por_bueiro_travesao_da_rosa_de_saron.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_no_104-2025_-__claudia-_vereadora_-_subprefeitura__limpeza_do_cemiterio_do_distrito_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_no_105-2025_-_tata_ativacao_banheiro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_no_106-2025_-_tata_criacao_de_centro_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_no_107-2025_-__claudia-_vereadora_-_projeto_associacao_ameg.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_no_108-2025_-_ailton_-_construcao_de_garagem_para_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_no_109-2025_-_ailton_-_caminhote_para_visitas.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3933/indicacao_no_110-2025_-_jonas_-_aterro_da_llinha_1_sentido_guariba_-.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_111-2025_-_luis__-_micro_onibus__-.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3973/indicacao_no_112-2025_-__claudia-_vereadora_-_contratacao_de_motorista_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3974/indicacao_no_113_-2025_-_jonas_-_instalacao_bueirona_linha_8_agrovila.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3975/indicacao_no_114-2025_-_vereador_-jonas_-manutencao_da_ponte__4_da_agrovila_lado_direito.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_no_115-2025_-_luis_carlos_-manutencao_ponte_lh_16_a_km_4.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3990/indicacao_no_116-2025_-_luis_carlos_-manutencao_ponte_no_rio_madalena.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no_117-2025_-oseia_-_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_no_118-2025_-__claudia-_vereadora_-_onibus_tracado_para_guariba.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3999/indicacao_no_119-2025_-_luis_carlos_-secretaria_de_obras__criacao_de_equipe.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3998/indicacao_no_120-2025_-_luis_carlos_-madeiras_para_pontes_oreinha_garote_e_mirindiba.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4000/indicacao_no_121-2025_-oseia_-_rua_clemente_filho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_no_122-2025_-oseia_-_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4092/indicacao_no_123-2025_-_ailton_ribeiro-_arborizacao_distrito_guariba.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_no_124-2025_-_ailton_ribeiro-_secretaria_de_obras_manutencao_de_uma_ponte_na_mt_206.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_no_126-2025_-__agnaldo-_vereador_-__parquinho_-.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4031/indicacao_no_127-2025_-_dede_-_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_128-2025_-_luis_carlos_-_projeto_de_lei_isencao_taxa_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4038/indicacao_no_129-2025_-_vereador_-jonas_-_aterramento_nos_pontos_criticos_lh_8_primeiro_de_maio_e_paredao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4037/indicacao_no_130-2025_-_vereador_-miro__-_assistencia_social_onibus_para_os_idosos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4036/indicacao_no_131-2025_-_vereador_-miro__-.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4048/indicacao_no_132-2025_-_vereador_-jonas_-__ponte_por_bueiro_na_rua_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4047/indicacao_no_133-2025_-dede_e_oseia_-_quebramolas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4045/indicacao_no134_-2025-vereador_-tata_lh_20_travesao_16.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4056/indicacao_no_135-2025_-_luis_carlos_-manutencao_ponte_av_2_mil.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_136-2025_-_ailton_ribeiro-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4093/indicacao_no_137-2025_-_luis_carlos-uti-movel.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4094/indicacao_no_138-2025_-_vereador_-jonas_-__estar_link_equip_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4095/indicacao_no_139-2025_-_luis_carlos-secretaria_de_educacao._escola_dimas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_no_140-2025_-_vereador_-jonas_-_estalacao_de_2_bueiros_e_manutencao_de_uma_ponte_da_linha_16a.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4126/indicacao_no_141-2025-vereador_-tata__subistuicao_de_ponte_por_bueiros_no_travessao_do_porteirao.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4129/indicacao_no_142-2025_-_luis_carlos-secretaria_obras_._manutencao_16_a_e_b_-.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4130/indicacao_no_143-2025_-_luis_carlos-secretaria_obras_._manutencao_20_escol_sul_-.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4131/indicacao_no_144-2025_-_dede_-_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4128/indicacao_no_145-2025_-oseia_e_claudia_-_feira_da_lua.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4132/indicacao_no_146-2025_-oseia_-_bebedouros_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4133/indicacao_no_147-2025_-_ailton_-_linpeza_das_av_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4134/indicacao_no_148-2025_-_ailton_-_limpeza_da_praca_de_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4163/indicacao_no_149-2025_-_vereador-jonas_-_subistituicaos_de_pontes_por_bueiros_na_linha_das_missoes_e_linha_dos_pereiras.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4164/indicacao_no_150-2025-vereador_-tata__cascalhamento_linha_20.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4198/indicacao_no_151-2025_-_ailton_-_sub_prefeitura_pc_e_um_rolo__secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4199/indicacao_no_152-2025_-_ailton_-_sala_de_aula_escola_valmir_neuman.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4200/indicacao_no_153-2025_-_vereador_-jonas_-subistituicao_de_ponte_por_bueiro_lh_rosa_de_saron.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3745/2025-06-11_001.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3978/parecer21.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4168/parecer.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3589/projeto_de_decreto_legislativo_n._01-2024_-_miro_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3677/projeto_de_decreto_legislativo_n._02-2025_-_elci_-_abel.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3769/projeto_de_decreto_legislativo_n._7_-2025_-_joselio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3770/projeto_de_decreto_legislativo_n._8-2025-pastora_joana-_vereador_jonas.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3771/projeto_de_decreto_legislativo_n._10-2025_-_oseia-_pastor_joao_agripino.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3774/projeto_de_decreto_legislativo_n._11-2025_-_oseia-_pastor_jair_fagundes.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3789/projeto_de_decreto_legislativo_n._12-2025_-_jonas_-_pastor_adenir_antonio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3772/projeto_de_decreto_legislativo_n._13_-2025_-_dede_-_ao_pastor_elizeu.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3773/projeto_de_decreto_legislativo_n._14-2025_-_oseia-_a_tereza_aparecida_bacellar.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3840/projeto_de_decreto_legislativo_n._15_-2025_-_luis-_senhor_gilson_estevam.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_decreto_legislativo_n._16_-2025_-_elci_-_senhor_olivio_fernandes_caxias.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3791/projeto_de_decreto_legislativo_n._17_-2025_-_elci_-_senhor_olavo_araujo_fontes.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3792/projeto_de_decreto_legislativo_n._18_-2025_-_oseia_-_professora_valdiceia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3775/projeto_de_decreto_legislativo_n._19_-2025_-_oseia_-_escolas_premiadas.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3793/projeto_de_decreto_legislativo_n._20_-2025_-_elci_-_pastor_adilson_angelico_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3925/projeto_de_decreto_legislativo_n._21_-2025_-_elci_-_senhor_joab-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3825/projeto_de_decreto_legislativo_n._22__-2025_-_mariana__-wesley.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3860/projeto_decreto_legislativo_n._23-2025_-_wesley_-_clebson_cruz-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3859/projeto_de_decreto_legislativo_n._24__-2025_-___-wesley_-_covis_e_cesar-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_de_decreto_legislativo_n._25__-2025_-_policiais__-wesley-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3841/projeto_de_decreto_legislativo_n._26__-2025_-_celso_reis_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3832/projeto_de_decreto_legislativo_n._27__-2025_-_mara_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3842/projeto_de_decreto_legislativo_n._28_-2025_-___-douglas_henrique__dutra_de_bairros_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3843/projeto_de_decreto_legislativo_n._29__-2025__-_nelson_domingues_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3844/projeto_de_decreto_legislativo_n._30_-2025_-_edno_polles__-__ailton-_-.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3845/projeto_de_decreto_legislativo_n._31__-2025_-_eloir__-_ailton.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3857/projeto_de_decreto_legislativo_n._32-2025_-_oseia-__jair-titulo_de_cidadao_colnizense.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3824/projeto_decreto_legislativo_n._33-2025_-_wesley_-_herbert.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3900/projeto_de_decreto_legislativo_n._34-2025_-_claudia_-_robson_de_lima_-mocao_de_aplausos_falta_imprimir_e_ass..pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3856/projeto_decreto_legislativo_n._35-2025_-_claudia_-_socorro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3855/projeto_decreto_legislativo_n._36-2025_-_claudia_-_maria_salva.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3854/projeto_de_decreto_legislativo_n._37_-2025_-_claudia__-_francisco.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3902/projeto_de_decreto_legislativo_n._39-2025_-_claudia-divino__geraldo_substituir-titulo_de_cidadao_colnizense__falta_imprimir_e_ass..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3879/projeto_de_decreto_legislativo_n._40-2025_-_claudia-maria_de_fatima-titulo_de_cidadao_colnizense.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3903/projeto_de_decreto_legislativo_n._41-2025_-_claudia_-_representantes_setor_madereiro_-mocao_de_aplausos_falta_imprimir.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3865/projeto_de_decreto_legislativo_n._42-2025_-_tata_-_carlos_alberto_-mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3863/projeto_de_decreto_legislativo_n._43_-2025_-_tata_-_maria_madalena_da_silva_brito_-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_decreto_legislativo_n._44_2025_-_agnaldo_e_ailton-_deputado_estadual_carlos_avalonne-titulo_de_cidadao_emerito.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_decreto_legislativo_n._45-2025_-_tata_-_elizeu_vaz-mocao_de_aplausos_-.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3997/projeto_de_decreto_legislativo_n._46-2025__-_valmiro_alves_de_oliveira_-titulo_de_cidadao_colnizense_-_miro.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_de_decreto_legislativo_n._47_-2025_-_alunos__premiados-mocao_de_aplausos-oseia.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4063/projeto_de_decreto_legislativo_n._48-2025_-_valter_-_jose__luiz_de_paulo_mocao_de__aplausos.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4064/projeto_de_decreto_legislativo_n._49-2025__-_dr._crislane_alves_almeida-titulo_de_cidadao_colnizense_-_miro.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4065/projeto_de_decreto_legislativo_n._50_-2025_-_antonio_reis__de_meloe_josiquele_gomes_miranda-mocao_de_aplausos_--miro.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4066/projeto_de_decreto_legislativo_n._51-2025__-_daniela_pereira-titulo_de_cidadao_colnizense_-_miro_-.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4067/projeto_de_decreto_legislativo_n._52_-2025-_mocao_de_aplausos__adriana_da_silva__santos_-miro.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4068/projeto_de_decreto_legislativo_n._53_-2025-_mocao_de_aplausos__adriano_camilo-miro_-.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4110/projeto_de_decreto_legislativo_n._54_-2025-_mocao_de_aplausos__fabiola_conceicao_souza-miro.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4053/projeto_de_decreto_legislativo_n._55-2025__-_douglas_charra_paixao-titulo_de_cidadao_colnizense_-_tata_-.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4069/projeto_de_decreto_legislativo_n._56-2025_-pastor_sebastiao_valadares_neto-titulo_de_cidadao_emerito-jonas.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4111/projeto_de_decreto_legislativo_n._57-2025_-promotor_bruno-titulo_de_cidadao_colnizense-jonas_-.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4112/projeto_de_decreto_legislativo_n._58_-2025-_mocao_de_aplausos__raise_montanha-miro_-.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4113/projeto_de_decreto_legislativo_n._59-2025__-_robson_medeiros_-titulo_de_cidadao_colnizense_-_valter_-_-.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4144/projeto_de_decreto_legislativo_n._60_-2025-_mocao_de_aplausos__jose_luiz_mendes_-_wesley_-_-.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4145/projeto_de_decreto_legislativo_n._061-2025_-jose_carlos_rocha_texeira-_titulo_de_cidadao_-elci_tata.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4196/projeto_de_decreto_legislativo_n._062-2025__-_norma_maria_-titulo_de_cidadao_colnizense_-_dede_e_jonas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4197/projeto_de_decreto_legislativo_n._063-2025_-deputado_maz_russi-titulo_de_cidadao_-elci_tata.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3458/projeto_de_resolucao_no_001-2025_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3459/projeto_de_resolucao_no_002-2025_-_veiculos.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3479/projeto_de_resolucao_no_004-2025_-_baixa_de_bens.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_resolucao_no_005-2025_alteracao_no_reg_int_-_sessoes_terca-feira.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_resolucao_no_006-2025_alteracao_no_calendario_das_sessoes.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3722/projeto_de_resolucao_no_007-2025_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4136/projeto_de_resolucao_no_009-2025_-_calendario_das_sessoes_-_2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3456/projeto_de_lei_no_001-2025_-_mesa_diretora_alteracao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3457/projeto_de_lei_no_002-2025_-_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3569/projeto_de_lei_no_003.2025_-_institui_o_dia_do_produtor_rural_-_luis.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3570/projeto_de_lei_no_004.2025_-dispoe_sobre_a_nulidade_da_nomeacao_ou_contratacao_-_miro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3581/projeto_de_lei_no_005.2025_-descarte_de_medicamentos_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3582/projeto_de_lei_no_006.2025_-_altera_a_lei_755_de_2018_-_dia_do_pioneiro-_oseia.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3646/projeto_de_lei_no_007.2025_-_utilidade_publica_sispumcol.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3647/projeto_de_lei_no_008.2025_-_utilidade_publica_sintep_-_colniza.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3693/projeto_de_lei_no_009.2025_-_utilidade_publica_ass._serra_planalto_ebenezer_-_agnaldo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3679/projeto_de_lei_no_010.2025_-_mutirao_de_limpeza_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_lei_no_011.2025_-_utilidade_publica__ass._renascer_-_tres_fronteiras_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3678/projeto_de_lei_no_012.2025_-_altera_a_lei_719_de_2017_-_altera_denom._de_travessa-_oseia.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3721/projeto_de_lei_no_013.2025_-_gestantes_-_oseia_valter_e_miro.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3763/projeto_de_lei_no_014.2025_-_utilidade_publica__ass._avante_guariba.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3764/projeto_de_lei_no_015.2025_-_utilidade_publica__liga_de_ciclismo_-_oseia_-.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3800/projeto_de_lei_no_016.2025_-_altera_a_lei_municipal_1.170_-_luis.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3818/projeto_de_lei_no_017.2025_-_utilidade_publica__sindicato_trab._rurais_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3819/projeto_de_lei_no_018.2025_-_isencao_do_pagamento_de_taxas_de_insc._-_dede.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3851/projeto_de_lei_no_019.2025_-_utilidade_publica__ass._mulheres_cleide_da_penha.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_lei_no_020.2025_-_sao_jose_-_padroeiro_-_luis.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3881/projeto_de_lei_no_021.2025_-_manutencoes_realizadas_pela_secretaria_de_infraestrutura_-_luis.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3882/projeto_de_lei_no_022.2025_-_transporte_pacientes_-_luis.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3883/projeto_de_lei_no_023._2025_-emancipacao_linha_pacutinga_-_valter.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3884/projeto_de_lei_no_024._2025_-_copa_safra_do_cafe_-_valter_e_oseia.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3936/projeto_de_lei_no_025._2025_-_atendimento_psicologico_gestante_-_claudia.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3937/projeto_de_lei_no_026.2025_-_utilidade_publica__motoclube_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3958/projeto_de_lei_no_027.2025_-_treinamento_serv._educacao_-_luis.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3992/projeto_de_lei_no_028.2025_-_drogas_e_sexualizacao_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4004/projeto_de_lei_no_029.2025_-_proibicao_cigarros_-_tata.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4034/projeto_de_lei_no_030.2025_-_utilidade_publica_-_ass._nova_esperanca_-_luis.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4051/projeto_de_lei_no_031.2025_-_dia_do_motoqueiro_-_wesley.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4054/projeto_de_lei_no_032.2025_-_dia_do_produtor_de_leite_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4091/projeto_de_lei_no_033.2025_-_fibra_optica_-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4165/projeto_de_lei_no_034.2025_-_utilidade_publica_-_ass._nova_esperanca_-_valter.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4166/projeto_de_lei_no_035.2025_-_utilidade_publica_-_ass._uniao_do_cafe_-_valter.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3442/requerimento_n._001.2025_-_vereador_dede_e_agnaldo_-_nucleacao.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3443/requerimento_n._02._2025-_vereador_tata_-_cascalhamento_de_linhas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3452/requerimento_n._003._2025-_vereador_jonas_-_ampliacao_do_laboratorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3454/requerimento_n._004._2025-_vereador_agnaldo_-_coleta_de_lixo_salvacao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3455/requerimento_n._005._2025-_vereador_jonas_-_ampliacao_do_predio_regulacao_aumento_de_quadro_servidores.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3445/requerimento_n._006.2025_-_vereador_dede_-_bueiros.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3447/requerimento_n._007._2025_-_vereador_ailton_-_placas_de_transito.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3448/requerimento_n._008._2025_-_vereador_ailton_-_agente_de_saude.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3508/requerimento_n._009._2025_-_vereador_luis_carlos_-_cascalhamento_linha_16.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimento_n._010._2025_-_vereador_luis_carlos_-_piso_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3449/requerimento_n._011._2025_-_vereador_wesley_-_via_dupla_guariba.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3461/requerimento_n._012._2025_-_vereador_presidente_oseia_-equiparacao_salarial.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3476/requerimento_n._013._2025_-_vereadora_claudia_-_construcao_sala_guariba.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3475/requerimento_n._014._2025_-_vereadora_claudia_-multirao_saude.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3462/requerimento_n._015._2025-_vereador_tata_-_continuacao_do_travessao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3503/requerimento_n._016._2025-_vereador_jonas_-_construcao_de_banheiro_na_praca.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3495/requerimento_n._017._2025_-_vereador_luis_carlos_-__ponte_na_linha_16_b.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3496/requerimento_n._018._2025_-_vereador_luis_carlos_-__ampliacao_de_banheiros_na_escola_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimento_n._019._2025_-_vereador_ailton_ribeiro_-_contatacao_de_agente_de_edemias.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3498/requerimento_n._020._2025_vereador_airton_ribeiro_-_arborizacao_da_avenida_edino_polles.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3504/requerimento_n._021._2025-_vereador_jonas_-_reforma_e_muros_do_cras.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3505/requerimento_n._022._2025_vereador_wesley_nunes_mendes-colheta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3515/requerimento_n._023._2025_vereadores_monitores.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_n._024._2025_vereador_ailton.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3523/requerimento_n._025._2025_-_vereadora_claudia_-_termino_da_reforma_na_escola_municipal_valmir_neumann.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3521/requerimento_n._026._2025_vereador_ailton_-.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3510/requerimento_n._027._2025_vereador_jonas_de_oliveira_miranda.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3518/requerimento_n.028._vereador_jonas_de_oliveira_multiram_para_realizar_limpeza_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3512/requerimento_n.029._2025_-_vereadores_oseia_e_jonas_torneio_leiteiro.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3513/requerimento_n.030._2025_-_vereadores_oseia.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3524/requerimento_n.031._2025_vereador_wesley_nunes_mendes-psicologa.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3525/requerimento_n.032_2025_vereador_wesley_nunes_mendes-caminao_casanba.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3526/requerimento_n_33_2025_vereadora_claudia.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_n_034._2025_-_vereador_luis_carlos_carvalho.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3535/requerimento_no_035_2025_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3549/requerimento_036._2025-_vereador_miro_-_estacionamento_em_frente_ao_banco_sicoob.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3548/requerimento_037._2025-_vereador_miro_-_ligacao_entre_o_bairro_castelo_e_rondonia.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3546/requerimento_038_2025_-_claudia_kaffer.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3539/requerimento_n._039_2025_valter_de_lima_jesus.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3538/requerimento_040.2025_-_vereador_dede_-_medicos_plantonistas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3542/requerimento_041.2025-ailton_-pont_km-105_faz_vespor_br.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3543/requerimento_042.2025-ailton_ribeiro-solicitando_providencia_urgentes_quanto_a_estrutura_e_atendimento_da_unidade_saude_ubs.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3540/requerimento_043_2025_luis_carlos_-_cascalhamento_linha_20_-_03_pontos.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3541/requerimento_044_2025_luis_carlos_-_cascalhamento_linha_16_roda_dagua.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3554/requerimento_045_2025_jonas_de_oliveira_miranda_-_saude_sobre_surto_dengue.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3556/requerimento_046_2025_claudia_kaffer_detran.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3550/requerimento_047_2025_agnaldo_linha_28.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3553/requerimento_048_2025_jonas_de_oliveira_miranda_-.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3568/requerimento_049._2025_-_vereador___valter_de_lima_jesus_-ponte_primeiro_de_maio_km-9.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_050._2025_-_vereador_valter_de_lima_-_ponte_linha_12_sentido_aripuana.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3577/requerimento_051.2025_-_vereador_dede_-_bueiros_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3596/requerimento_052_2025_-_vereador__rosemiro_-quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3602/requerimento_053_2025_-_vereador__aguinaldo_drumoes__biblioteca_vale_do_salvacao.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_054_2025-vereador_luis_escola_tancredo_n.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3619/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3573/requerimento_056_2025_-_vereador_luis_carlos__rio_traira.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3578/requerimento_057.2025_-_vereador_dede_e_jonas_-_aterro_e_substituicao_da_linha_g1.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3595/requerimento_058_2025_-_vereador__rosemiro_-_patrolamento_da_mt_sentido_nova_uniao_moriru_porteirao_e_missoes.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3588/requerimento_059_2025_-_vereador__rosemiro_-_patrolamento_da_mt_sentido_rosa_de_saron_g1_e_missaozinha.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3587/requerimento_060_2025_valter_de_lima_jesus_-_manutencao_ponte_castelo_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_061_2025_jonas_de_oliveira_miranda_-_patrolamento_e_cascalhamento_pontos_criticos.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_062_2025_oseia_pereira_guedes_e_jonas_de_oliveira_miranda_-exames.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3584/requerimento_063_2025_ailton_-exames_no_guariba.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3583/requerimento_064_2025_ailton_e_barbicha_-plantao_de_enfermeira.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3586/requerimento_065_2025_jonas_de_oliveira_miranda_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3594/requerimento_066.2025-_vereador_tata_e_barbicha-_passagens_guariba.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3603/requerimento_067_2025_wesley_-_medico_a_cada_30_dias_3_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3620/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3621/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3605/requerimento_70_2025_jonas_de_oliveira_miranda_patrolamento_levantamento_cascalhamento_troca_de_bueiro_na_linha_paredao_regiaao_bom_sucesso.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3606/requerimento_71_2025_jonas_de_oliveira_miranda__linha_32_capa_dos_gringos_e_tritaedoisinha__cascalahmentoe_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3622/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3631/requerimento_73-2025-vereador-rosemiro-lh_16_roda_agua_eletronica_travessao.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3623/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3624/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3625/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3626/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3663/requerimento_079_2025_-_vereador_luis_carlos__patrolamento_lh_g4-g8.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3632/requerimento_80_2025_vereador_agnaldo_drumoes_narciso.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3644/requerimento_81_2025_agnaldo_-_adicional_de_periculosidade_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3633/requerimento_82_2025_valter-lh-_r2-_km-10_bueiros_e_drenos.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3643/requerimento_83_202_vereador-jonas-reforma_posto_de_saude_da_dois_mil.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3642/requerimento_84_2025_agnaldo_-_manutencao_da_linha_56_capa_mansa.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3641/requerimento_85_202_vereador-elci-_aterramento_do_patio_da_escola_valmir_nemann.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3640/requerimento_86_202_vereador-jonas-faixa_elevada_dois_mil.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_87_202_vereador-luis_carlos_-secretaria_de_financas.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3638/requerimento_88._2025-_vereador_oseia_-_banco_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3637/requerimento_89._2025_-_vereador_oseia_-_medicos_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3674/requerimento_90_2025_vereador-__dede_-_prancheamento_da_ponte_no_travesao_da_rosa_de_sarom.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3673/requerimento_91_2025-_vereador_-_elci_-_quebra_mola_em_frente_amec.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3672/requerimento_92__-_2025-_vereador_-_elci_-_quebra_mola_em_frente_a_igreja.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3671/requerimento_93_2025_vereador-__jonas__-_instalacao_de_agua_no_bairro_rondonia.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3670/requerimento_94_2025_vereador-luis_carlos__lh_entre_rios_estrada.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3669/requerimento_95_2025_vereador-jonas__bairro_rondonia_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3675/requerimento_96._2025_-_vereador_oseia_-subistituicao_pont_mad_bair_castelo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_97_2025_vereador-__dede_-_prancheamento_da_ponte_na_linha_8_paredao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3695/requerimento_98_2025_vereador-luis_carlos__-asfalto_rua_das_acassia_a_coab.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3668/requerimento_99_2025_valter-contorno_av_2000_proximo_ao_a_pont_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3696/requerimento_100_2025_valter-_atoleiro_linha_g1_que_liga_a_01_02_03.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3692/requerimento_101._2025_-_vereador_oseia_-.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_102_2025_agnaldo_-_recuperacao_da_ponte_do_rio_salvacao.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3705/requerimento_103_2025_rosemiro_rodrigues_dos_santos-rotatoria_na_avenida_2000_bela_vista_-.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_104-_2025_vereador-jonas_tomografia.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3706/requerimento_105-_2025_vereador-luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3707/requerimento_106-_2025_vereador-jonas_tomografia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3710/requerimento_107-_2025_vereadores-jonas_e_dede.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3713/requerimento_108-_2025_vereadores-jonas_e_dede.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3711/requerimento_109__-_2025-_vereador_-_elci_-_iluminacao_no_campo_centro.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3712/requerimento_110__-_2025-_vereador_-_elci_-patrolamento_cascalhamento_linha_doizinha.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3714/requerimento_111_-_2025-_vereador_-_rosemiro_rodrigues__-_bancos_no_psf_rural_2_e_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3708/requerimento_112__-_2025-_vereador_-_aiton_-__rebaixamento_do_morro_da_56_capa.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3715/requerimento_113_-_2025_vereadora_claudia-ginecologia_e_pediatria.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3716/requerimento_114-_2025_vereadora_claudia-ginecologia_e_pediatria.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3746/requerimento_115-_2025_vereador_ailton_-_equipe_volante_de_saude_para_guariba.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3747/requerimento_116-_2025_luis__lh_g4_km_9_travessao.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_117-_2025_vereador_ailton_-_tenda_para_guariba.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3749/requerimento_118_-_2025_vereador_agnaldo_drumoes_narciso.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_119-2025_vreador_jonas__tenda_ao_lado_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_120-2025_vreador_ezequias_dede_de_souza_-notebooks_para_os_professores.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_121-2025_vereador_jonas__escola_tancredo_neves__lh_24_pa_natal.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_122-2025_vereador_jonas__escola_tancredo_neves__lh_24_pa.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3754/requerimento_123-_2025_-vereador_elci_-_corte_do_morro_rosa_de_saron.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3755/requerimento_124-2025_vreador_agnaldo_drumoes_narciso.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_125-_2025_luis_pont_lh_20_glab_un_e_16_ren.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3757/requerimento_126_-_vereador_wesley_-_starlink_guariba.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3796/requerimento_127-_2025_-vereador_elcir_-quebra_mola-_br_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3797/requerimento_128-_2025_-vereador_valter__quebra_mola_bairro_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3765/requerimento_129-2025_vereador_jonas__prancheamento_da_ponde_e_alinhamento_da_estrada_lh_8.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3766/requerimento_130-2025_vereador_jonas__tartaruga_proximo_os_quebreas_molas_eo_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3798/requerimento_131-_2025_-vereador_elcir_-rebaixamento_do_morro_da_16_eletronica.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3799/requerimento_132-_2025_-vereadora_claudia__onibus_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3822/requerimento_135-_2025_luis__nuclo_escolar_lh_g4.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3831/requerimento_136-_2025_-vereador_ailton-_secretaria_de_saude-_contratacao_de_medico.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3830/requerimento_137-_2025_-vereador_ailton-_secretaria_de_saude-_aquisicao_de_ambulacia.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3826/requerimento_138-2025_vereador_jonas__-substuicao_de_pontes_por_bueiros_na_linha_g1_2.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3827/requerimento_139-2025_vereador_jonas__-substuicao_de_pontes_por_bueiros_proximo_a_municipio_de_cotriguacu.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3846/requerimento_140-_2025_-vereadora_claudia-recuperacao_da_ponte_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3850/requerimento_141-_2025_-vereadora_claudia-torre_tefenonica-_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3823/requerimento_142-_2025_-_vereador__luiz_carlos_-manutencao_linha_8_primeiro_de_maio_e_quatorzinha.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3849/requerimento_143-_2025_-vereador_valter__pont_lh_4_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3853/requerimento_144-_2025_-vereador_elci_-_substituicao_de_pontes_por_bueiros_-_missoes.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3852/requerimento_145-_2025_-vereador_elci_-_substituicao_de_pontes_por_bueiros_-_rosa_de_saron.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3864/requerimento_146-_2025_-vereador__valter_-_substituicao_de_pontes_por_bueiros_-linha_bom_futuro_-.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3861/requerimento_147-2025_vereador_jonas_quadra_esporte_na_creche_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3866/requerimento_148-_2025_luis_sub_pont_por_bueiro_lh__04_agrovila_e_bueiro_lh_4.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3867/requerimento_149-_2025_luis_manutencao_pont_lh_12_capa.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3877/requerimento_150-2025_vereador_jonas-_patrolamento_cascalhamento_substituicao_de_ponte_e_bueiro_lh_20_lado_direito.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3874/requerimento_151._2025_-_vereador_oseia_-_quadra_coberta_castelo_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_152-2025_vereador_jonas-_estalacao_de_7_bueriros_nas_linhas_renacer_lh_20_sent_gleba_un.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_153-_2025_luis_alfabetizacao.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_154-_2025_luis__lh_g4_km_9_inplantacao_de_2_bueiros.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_155._2025_-_tde_-_vereador_oseia.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3890/requerimento_156._2025-_vereador_miro_-_termo_de_cooperacao_com_a_empaer__-.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_157-_2025_-vereadora_claudia-sec_educacao.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3912/requerimento_158-_2025_-vereadora_claudia-sec_educacao.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3904/requerimento_159-_2025_-vereador__valter_-_manutencao_pont_estrada_da_muriru_linha_pacutinga.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3916/requerimento_160._2025-_vereador_ailton_-_lava_jato_na_escola.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3917/requerimento_161._2025-_vereador_ailton_-_onibus_linha_v6.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3964/requerimento_162_-_2025_vereador_agnaldo_drumoes_narciso_escola_bartolomel.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3926/requerimento_163._2025-_vereador_miro_-_festival_de_pesca.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3934/requerimento_164-2025_vereador_jonas_toldo_posto_de_saude_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3931/requerimento_165-_2025_-vereadora_claudia-sec_saude.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_166._2025-_vereador_miro_-_reforma_pont_lh_eletronica.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_167-2025_vereador-jonas__bairro_rondonia_cascalhamento_e_estalacoes_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_168_-__vereador_ailton_-_van_para_transporte_de_pacientes.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3956/requerimento_169_-__vereador_ailton_-_placa_solar_escola_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3961/requerimento_170-2025_vereador-luis__linha_16_renasecer_gleba_uniao_e_20_cascalham.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3960/requerimento_172-2025_vereador-luis__retirada_da_pedra_da_linha_4_renascer.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3965/requerimento_173-2025_vereador-luis__retirada_da_pedra_da_linha_4_renascer_-.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3996/requerimento_174-_2025_-vereadora_claudia_-_sec_de_obras_-_pracinha.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4016/requerimento_175-2025_vereador-luis_-manutencao_de_uma_ponte_da_24_escol_sul_do_seu_ze_roco.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3972/requerimento_166._2025-_vereador_miro_-_reforma_pont_lh_eletronica.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_177-_2025_-vereador_valter__-reconstrucao_de_ponte_na_cidade_alta__rua_pedro_alves_cabral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3986/requerimento_178-_2025_-vereador_valter__-_manutencao_da_ponte_da_4_projeto_sol.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3984/requerimento_179-_2025_-vereador_wesley__-_rua_rolim_de_moura_castelo_do_sonho__-.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_180-_2025_-vereador_elci_e_jonas_-limpeza_das_ruas__de_3_fronteiras_e_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_181-2025_vereador-_elcir_e_jonas_-_iluminacao_publica_vila_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3985/requerimento_182-2025_vereador_-_luis_carlos__manutencao_da_ponte_linha_g4_km_2700.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3993/requerimento_183._2025_-_crachas_-_vereador_oseia.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4002/requerimento_184-2025_vereador_-_luis_carlos__manutencao.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_185_-2025_luis_-_setor_chacareiro_lado_do_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4024/requerimento_186-_2025_-vereador_valter__-_manutencao_da_ponte_lh_dos_porcao.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4075/requerimento_187-__vereador_ailton_-_anpliacao_do_campo_escolar_taquarucu_-.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4074/requerimento_188-__vereador_ailton_-_ponte_rio__agua_branca.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4022/requerimento_189-_2025_-vereadora_claudia_kafer-_secretaria_de_saude-_orientacao_prevencao_e_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4023/requerimento_190-_2025_-vereadora_claudia-subprefeitura-_multirao_limpeza.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4025/requerimento_191._2025-_vereador_miro_-_anpliacao_da_secretaria_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4026/requerimento_192._2025-_vereador_miro_-_dia_de_campo_secretaria_de_agricultura_-_copia.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4032/requerimento_193-2025_vereador-__dede_-_remedio_hanseniase.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4039/requerimento_194--2025_vereador_jonas-_ponte-_sentido-_agrovila.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4030/requerimento_195--2025_vereador_jonas-_plantio_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4076/requerimento_196-2025_vreador_agnaldo_drumoes_narciso_-_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4070/requerimento_197-_2025_luis_sub_pont_por_bueiro_lh__16_b_travessao_e_20_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_198-_2025_luis_sub_pont_ramal_64.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4114/requerimento_199-_2025_rosemiro_cascalhamento__-_sentido_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4115/requerimento_200--2025_vereador_jonas-_levantamento_e_estalacao_de_bueiros_no_muriru_km37.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_201-2025_vereador_jonas-_ponte-_llinha_16_roda_dagua..pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4117/requerimento_202-_2025_luis__hancenias.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4118/requerimento_203-_2025_luis_-_sec_obras-_ligacao_av_2000.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4119/requerimento_204-__vereador_ailton_-homenagem_valmir_nelmann.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4121/requerimento_205-__vereadores_-_reforma_na_lei_de_il._publica.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4120/requerimento_206-__vereador_ailton_-pneus_onibuas_escolar_taquacu.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_207-_2025_-vereador_elci_-_bueiro_lh_g4_km_6_e_18.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_208-_2025_-vereador_elci_-_subistuicao_de_um_bueiro_por_outro_maior_na_linha_oitinha.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4123/requerimento_209._2025_-_incentivo_aos_prof._da_saude_-_vereador_oseia.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_210-2025_vereador_-_luis_carlos__manutencao_da_ponte_linha_24_escol_sul_-.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4137/requerimento_211-__vereador_ailton_-reforma_do_posto_de_saude_do_distrito_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4138/requerimento_212-__vereador_ailton_-_arrecadacao_distrito_do_guariba_-.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_213-_2025_-vereadora_claudia-sec_educacao_-_sala_multifucional-1_assinado_-_adobe_cloud_storage.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4139/requerimento_214-2025_vreador_agnaldo_drumoes_narciso_-_iluminaccao_publica_no_bairro_flor_do_cafe__-.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4162/requerimento_215-2025_vereador_jonas-_prefeito-_credenciamneto_loja_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4190/requerimento_216-_2025_cascalhamento_28_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4191/requerimento_217-__vereador_ailton_-troca_de_ventiladores_na_escola_valmir_neuma.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4192/requerimento_218-__vereador_ailton-_reforma_escola_valmir_neuman.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4193/requerimento_219-__vereador_luis_carlos__-realocamento__-.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4194/requerimento_220-2025_vereador_jonas-__cascalhamento_da_linha_56_da_capa-.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4195/requerimento_221-2025_vreador_agnaldo_drumoes_narciso_-__ponte_na_32_cajueiro_e_brasiliense.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3557/parecer01.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3558/parecer02.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3559/parecer03.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3653/parecer04.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3656/parecer05.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3659/parecer_no006-2025_-_inicial_-_justica_e_redacao.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3661/parecer06..pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3681/parecer08..pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3683/parecer09..pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3736/parecer11.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3738/parecer10.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3741/parecer12.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3743/parecer13.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3869/parecer14.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3870/parecer15.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3871/parecer16.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3872/parecer17.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3873/parecer18.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3980/parecer20.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3979/parecer21.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3977/parecer22.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3976/parecer23.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3983/parecer24.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4006/parecer25.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4003/parecer26.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4040/parecer27.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4041/parecer28.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4158/parecer29.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4157/parecer030.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4156/parecer031.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4155/parecer032.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4154/parecer033.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4153/parecer034.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4152/parecer035.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4151/parecer036.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4150/parecer037.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4149/parecer038.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4148/parecer039.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4147/parecer040.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4146/parecer041.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3467/parecer_n._001-_2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3469/parecer_n._002-_2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3489/parecer_n._004-_2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3491/parecer_n._005-_2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3493/parecer_n._006-_2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3528/parecer_n._007-_2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3530/parecer_n._008-_2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3650/parecer_n._010-_2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3687/parecer_n._011-_2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3701/parecer_n._012-_2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3703/parecer_n._013-_2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3732/parecer_n._014-_2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3734/parecer_n._015-_2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3778/parecer_n._016-_2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3780/parecer_n._017-_2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3782/parecer_n._018-_2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3805/parecer_n._019-_2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3807/parecer_n._020-_2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3809/parecer_n._021-_2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3814/parecer_n._022-_2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3836/parecer_n._023-_2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3908/parecer_n._025-_2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3910/parecer_n._026-_2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3921/parecer_n._027-_2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3945/parecer_n._028-_2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3947/parecer_n._029-_2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3949/parecer_n._030-_2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3951/parecer_n._031-_2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3953/parecer_n._032-_2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3966/parecer_n._033-_2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3968/parecer_n._034-_2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3970/parecer_n._035-_2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4058/parecer_n._036-_2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4060/parecer_n._037-_2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4078/parecer_n._038-_2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4080/parecer_n._039-_2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4100/parecer_n._040-_2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4102/parecer_n._041-_2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4104/parecer_n._042-_2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4106/parecer_n._043-_2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4108/parecer_n._044-_2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4181/parecer_n._047-_2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4185/parecer_n._049-_2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4187/parecer_n._050-_2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4201/parecer_n._053-_2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3562/parecer01.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3564/parecer02.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3566/parecer03.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3794/camscanner_23-06-2025_10.28.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4083/parecer05.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4084/parecer06.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4085/parecer07.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4159/parecer08.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4160/parecer09.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4161/parecer010.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3468/redacao_final_do_projeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3470/redacao_final_do_projeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3472/redacao_final_do_projeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3490/redacao_final_do_projeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3494/redacao_final_do_projeto_de_lei_004-2025_.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3529/redacao_final_do_projeto_de_lei_009-2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3531/redacao_final_do_projeto_de_lei_008-2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3563/redacao_final_do_projeto_de_lei_005-2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3565/redacao_final_do_projeto_de_lei_006-2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3567/redacao_final_do_projeto_de_lei_007-2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3618/projeto_de_lei_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3651/redacao_final_do_projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3654/redacao_final_do_projeto_de_lei_003-2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3660/redacao_final_do_projeto_de_lei_005-2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3662/redacao_final_do_projeto_de_lei_006-2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3688/redacao_final_do_projeto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3689/redacao_final_do_projeto_de_lei_007-2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3691/redacao_final_do_projeto_de_lei_006-2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3702/redacao_final_do_projeto_de_lei_015-2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3704/redacao_final_do_projeto_de_lei_016-2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3733/redacao_final_do_projeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3735/redacao_final_do_projeto_de_lei_019-2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3737/redacao_final_do_projeto_de_lei_009-2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3740/redacao_final_do_projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3742/redacao_final_do_projeto_de_lei_011-2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3744/redacao_final_do_projeto_de_lei_012-2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3779/redacao_final_do_projeto_de_lei_020-2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3781/redacao_final_do_projeto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3783/redacao_final_do_projeto_de_lei_015-2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3795/redacao_final_do_projeto_de_lei_012-2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3806/redacao_final_do_projeto_de_lei_021-2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3808/redacao_final_do_projeto_de_lei_022-2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3810/redacao_final_do_projeto_de_lei_023-2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3815/redacao_final_do_projeto_de_lei_024-2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3839/redacao_final_do_projeto_de_lei_027-2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3894/redacao_final_do_projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3895/redacao_final_do_projeto_de_lei_016-2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3896/redacao_final_do_projeto_de_lei_017-2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3897/redacao_final_do_projeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3898/redacao_final_do_projeto_de_lei_019-2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3911/redacao_final_do_projeto_de_lei_032-2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3922/redacao_final_do_projeto_de_lei_033-2025.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3946/redacao_final_do_projeto_de_lei_034-2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3948/redacao_final_do_projeto_de_lei_035-2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3952/redacao_final_do_projeto_de_lei_037-2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3954/redacao_final_do_projeto_de_lei_026-2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3967/redacao_final_do_projeto_de_lei_038-2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3969/redacao_final_do_projeto_de_lei_039-2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3971/redacao_final_do_projeto_de_lei_040-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4008/redacao_final_do_projeto_de_lei_020-2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4010/redacao_final_do_projeto_de_lei_023-2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4059/redacao_final_do_projeto_de_lei_042-2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4073/redacao_final_do_projeto_de_lei_024-2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4081/redacao_final_do_projeto_de_lei_050-2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4082/redacao_final_do_projeto_de_lei_051-2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4097/redacao_final_do_projeto_de_lei_031-2025.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4098/redacao_final_do_projeto_de_lei_030-2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4099/redacao_final_do_projeto_de_lei_029-2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4101/redacao_final_do_projeto_de_lei_052-2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4103/redacao_final_do_projeto_de_lei_053-2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4105/parecer_n._042-_2025.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4107/redacao_final_do_projeto_de_lei_055-2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4109/redacao_final_do_projeto_de_lei_056-2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4182/redacao_final_do_projeto_de_lei_057-2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4188/redacao_final_do_projeto_de_lei_035-2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4202/redacao_final_do_projeto_de_lei_061-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3739/01.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3981/02.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3658/parecer01.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3868/parecer02.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3982/parecer03.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4005/parecer04.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4050/parecer05.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3811/voto_do_projeto_de_lei_010.2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4042/veto_do_projeto_de_lei_027.2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4043/veto_do_projeto_de_lei_020.2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4044/veto_do_projeto_de_lei_022.2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3655/parcer01.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4049/parcer02.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3907/13.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3441/2025-01-16_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3473/projeto_de_lei_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3474/projeto_de_lei_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3478/projeto_de_lei_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3477/projeto_de_lei_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3499/projeto_de_lei_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3500/projeto_de_lei_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3507/projeto_de_lei_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3536/projeto_de_lei_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3598/projeto_de_lei_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3628/projeto_de_lei_n_11-_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3645/projeto_de_lei_nao_12-2025___ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3684/projeto_de_lei_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3685/projeto_de_lei_no_14-2025_-autoriza_o_poder_executivo_municipal_a_conceder_premiacoes_no_ambito_da_c.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3694/projeto_de_lei_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3698/projeto_de_lei_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3717/projeto_de_lei_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3719/projeto_de_lei_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3720/projeto_de_lei_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3776/projeto_de_lei_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3801/projeto_de_lei_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3802/projeto_de_lei_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3803/camscanner_27-06-2025_11.37.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3813/projeto_de_lei_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3812/projeto_de_lei_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3816/projeto_de_lei_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3817/projeto_de_lei_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_lei_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3923/projeto_de_lei_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3924/1_-_projeto_loa_2026_texto_pronto_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3913/projeto_de_lei_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3899/projeto_de_lei_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3920/projeto_de_lei_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3938/projeto_de_lei_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3940/projeto_de_lei_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3939/projeto_de_lei_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3941/projeto_de_lei_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3957/projeto_de_lei_no_38-2025_-_autoriza_a_criacao_de_cnpj_para_a_secretaria_municipal_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3962/projeto_de_lei_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3963/projeto_de_lei_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4017/projeto_de_lei_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4018/projeto_de_lei_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4019/projeto_de_lei_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4020/projeto_de_lei_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4021/projeto_de_lei_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4027/projeto_de_lei_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4028/projeto_de_lei_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4029/projeto_de_lei_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4035/projeto_de_lei_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4077/projeto_de_lei_no_50-2025_-_autoriza_abertura_de_credito_adicional_suplementar_no_valor_de_ate_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4079/projeto_de_lei_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4087/projeto_de_lei_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4089/projeto_de_lei_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4090/projeto_de_lei_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4142/projeto_de_lei_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4141/projeto_de_lei_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4143/projeto_de_lei_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4140/projeto_de_lei_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4167/projeto_de_lei_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4210/projeto_de_lei_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4204/projeto_de_lei_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4207/projeto_de_lei_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4203/projeto_de_lei_no_65-2025_-_altera_a_redacao_da_lei_municipal_n._999_de_07_de_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3453/indicacao_no_01-2025_-_jonas_-_quebra_molaa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3451/indicacao_no_02-2025_-_jonas_-_rampa_elevada.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3446/indicacao_no_03-2025_-ailton_-_aparelho_de_ultrassom_guariba.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3450/indicacao_no_04-2025_-ailton_-_iluminacao_de_campo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3444/indicacao_no_05-2025_-dede_-_onibus_circular.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3460/indicacao_no_06-2025_-oseia_-_atendimentos_odontologicos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3463/indicacao_no_07-2025_-oseia_-_substituir_ponte_jk.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3465/indicacao_no_01-2025_-_jonas_-_quebra_molaa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3506/indicacao_no_09-2025_-luis_carlos_-_prancheamento_de_um_ramal_na_linha_g4.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3480/indicacao_no_010-2025_-__claudia_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3481/indicacao_no_011-2025_-_tata_construcao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3482/indicacao_no_012-2025_-__tata_construcao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3483/indicacao_no_013-2025_-luis_carlos_-_maquinas_para_linha_24_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_no_014-2025-ailton_-cascalhamento_ruas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3484/indicacao_no_015-2025_-luis_carlos_-_construcao_de_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3485/indicacao_no_016-2025-ailton_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_no_017-2025_-_jonas_-_substituicao_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3486/indicacao_no_018-2025_-_claudia_kafer_-_escola.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3487/indicacao_no_019-2025_-_claudia_kafer__-_revitalizacao_da_praca.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3519/indicacao_no_020-2025_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3520/indicacao_no_021-2025_-_ailton_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3516/indicacao_no_022-2025_-_claudia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3511/indicacao_n23-_jonas_de_oliveira_miranda_-rotatoria_na_avenida_do_contorno_com_a_rua_garapeira.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3522/indicacao_no_024-2025_-_dede.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3514/indicacao_no_025-2025_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3532/indicacao_no_026-2025_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3533/indicacao_no_027-2025_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3552/indicacao_no_028-2025_-_miro_-_cobertura_patio_escola_manoel_bandeira.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3551/indicacao_no_029-2025_-_miro_-_iluminacao_creche_castelo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3545/indicacao_no_030-_claudia_-realizacao_a_manutencao_de_uma_estrada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3544/indicacao_no_031-ailton_ribeiro_-manutencao_do_parquinho_do_vale_de_salvacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3537/indicacao_no_032-2025_-_dede_-_cobertura_parquinho_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3547/indicacao_no_033-2025_-luis_carlos_-_cascalhamento_-_linha_g8_-_km_4.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3560/indicacao_n_034-2025_-_jonas_-_bueiro_rua_gira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3555/indicacao_no_035-2025_-_claudia_kafer__-__internet_nas_escolas_municipais_e_rurais.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3597/indicacao_no_036-2025_-_rosemiro-assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3572/indicacao_no_037-2025_-_valter_lima_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3591/indicacao_no_039-2025_-_miro_-_patrolamento_linha_19_15_e_dozinha.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3592/indicacao_no_040-2025_-_miro_-_patrolamento_linha_florita_eletronica_e_linha_dos_farofas.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3571/indicacao_no_041-2025_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3579/indicacao_no_042-2025_-_jonas_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3590/indicacao_no_043-2025_-_ailton_-_parque_infantil_guariba.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3593/indicacao_no_044-2025_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3600/indicacao_no_045-2025__vereadora_claudia_3_km_de_asfalto_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3601/indicacao_no_046-2025_vereadora_claudia_projeto_pracas_guariba_tres_fronteira_e_taguarucu.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3607/indicacao_no_047-2025_-_jonas_-_bueiro_rua_girassois.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3608/indicacao_no_048-2025_-_ailton_ribeiro_ponto_de_coleta_de_galoes_de_veneno.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3604/indicacao_no_049-2025_-_jonas_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3609/indicacao_no_050_-2025-_wesley-mobiliaria_escolar.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3610/indicacao_no_051-2025_-_wesley_-_retroescavadeira_e_cacamba_para_tres_fronteira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3611/indicacao_no_052-2025_-_ailton_ribeiro_-_iptu_guariba.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_no_53-2025-miro-cascalhamento-patrolamento-16-roda-agua-eletronica-12.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3612/indicacao_no_54-2025_-_luis_carlos_-patrolamento_lh_20_x24_escol_sul_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3614/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3615/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3629/indicacao_no_58-2025_-_agnaldo_-_vagas_de_estacionamento_para_deficientes_e_rampas_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3648/indicacao_no_59-2025_-_luis_carlos_carvalho_silva_-_oitinha.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3636/indicacao_no_60-2025_-_luis_carlos_carvalho_silva_-_rua_rolim_de_moura.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3634/indicacao_no_61-2025_-oseia_-_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3635/indicacao_no_62-2025_-oseia_-_ambulancia_do_hosital_municipal.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3666/indicacao_no_64-2025_-_luis_carlos_carvalho_silva_-cascalhamento_lh_28_lado_direito.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3665/indicacao_no_65-2025_-_luis_carlos_carvalho_silva_-destinacao_de_uma_pa_caregadeira_para__faz_linpeza_lh_16_b.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3664/indicacao_no_66-2025_-_pastor_jonas.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3667/indicacao_no_67-2025_-_jonas_-_patrolamento_lh_1_de_maio_lh_4_de_maio_e_travessao_4_de_maio_ao_projeto_sol.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3676/indicacao_no_68-2025_-oseia_-.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_no_69-2025_-__jonas_-_cascalhamento_e_patrolhamento_do_bairro_flor_do_cafe.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/indicacao_no_70-2025_-__claudia_-__subprefeitura_do_distrito_de_guariba.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_71-2025_-__claudia_-__subprefeitura_do_distrito_de_guariba_-_linhas_v6_igrejinha_linha_40_linha_42_e_linha_43.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/indicacao_no_72-2025_-_ailton_iluminacao_publica__serra_planalto.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_no_73-2025_-_wesley_-_caminhao_pipa_guariba.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3723/indicacao_no_74-2025-_ezequias_dede_de_souza_-cominhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3724/indicacao_no_75-2025_-_ailton_-_soro_para_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_no_76-2025_-_luis_carlos_carvalhamento_linha_4.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_no_77-2025_-_agnaldo_-_farmacia_basica_no_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_no_78-2025_-_ailton_-_portao_escola_valmir_neuman.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3728/indicacao_no_79-2025_-_vereadora_kaudia__parque_escolar_-__guariba.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3729/indicacao_no_80-2025_-_vereadora_kaudia__tres_f_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3730/indicacao_no_81-2025_-__jonas_-_deslocamento_de_pedra-_rua_das_bromelias.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3767/indicacao_no_82-2025_-_vereaador_-jonas_-aterro_na_cabeceira_da_ponte_8_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_no_83-2025_-_vereador_-jonas_-prancheamento_ponte_lh_36_da_capa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3847/indicacao_no_86-2025_-_vereadora_claudia__areia_nas_ruas_de_guariba.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_no_87-2025_-_vereador_-jonas_-manutencao_da_ponte_em_frente_a_sitio_do_beri_km_26.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3834/indicacao_no_88-2025_-_ailton_-_isentar_igrejas_de_pagar_energia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3833/indicacao_no_89-2025_-_ailton_-_laboratorio_-_guariba.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3848/indicacao_no_90-2025_-_vereadora_claudia__cobertura_na_ubs_guariba.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_no_91-2025_-_luis_carlos_-_pavimentacao_das_ruas_floriano_peixoto_e_joao_de_barro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_no_92-2025_-_luis_carlos_-manutencao_na_linha_entre_rios.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3829/indicacao_no_93-2025_-_vereador_-jonas_-_patrolamento_das_linhas_12_e_16_roda_dagua.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_94-2025_-_vereador_-jonas_-_arborizacao_no_patio_da_creche_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3875/indicacao_no_95-2025_-_luis_carlos_-piso_escola_bartolomeu.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_96-2025_-_luis_carlos_-calendario_esportivo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3905/indicacao_no_97-2025_-_vereadora_claudia__caixa_de_areia_escolas_taquarucu_e_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_no_98-2025_-_vereadora_claudia__muro_na_escola_valmir_neumann.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3891/indicacao_no_99-2025-_ezequias_dede_de_souza_-_reforma_ponte_agrovila.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3892/indicacao_no_100-2025-_ezequias_dede_de_souza_-servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_no_101-2025_-_ailton_-_parque_de_diversao_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3915/indicacao_no_102-2025_-_ailton_-_sala_anexa_cartorio_eleitoral._gurariba.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3888/indicacao_no_103_-2025_-_vereador_-jonas_-_subistituicao_de_pont_por_bueiro_travesao_da_rosa_de_saron.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_no_104-2025_-__claudia-_vereadora_-_subprefeitura__limpeza_do_cemiterio_do_distrito_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_no_105-2025_-_tata_ativacao_banheiro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_no_106-2025_-_tata_criacao_de_centro_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_no_107-2025_-__claudia-_vereadora_-_projeto_associacao_ameg.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_no_108-2025_-_ailton_-_construcao_de_garagem_para_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_no_109-2025_-_ailton_-_caminhote_para_visitas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3933/indicacao_no_110-2025_-_jonas_-_aterro_da_llinha_1_sentido_guariba_-.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_111-2025_-_luis__-_micro_onibus__-.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3973/indicacao_no_112-2025_-__claudia-_vereadora_-_contratacao_de_motorista_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3974/indicacao_no_113_-2025_-_jonas_-_instalacao_bueirona_linha_8_agrovila.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3975/indicacao_no_114-2025_-_vereador_-jonas_-manutencao_da_ponte__4_da_agrovila_lado_direito.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_no_115-2025_-_luis_carlos_-manutencao_ponte_lh_16_a_km_4.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3990/indicacao_no_116-2025_-_luis_carlos_-manutencao_ponte_no_rio_madalena.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no_117-2025_-oseia_-_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_no_118-2025_-__claudia-_vereadora_-_onibus_tracado_para_guariba.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3999/indicacao_no_119-2025_-_luis_carlos_-secretaria_de_obras__criacao_de_equipe.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3998/indicacao_no_120-2025_-_luis_carlos_-madeiras_para_pontes_oreinha_garote_e_mirindiba.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4000/indicacao_no_121-2025_-oseia_-_rua_clemente_filho.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_no_122-2025_-oseia_-_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4092/indicacao_no_123-2025_-_ailton_ribeiro-_arborizacao_distrito_guariba.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_no_124-2025_-_ailton_ribeiro-_secretaria_de_obras_manutencao_de_uma_ponte_na_mt_206.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_no_126-2025_-__agnaldo-_vereador_-__parquinho_-.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4031/indicacao_no_127-2025_-_dede_-_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_128-2025_-_luis_carlos_-_projeto_de_lei_isencao_taxa_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4038/indicacao_no_129-2025_-_vereador_-jonas_-_aterramento_nos_pontos_criticos_lh_8_primeiro_de_maio_e_paredao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4037/indicacao_no_130-2025_-_vereador_-miro__-_assistencia_social_onibus_para_os_idosos.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4036/indicacao_no_131-2025_-_vereador_-miro__-.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4048/indicacao_no_132-2025_-_vereador_-jonas_-__ponte_por_bueiro_na_rua_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4047/indicacao_no_133-2025_-dede_e_oseia_-_quebramolas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4045/indicacao_no134_-2025-vereador_-tata_lh_20_travesao_16.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4056/indicacao_no_135-2025_-_luis_carlos_-manutencao_ponte_av_2_mil.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_136-2025_-_ailton_ribeiro-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4093/indicacao_no_137-2025_-_luis_carlos-uti-movel.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4094/indicacao_no_138-2025_-_vereador_-jonas_-__estar_link_equip_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4095/indicacao_no_139-2025_-_luis_carlos-secretaria_de_educacao._escola_dimas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_no_140-2025_-_vereador_-jonas_-_estalacao_de_2_bueiros_e_manutencao_de_uma_ponte_da_linha_16a.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4126/indicacao_no_141-2025-vereador_-tata__subistuicao_de_ponte_por_bueiros_no_travessao_do_porteirao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4129/indicacao_no_142-2025_-_luis_carlos-secretaria_obras_._manutencao_16_a_e_b_-.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4130/indicacao_no_143-2025_-_luis_carlos-secretaria_obras_._manutencao_20_escol_sul_-.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4131/indicacao_no_144-2025_-_dede_-_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4128/indicacao_no_145-2025_-oseia_e_claudia_-_feira_da_lua.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4132/indicacao_no_146-2025_-oseia_-_bebedouros_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4133/indicacao_no_147-2025_-_ailton_-_linpeza_das_av_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4134/indicacao_no_148-2025_-_ailton_-_limpeza_da_praca_de_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4163/indicacao_no_149-2025_-_vereador-jonas_-_subistituicaos_de_pontes_por_bueiros_na_linha_das_missoes_e_linha_dos_pereiras.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4164/indicacao_no_150-2025-vereador_-tata__cascalhamento_linha_20.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4198/indicacao_no_151-2025_-_ailton_-_sub_prefeitura_pc_e_um_rolo__secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4199/indicacao_no_152-2025_-_ailton_-_sala_de_aula_escola_valmir_neuman.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4200/indicacao_no_153-2025_-_vereador_-jonas_-subistituicao_de_ponte_por_bueiro_lh_rosa_de_saron.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3745/2025-06-11_001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3978/parecer21.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4168/parecer.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3589/projeto_de_decreto_legislativo_n._01-2024_-_miro_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3677/projeto_de_decreto_legislativo_n._02-2025_-_elci_-_abel.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3769/projeto_de_decreto_legislativo_n._7_-2025_-_joselio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3770/projeto_de_decreto_legislativo_n._8-2025-pastora_joana-_vereador_jonas.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3771/projeto_de_decreto_legislativo_n._10-2025_-_oseia-_pastor_joao_agripino.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3774/projeto_de_decreto_legislativo_n._11-2025_-_oseia-_pastor_jair_fagundes.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3789/projeto_de_decreto_legislativo_n._12-2025_-_jonas_-_pastor_adenir_antonio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3772/projeto_de_decreto_legislativo_n._13_-2025_-_dede_-_ao_pastor_elizeu.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3773/projeto_de_decreto_legislativo_n._14-2025_-_oseia-_a_tereza_aparecida_bacellar.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3840/projeto_de_decreto_legislativo_n._15_-2025_-_luis-_senhor_gilson_estevam.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_decreto_legislativo_n._16_-2025_-_elci_-_senhor_olivio_fernandes_caxias.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3791/projeto_de_decreto_legislativo_n._17_-2025_-_elci_-_senhor_olavo_araujo_fontes.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3792/projeto_de_decreto_legislativo_n._18_-2025_-_oseia_-_professora_valdiceia.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3775/projeto_de_decreto_legislativo_n._19_-2025_-_oseia_-_escolas_premiadas.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3793/projeto_de_decreto_legislativo_n._20_-2025_-_elci_-_pastor_adilson_angelico_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3925/projeto_de_decreto_legislativo_n._21_-2025_-_elci_-_senhor_joab-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3825/projeto_de_decreto_legislativo_n._22__-2025_-_mariana__-wesley.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3860/projeto_decreto_legislativo_n._23-2025_-_wesley_-_clebson_cruz-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3859/projeto_de_decreto_legislativo_n._24__-2025_-___-wesley_-_covis_e_cesar-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_de_decreto_legislativo_n._25__-2025_-_policiais__-wesley-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3841/projeto_de_decreto_legislativo_n._26__-2025_-_celso_reis_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3832/projeto_de_decreto_legislativo_n._27__-2025_-_mara_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3842/projeto_de_decreto_legislativo_n._28_-2025_-___-douglas_henrique__dutra_de_bairros_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3843/projeto_de_decreto_legislativo_n._29__-2025__-_nelson_domingues_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3844/projeto_de_decreto_legislativo_n._30_-2025_-_edno_polles__-__ailton-_-.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3845/projeto_de_decreto_legislativo_n._31__-2025_-_eloir__-_ailton.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3857/projeto_de_decreto_legislativo_n._32-2025_-_oseia-__jair-titulo_de_cidadao_colnizense.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3824/projeto_decreto_legislativo_n._33-2025_-_wesley_-_herbert.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3900/projeto_de_decreto_legislativo_n._34-2025_-_claudia_-_robson_de_lima_-mocao_de_aplausos_falta_imprimir_e_ass..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3856/projeto_decreto_legislativo_n._35-2025_-_claudia_-_socorro.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3855/projeto_decreto_legislativo_n._36-2025_-_claudia_-_maria_salva.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3854/projeto_de_decreto_legislativo_n._37_-2025_-_claudia__-_francisco.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3902/projeto_de_decreto_legislativo_n._39-2025_-_claudia-divino__geraldo_substituir-titulo_de_cidadao_colnizense__falta_imprimir_e_ass..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3879/projeto_de_decreto_legislativo_n._40-2025_-_claudia-maria_de_fatima-titulo_de_cidadao_colnizense.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3903/projeto_de_decreto_legislativo_n._41-2025_-_claudia_-_representantes_setor_madereiro_-mocao_de_aplausos_falta_imprimir.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3865/projeto_de_decreto_legislativo_n._42-2025_-_tata_-_carlos_alberto_-mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3863/projeto_de_decreto_legislativo_n._43_-2025_-_tata_-_maria_madalena_da_silva_brito_-mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_decreto_legislativo_n._44_2025_-_agnaldo_e_ailton-_deputado_estadual_carlos_avalonne-titulo_de_cidadao_emerito.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_decreto_legislativo_n._45-2025_-_tata_-_elizeu_vaz-mocao_de_aplausos_-.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3997/projeto_de_decreto_legislativo_n._46-2025__-_valmiro_alves_de_oliveira_-titulo_de_cidadao_colnizense_-_miro.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_de_decreto_legislativo_n._47_-2025_-_alunos__premiados-mocao_de_aplausos-oseia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4063/projeto_de_decreto_legislativo_n._48-2025_-_valter_-_jose__luiz_de_paulo_mocao_de__aplausos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4064/projeto_de_decreto_legislativo_n._49-2025__-_dr._crislane_alves_almeida-titulo_de_cidadao_colnizense_-_miro.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4065/projeto_de_decreto_legislativo_n._50_-2025_-_antonio_reis__de_meloe_josiquele_gomes_miranda-mocao_de_aplausos_--miro.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4066/projeto_de_decreto_legislativo_n._51-2025__-_daniela_pereira-titulo_de_cidadao_colnizense_-_miro_-.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4067/projeto_de_decreto_legislativo_n._52_-2025-_mocao_de_aplausos__adriana_da_silva__santos_-miro.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4068/projeto_de_decreto_legislativo_n._53_-2025-_mocao_de_aplausos__adriano_camilo-miro_-.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4110/projeto_de_decreto_legislativo_n._54_-2025-_mocao_de_aplausos__fabiola_conceicao_souza-miro.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4053/projeto_de_decreto_legislativo_n._55-2025__-_douglas_charra_paixao-titulo_de_cidadao_colnizense_-_tata_-.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4069/projeto_de_decreto_legislativo_n._56-2025_-pastor_sebastiao_valadares_neto-titulo_de_cidadao_emerito-jonas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4111/projeto_de_decreto_legislativo_n._57-2025_-promotor_bruno-titulo_de_cidadao_colnizense-jonas_-.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4112/projeto_de_decreto_legislativo_n._58_-2025-_mocao_de_aplausos__raise_montanha-miro_-.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4113/projeto_de_decreto_legislativo_n._59-2025__-_robson_medeiros_-titulo_de_cidadao_colnizense_-_valter_-_-.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4144/projeto_de_decreto_legislativo_n._60_-2025-_mocao_de_aplausos__jose_luiz_mendes_-_wesley_-_-.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4145/projeto_de_decreto_legislativo_n._061-2025_-jose_carlos_rocha_texeira-_titulo_de_cidadao_-elci_tata.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4196/projeto_de_decreto_legislativo_n._062-2025__-_norma_maria_-titulo_de_cidadao_colnizense_-_dede_e_jonas.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4197/projeto_de_decreto_legislativo_n._063-2025_-deputado_maz_russi-titulo_de_cidadao_-elci_tata.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3458/projeto_de_resolucao_no_001-2025_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3459/projeto_de_resolucao_no_002-2025_-_veiculos.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3479/projeto_de_resolucao_no_004-2025_-_baixa_de_bens.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_resolucao_no_005-2025_alteracao_no_reg_int_-_sessoes_terca-feira.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3718/projeto_de_resolucao_no_006-2025_alteracao_no_calendario_das_sessoes.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3722/projeto_de_resolucao_no_007-2025_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4136/projeto_de_resolucao_no_009-2025_-_calendario_das_sessoes_-_2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3456/projeto_de_lei_no_001-2025_-_mesa_diretora_alteracao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3457/projeto_de_lei_no_002-2025_-_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3569/projeto_de_lei_no_003.2025_-_institui_o_dia_do_produtor_rural_-_luis.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3570/projeto_de_lei_no_004.2025_-dispoe_sobre_a_nulidade_da_nomeacao_ou_contratacao_-_miro.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3581/projeto_de_lei_no_005.2025_-descarte_de_medicamentos_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3582/projeto_de_lei_no_006.2025_-_altera_a_lei_755_de_2018_-_dia_do_pioneiro-_oseia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3646/projeto_de_lei_no_007.2025_-_utilidade_publica_sispumcol.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3647/projeto_de_lei_no_008.2025_-_utilidade_publica_sintep_-_colniza.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3693/projeto_de_lei_no_009.2025_-_utilidade_publica_ass._serra_planalto_ebenezer_-_agnaldo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3679/projeto_de_lei_no_010.2025_-_mutirao_de_limpeza_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_lei_no_011.2025_-_utilidade_publica__ass._renascer_-_tres_fronteiras_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3678/projeto_de_lei_no_012.2025_-_altera_a_lei_719_de_2017_-_altera_denom._de_travessa-_oseia.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3721/projeto_de_lei_no_013.2025_-_gestantes_-_oseia_valter_e_miro.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3763/projeto_de_lei_no_014.2025_-_utilidade_publica__ass._avante_guariba.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3764/projeto_de_lei_no_015.2025_-_utilidade_publica__liga_de_ciclismo_-_oseia_-.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3800/projeto_de_lei_no_016.2025_-_altera_a_lei_municipal_1.170_-_luis.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3818/projeto_de_lei_no_017.2025_-_utilidade_publica__sindicato_trab._rurais_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3819/projeto_de_lei_no_018.2025_-_isencao_do_pagamento_de_taxas_de_insc._-_dede.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3851/projeto_de_lei_no_019.2025_-_utilidade_publica__ass._mulheres_cleide_da_penha.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_lei_no_020.2025_-_sao_jose_-_padroeiro_-_luis.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3881/projeto_de_lei_no_021.2025_-_manutencoes_realizadas_pela_secretaria_de_infraestrutura_-_luis.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3882/projeto_de_lei_no_022.2025_-_transporte_pacientes_-_luis.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3883/projeto_de_lei_no_023._2025_-emancipacao_linha_pacutinga_-_valter.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3884/projeto_de_lei_no_024._2025_-_copa_safra_do_cafe_-_valter_e_oseia.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3936/projeto_de_lei_no_025._2025_-_atendimento_psicologico_gestante_-_claudia.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3937/projeto_de_lei_no_026.2025_-_utilidade_publica__motoclube_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3958/projeto_de_lei_no_027.2025_-_treinamento_serv._educacao_-_luis.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3992/projeto_de_lei_no_028.2025_-_drogas_e_sexualizacao_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4004/projeto_de_lei_no_029.2025_-_proibicao_cigarros_-_tata.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4034/projeto_de_lei_no_030.2025_-_utilidade_publica_-_ass._nova_esperanca_-_luis.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4051/projeto_de_lei_no_031.2025_-_dia_do_motoqueiro_-_wesley.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4054/projeto_de_lei_no_032.2025_-_dia_do_produtor_de_leite_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4091/projeto_de_lei_no_033.2025_-_fibra_optica_-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4165/projeto_de_lei_no_034.2025_-_utilidade_publica_-_ass._nova_esperanca_-_valter.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4166/projeto_de_lei_no_035.2025_-_utilidade_publica_-_ass._uniao_do_cafe_-_valter.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3442/requerimento_n._001.2025_-_vereador_dede_e_agnaldo_-_nucleacao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3443/requerimento_n._02._2025-_vereador_tata_-_cascalhamento_de_linhas.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3452/requerimento_n._003._2025-_vereador_jonas_-_ampliacao_do_laboratorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3454/requerimento_n._004._2025-_vereador_agnaldo_-_coleta_de_lixo_salvacao.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3455/requerimento_n._005._2025-_vereador_jonas_-_ampliacao_do_predio_regulacao_aumento_de_quadro_servidores.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3445/requerimento_n._006.2025_-_vereador_dede_-_bueiros.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3447/requerimento_n._007._2025_-_vereador_ailton_-_placas_de_transito.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3448/requerimento_n._008._2025_-_vereador_ailton_-_agente_de_saude.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3508/requerimento_n._009._2025_-_vereador_luis_carlos_-_cascalhamento_linha_16.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimento_n._010._2025_-_vereador_luis_carlos_-_piso_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3449/requerimento_n._011._2025_-_vereador_wesley_-_via_dupla_guariba.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3461/requerimento_n._012._2025_-_vereador_presidente_oseia_-equiparacao_salarial.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3476/requerimento_n._013._2025_-_vereadora_claudia_-_construcao_sala_guariba.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3475/requerimento_n._014._2025_-_vereadora_claudia_-multirao_saude.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3462/requerimento_n._015._2025-_vereador_tata_-_continuacao_do_travessao.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3503/requerimento_n._016._2025-_vereador_jonas_-_construcao_de_banheiro_na_praca.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3495/requerimento_n._017._2025_-_vereador_luis_carlos_-__ponte_na_linha_16_b.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3496/requerimento_n._018._2025_-_vereador_luis_carlos_-__ampliacao_de_banheiros_na_escola_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimento_n._019._2025_-_vereador_ailton_ribeiro_-_contatacao_de_agente_de_edemias.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3498/requerimento_n._020._2025_vereador_airton_ribeiro_-_arborizacao_da_avenida_edino_polles.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3504/requerimento_n._021._2025-_vereador_jonas_-_reforma_e_muros_do_cras.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3505/requerimento_n._022._2025_vereador_wesley_nunes_mendes-colheta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3515/requerimento_n._023._2025_vereadores_monitores.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_n._024._2025_vereador_ailton.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3523/requerimento_n._025._2025_-_vereadora_claudia_-_termino_da_reforma_na_escola_municipal_valmir_neumann.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3521/requerimento_n._026._2025_vereador_ailton_-.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3510/requerimento_n._027._2025_vereador_jonas_de_oliveira_miranda.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3518/requerimento_n.028._vereador_jonas_de_oliveira_multiram_para_realizar_limpeza_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3512/requerimento_n.029._2025_-_vereadores_oseia_e_jonas_torneio_leiteiro.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3513/requerimento_n.030._2025_-_vereadores_oseia.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3524/requerimento_n.031._2025_vereador_wesley_nunes_mendes-psicologa.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3525/requerimento_n.032_2025_vereador_wesley_nunes_mendes-caminao_casanba.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3526/requerimento_n_33_2025_vereadora_claudia.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_n_034._2025_-_vereador_luis_carlos_carvalho.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3535/requerimento_no_035_2025_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3549/requerimento_036._2025-_vereador_miro_-_estacionamento_em_frente_ao_banco_sicoob.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3548/requerimento_037._2025-_vereador_miro_-_ligacao_entre_o_bairro_castelo_e_rondonia.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3546/requerimento_038_2025_-_claudia_kaffer.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3539/requerimento_n._039_2025_valter_de_lima_jesus.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3538/requerimento_040.2025_-_vereador_dede_-_medicos_plantonistas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3542/requerimento_041.2025-ailton_-pont_km-105_faz_vespor_br.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3543/requerimento_042.2025-ailton_ribeiro-solicitando_providencia_urgentes_quanto_a_estrutura_e_atendimento_da_unidade_saude_ubs.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3540/requerimento_043_2025_luis_carlos_-_cascalhamento_linha_20_-_03_pontos.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3541/requerimento_044_2025_luis_carlos_-_cascalhamento_linha_16_roda_dagua.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3554/requerimento_045_2025_jonas_de_oliveira_miranda_-_saude_sobre_surto_dengue.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3556/requerimento_046_2025_claudia_kaffer_detran.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3550/requerimento_047_2025_agnaldo_linha_28.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3553/requerimento_048_2025_jonas_de_oliveira_miranda_-.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3568/requerimento_049._2025_-_vereador___valter_de_lima_jesus_-ponte_primeiro_de_maio_km-9.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_050._2025_-_vereador_valter_de_lima_-_ponte_linha_12_sentido_aripuana.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3577/requerimento_051.2025_-_vereador_dede_-_bueiros_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3596/requerimento_052_2025_-_vereador__rosemiro_-quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3602/requerimento_053_2025_-_vereador__aguinaldo_drumoes__biblioteca_vale_do_salvacao.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_054_2025-vereador_luis_escola_tancredo_n.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3619/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3573/requerimento_056_2025_-_vereador_luis_carlos__rio_traira.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3578/requerimento_057.2025_-_vereador_dede_e_jonas_-_aterro_e_substituicao_da_linha_g1.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3595/requerimento_058_2025_-_vereador__rosemiro_-_patrolamento_da_mt_sentido_nova_uniao_moriru_porteirao_e_missoes.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3588/requerimento_059_2025_-_vereador__rosemiro_-_patrolamento_da_mt_sentido_rosa_de_saron_g1_e_missaozinha.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3587/requerimento_060_2025_valter_de_lima_jesus_-_manutencao_ponte_castelo_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_061_2025_jonas_de_oliveira_miranda_-_patrolamento_e_cascalhamento_pontos_criticos.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_062_2025_oseia_pereira_guedes_e_jonas_de_oliveira_miranda_-exames.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3584/requerimento_063_2025_ailton_-exames_no_guariba.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3583/requerimento_064_2025_ailton_e_barbicha_-plantao_de_enfermeira.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3586/requerimento_065_2025_jonas_de_oliveira_miranda_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3594/requerimento_066.2025-_vereador_tata_e_barbicha-_passagens_guariba.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3603/requerimento_067_2025_wesley_-_medico_a_cada_30_dias_3_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3620/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3621/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3605/requerimento_70_2025_jonas_de_oliveira_miranda_patrolamento_levantamento_cascalhamento_troca_de_bueiro_na_linha_paredao_regiaao_bom_sucesso.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3606/requerimento_71_2025_jonas_de_oliveira_miranda__linha_32_capa_dos_gringos_e_tritaedoisinha__cascalahmentoe_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3622/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3631/requerimento_73-2025-vereador-rosemiro-lh_16_roda_agua_eletronica_travessao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3623/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3624/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3625/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3626/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3663/requerimento_079_2025_-_vereador_luis_carlos__patrolamento_lh_g4-g8.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3632/requerimento_80_2025_vereador_agnaldo_drumoes_narciso.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3644/requerimento_81_2025_agnaldo_-_adicional_de_periculosidade_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3633/requerimento_82_2025_valter-lh-_r2-_km-10_bueiros_e_drenos.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3643/requerimento_83_202_vereador-jonas-reforma_posto_de_saude_da_dois_mil.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3642/requerimento_84_2025_agnaldo_-_manutencao_da_linha_56_capa_mansa.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3641/requerimento_85_202_vereador-elci-_aterramento_do_patio_da_escola_valmir_nemann.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3640/requerimento_86_202_vereador-jonas-faixa_elevada_dois_mil.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_87_202_vereador-luis_carlos_-secretaria_de_financas.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3638/requerimento_88._2025-_vereador_oseia_-_banco_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3637/requerimento_89._2025_-_vereador_oseia_-_medicos_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3674/requerimento_90_2025_vereador-__dede_-_prancheamento_da_ponte_no_travesao_da_rosa_de_sarom.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3673/requerimento_91_2025-_vereador_-_elci_-_quebra_mola_em_frente_amec.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3672/requerimento_92__-_2025-_vereador_-_elci_-_quebra_mola_em_frente_a_igreja.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3671/requerimento_93_2025_vereador-__jonas__-_instalacao_de_agua_no_bairro_rondonia.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3670/requerimento_94_2025_vereador-luis_carlos__lh_entre_rios_estrada.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3669/requerimento_95_2025_vereador-jonas__bairro_rondonia_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3675/requerimento_96._2025_-_vereador_oseia_-subistituicao_pont_mad_bair_castelo.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_97_2025_vereador-__dede_-_prancheamento_da_ponte_na_linha_8_paredao.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3695/requerimento_98_2025_vereador-luis_carlos__-asfalto_rua_das_acassia_a_coab.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3668/requerimento_99_2025_valter-contorno_av_2000_proximo_ao_a_pont_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3696/requerimento_100_2025_valter-_atoleiro_linha_g1_que_liga_a_01_02_03.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3692/requerimento_101._2025_-_vereador_oseia_-.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3697/requerimento_102_2025_agnaldo_-_recuperacao_da_ponte_do_rio_salvacao.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3705/requerimento_103_2025_rosemiro_rodrigues_dos_santos-rotatoria_na_avenida_2000_bela_vista_-.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3709/requerimento_104-_2025_vereador-jonas_tomografia.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3706/requerimento_105-_2025_vereador-luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3707/requerimento_106-_2025_vereador-jonas_tomografia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3710/requerimento_107-_2025_vereadores-jonas_e_dede.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3713/requerimento_108-_2025_vereadores-jonas_e_dede.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3711/requerimento_109__-_2025-_vereador_-_elci_-_iluminacao_no_campo_centro.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3712/requerimento_110__-_2025-_vereador_-_elci_-patrolamento_cascalhamento_linha_doizinha.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3714/requerimento_111_-_2025-_vereador_-_rosemiro_rodrigues__-_bancos_no_psf_rural_2_e_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3708/requerimento_112__-_2025-_vereador_-_aiton_-__rebaixamento_do_morro_da_56_capa.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3715/requerimento_113_-_2025_vereadora_claudia-ginecologia_e_pediatria.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3716/requerimento_114-_2025_vereadora_claudia-ginecologia_e_pediatria.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3746/requerimento_115-_2025_vereador_ailton_-_equipe_volante_de_saude_para_guariba.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3747/requerimento_116-_2025_luis__lh_g4_km_9_travessao.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_117-_2025_vereador_ailton_-_tenda_para_guariba.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3749/requerimento_118_-_2025_vereador_agnaldo_drumoes_narciso.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_119-2025_vreador_jonas__tenda_ao_lado_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_120-2025_vreador_ezequias_dede_de_souza_-notebooks_para_os_professores.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_121-2025_vereador_jonas__escola_tancredo_neves__lh_24_pa_natal.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_122-2025_vereador_jonas__escola_tancredo_neves__lh_24_pa.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3754/requerimento_123-_2025_-vereador_elci_-_corte_do_morro_rosa_de_saron.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3755/requerimento_124-2025_vreador_agnaldo_drumoes_narciso.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_125-_2025_luis_pont_lh_20_glab_un_e_16_ren.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3757/requerimento_126_-_vereador_wesley_-_starlink_guariba.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3796/requerimento_127-_2025_-vereador_elcir_-quebra_mola-_br_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3797/requerimento_128-_2025_-vereador_valter__quebra_mola_bairro_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3765/requerimento_129-2025_vereador_jonas__prancheamento_da_ponde_e_alinhamento_da_estrada_lh_8.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3766/requerimento_130-2025_vereador_jonas__tartaruga_proximo_os_quebreas_molas_eo_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3798/requerimento_131-_2025_-vereador_elcir_-rebaixamento_do_morro_da_16_eletronica.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3799/requerimento_132-_2025_-vereadora_claudia__onibus_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3822/requerimento_135-_2025_luis__nuclo_escolar_lh_g4.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3831/requerimento_136-_2025_-vereador_ailton-_secretaria_de_saude-_contratacao_de_medico.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3830/requerimento_137-_2025_-vereador_ailton-_secretaria_de_saude-_aquisicao_de_ambulacia.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3826/requerimento_138-2025_vereador_jonas__-substuicao_de_pontes_por_bueiros_na_linha_g1_2.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3827/requerimento_139-2025_vereador_jonas__-substuicao_de_pontes_por_bueiros_proximo_a_municipio_de_cotriguacu.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3846/requerimento_140-_2025_-vereadora_claudia-recuperacao_da_ponte_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3850/requerimento_141-_2025_-vereadora_claudia-torre_tefenonica-_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3823/requerimento_142-_2025_-_vereador__luiz_carlos_-manutencao_linha_8_primeiro_de_maio_e_quatorzinha.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3849/requerimento_143-_2025_-vereador_valter__pont_lh_4_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3853/requerimento_144-_2025_-vereador_elci_-_substituicao_de_pontes_por_bueiros_-_missoes.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3852/requerimento_145-_2025_-vereador_elci_-_substituicao_de_pontes_por_bueiros_-_rosa_de_saron.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3864/requerimento_146-_2025_-vereador__valter_-_substituicao_de_pontes_por_bueiros_-linha_bom_futuro_-.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3861/requerimento_147-2025_vereador_jonas_quadra_esporte_na_creche_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3866/requerimento_148-_2025_luis_sub_pont_por_bueiro_lh__04_agrovila_e_bueiro_lh_4.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3867/requerimento_149-_2025_luis_manutencao_pont_lh_12_capa.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3877/requerimento_150-2025_vereador_jonas-_patrolamento_cascalhamento_substituicao_de_ponte_e_bueiro_lh_20_lado_direito.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3874/requerimento_151._2025_-_vereador_oseia_-_quadra_coberta_castelo_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_152-2025_vereador_jonas-_estalacao_de_7_bueriros_nas_linhas_renacer_lh_20_sent_gleba_un.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_153-_2025_luis_alfabetizacao.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_154-_2025_luis__lh_g4_km_9_inplantacao_de_2_bueiros.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_155._2025_-_tde_-_vereador_oseia.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3890/requerimento_156._2025-_vereador_miro_-_termo_de_cooperacao_com_a_empaer__-.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_157-_2025_-vereadora_claudia-sec_educacao.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3912/requerimento_158-_2025_-vereadora_claudia-sec_educacao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3904/requerimento_159-_2025_-vereador__valter_-_manutencao_pont_estrada_da_muriru_linha_pacutinga.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3916/requerimento_160._2025-_vereador_ailton_-_lava_jato_na_escola.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3917/requerimento_161._2025-_vereador_ailton_-_onibus_linha_v6.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3964/requerimento_162_-_2025_vereador_agnaldo_drumoes_narciso_escola_bartolomel.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3926/requerimento_163._2025-_vereador_miro_-_festival_de_pesca.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3934/requerimento_164-2025_vereador_jonas_toldo_posto_de_saude_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3931/requerimento_165-_2025_-vereadora_claudia-sec_saude.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_166._2025-_vereador_miro_-_reforma_pont_lh_eletronica.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_167-2025_vereador-jonas__bairro_rondonia_cascalhamento_e_estalacoes_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_168_-__vereador_ailton_-_van_para_transporte_de_pacientes.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3956/requerimento_169_-__vereador_ailton_-_placa_solar_escola_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3961/requerimento_170-2025_vereador-luis__linha_16_renasecer_gleba_uniao_e_20_cascalham.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3960/requerimento_172-2025_vereador-luis__retirada_da_pedra_da_linha_4_renascer.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3965/requerimento_173-2025_vereador-luis__retirada_da_pedra_da_linha_4_renascer_-.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3996/requerimento_174-_2025_-vereadora_claudia_-_sec_de_obras_-_pracinha.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4016/requerimento_175-2025_vereador-luis_-manutencao_de_uma_ponte_da_24_escol_sul_do_seu_ze_roco.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3972/requerimento_166._2025-_vereador_miro_-_reforma_pont_lh_eletronica.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_177-_2025_-vereador_valter__-reconstrucao_de_ponte_na_cidade_alta__rua_pedro_alves_cabral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3986/requerimento_178-_2025_-vereador_valter__-_manutencao_da_ponte_da_4_projeto_sol.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3984/requerimento_179-_2025_-vereador_wesley__-_rua_rolim_de_moura_castelo_do_sonho__-.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_180-_2025_-vereador_elci_e_jonas_-limpeza_das_ruas__de_3_fronteiras_e_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_181-2025_vereador-_elcir_e_jonas_-_iluminacao_publica_vila_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3985/requerimento_182-2025_vereador_-_luis_carlos__manutencao_da_ponte_linha_g4_km_2700.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3993/requerimento_183._2025_-_crachas_-_vereador_oseia.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4002/requerimento_184-2025_vereador_-_luis_carlos__manutencao.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_185_-2025_luis_-_setor_chacareiro_lado_do_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4024/requerimento_186-_2025_-vereador_valter__-_manutencao_da_ponte_lh_dos_porcao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4075/requerimento_187-__vereador_ailton_-_anpliacao_do_campo_escolar_taquarucu_-.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4074/requerimento_188-__vereador_ailton_-_ponte_rio__agua_branca.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4022/requerimento_189-_2025_-vereadora_claudia_kafer-_secretaria_de_saude-_orientacao_prevencao_e_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4023/requerimento_190-_2025_-vereadora_claudia-subprefeitura-_multirao_limpeza.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4025/requerimento_191._2025-_vereador_miro_-_anpliacao_da_secretaria_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4026/requerimento_192._2025-_vereador_miro_-_dia_de_campo_secretaria_de_agricultura_-_copia.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4032/requerimento_193-2025_vereador-__dede_-_remedio_hanseniase.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4039/requerimento_194--2025_vereador_jonas-_ponte-_sentido-_agrovila.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4030/requerimento_195--2025_vereador_jonas-_plantio_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4076/requerimento_196-2025_vreador_agnaldo_drumoes_narciso_-_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4070/requerimento_197-_2025_luis_sub_pont_por_bueiro_lh__16_b_travessao_e_20_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_198-_2025_luis_sub_pont_ramal_64.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4114/requerimento_199-_2025_rosemiro_cascalhamento__-_sentido_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4115/requerimento_200--2025_vereador_jonas-_levantamento_e_estalacao_de_bueiros_no_muriru_km37.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_201-2025_vereador_jonas-_ponte-_llinha_16_roda_dagua..pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4117/requerimento_202-_2025_luis__hancenias.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4118/requerimento_203-_2025_luis_-_sec_obras-_ligacao_av_2000.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4119/requerimento_204-__vereador_ailton_-homenagem_valmir_nelmann.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4121/requerimento_205-__vereadores_-_reforma_na_lei_de_il._publica.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4120/requerimento_206-__vereador_ailton_-pneus_onibuas_escolar_taquacu.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_207-_2025_-vereador_elci_-_bueiro_lh_g4_km_6_e_18.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_208-_2025_-vereador_elci_-_subistuicao_de_um_bueiro_por_outro_maior_na_linha_oitinha.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4123/requerimento_209._2025_-_incentivo_aos_prof._da_saude_-_vereador_oseia.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_210-2025_vereador_-_luis_carlos__manutencao_da_ponte_linha_24_escol_sul_-.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4137/requerimento_211-__vereador_ailton_-reforma_do_posto_de_saude_do_distrito_do_guariba.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4138/requerimento_212-__vereador_ailton_-_arrecadacao_distrito_do_guariba_-.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_213-_2025_-vereadora_claudia-sec_educacao_-_sala_multifucional-1_assinado_-_adobe_cloud_storage.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4139/requerimento_214-2025_vreador_agnaldo_drumoes_narciso_-_iluminaccao_publica_no_bairro_flor_do_cafe__-.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4162/requerimento_215-2025_vereador_jonas-_prefeito-_credenciamneto_loja_tres_fronteiras.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4190/requerimento_216-_2025_cascalhamento_28_escol_sul.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4191/requerimento_217-__vereador_ailton_-troca_de_ventiladores_na_escola_valmir_neuma.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4192/requerimento_218-__vereador_ailton-_reforma_escola_valmir_neuman.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4193/requerimento_219-__vereador_luis_carlos__-realocamento__-.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4194/requerimento_220-2025_vereador_jonas-__cascalhamento_da_linha_56_da_capa-.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4195/requerimento_221-2025_vreador_agnaldo_drumoes_narciso_-__ponte_na_32_cajueiro_e_brasiliense.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3557/parecer01.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3558/parecer02.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3559/parecer03.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3653/parecer04.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3656/parecer05.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3659/parecer_no006-2025_-_inicial_-_justica_e_redacao.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3661/parecer06..pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3681/parecer08..pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3683/parecer09..pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3736/parecer11.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3738/parecer10.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3741/parecer12.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3743/parecer13.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3869/parecer14.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3870/parecer15.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3871/parecer16.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3872/parecer17.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3873/parecer18.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3980/parecer20.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3979/parecer21.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3977/parecer22.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3976/parecer23.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3983/parecer24.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4006/parecer25.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4003/parecer26.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4040/parecer27.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4041/parecer28.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4158/parecer29.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4157/parecer030.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4156/parecer031.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4155/parecer032.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4154/parecer033.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4153/parecer034.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4152/parecer035.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4151/parecer036.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4150/parecer037.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4149/parecer038.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4148/parecer039.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4147/parecer040.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4146/parecer041.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3467/parecer_n._001-_2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3469/parecer_n._002-_2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3489/parecer_n._004-_2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3491/parecer_n._005-_2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3493/parecer_n._006-_2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3528/parecer_n._007-_2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3530/parecer_n._008-_2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3650/parecer_n._010-_2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3687/parecer_n._011-_2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3701/parecer_n._012-_2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3703/parecer_n._013-_2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3732/parecer_n._014-_2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3734/parecer_n._015-_2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3778/parecer_n._016-_2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3780/parecer_n._017-_2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3782/parecer_n._018-_2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3805/parecer_n._019-_2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3807/parecer_n._020-_2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3809/parecer_n._021-_2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3814/parecer_n._022-_2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3836/parecer_n._023-_2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3908/parecer_n._025-_2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3910/parecer_n._026-_2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3921/parecer_n._027-_2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3945/parecer_n._028-_2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3947/parecer_n._029-_2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3949/parecer_n._030-_2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3951/parecer_n._031-_2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3953/parecer_n._032-_2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3966/parecer_n._033-_2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3968/parecer_n._034-_2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3970/parecer_n._035-_2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4058/parecer_n._036-_2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4060/parecer_n._037-_2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4078/parecer_n._038-_2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4080/parecer_n._039-_2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4100/parecer_n._040-_2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4102/parecer_n._041-_2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4104/parecer_n._042-_2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4106/parecer_n._043-_2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4108/parecer_n._044-_2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4181/parecer_n._047-_2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4185/parecer_n._049-_2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4187/parecer_n._050-_2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4201/parecer_n._053-_2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4205/parecer_n._051-_2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4208/parecer_n._052-_2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4211/parecer_n._053-_2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4213/parecer_n._045-_2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4215/parecer_n._046-_2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3562/parecer01.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3564/parecer02.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3566/parecer03.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3794/camscanner_23-06-2025_10.28.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4083/parecer05.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4084/parecer06.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4085/parecer07.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4159/parecer08.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4160/parecer09.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4161/parecer010.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3468/redacao_final_do_projeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3470/redacao_final_do_projeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3472/redacao_final_do_projeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3490/redacao_final_do_projeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3494/redacao_final_do_projeto_de_lei_004-2025_.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3529/redacao_final_do_projeto_de_lei_009-2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3531/redacao_final_do_projeto_de_lei_008-2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3563/redacao_final_do_projeto_de_lei_005-2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3565/redacao_final_do_projeto_de_lei_006-2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3567/redacao_final_do_projeto_de_lei_007-2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3618/projeto_de_lei_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3651/redacao_final_do_projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3654/redacao_final_do_projeto_de_lei_003-2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3660/redacao_final_do_projeto_de_lei_005-2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3662/redacao_final_do_projeto_de_lei_006-2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3688/redacao_final_do_projeto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3689/redacao_final_do_projeto_de_lei_007-2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3691/redacao_final_do_projeto_de_lei_006-2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3702/redacao_final_do_projeto_de_lei_015-2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3704/redacao_final_do_projeto_de_lei_016-2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3733/redacao_final_do_projeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3735/redacao_final_do_projeto_de_lei_019-2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3737/redacao_final_do_projeto_de_lei_009-2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3740/redacao_final_do_projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3742/redacao_final_do_projeto_de_lei_011-2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3744/redacao_final_do_projeto_de_lei_012-2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3779/redacao_final_do_projeto_de_lei_020-2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3781/redacao_final_do_projeto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3783/redacao_final_do_projeto_de_lei_015-2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3795/redacao_final_do_projeto_de_lei_012-2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3806/redacao_final_do_projeto_de_lei_021-2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3808/redacao_final_do_projeto_de_lei_022-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3810/redacao_final_do_projeto_de_lei_023-2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3815/redacao_final_do_projeto_de_lei_024-2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3839/redacao_final_do_projeto_de_lei_027-2025.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3894/redacao_final_do_projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3895/redacao_final_do_projeto_de_lei_016-2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3896/redacao_final_do_projeto_de_lei_017-2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3897/redacao_final_do_projeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3898/redacao_final_do_projeto_de_lei_019-2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3911/redacao_final_do_projeto_de_lei_032-2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3922/redacao_final_do_projeto_de_lei_033-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3946/redacao_final_do_projeto_de_lei_034-2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3948/redacao_final_do_projeto_de_lei_035-2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3952/redacao_final_do_projeto_de_lei_037-2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3954/redacao_final_do_projeto_de_lei_026-2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3967/redacao_final_do_projeto_de_lei_038-2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3969/redacao_final_do_projeto_de_lei_039-2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3971/redacao_final_do_projeto_de_lei_040-2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4008/redacao_final_do_projeto_de_lei_020-2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4010/redacao_final_do_projeto_de_lei_023-2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4059/redacao_final_do_projeto_de_lei_042-2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4073/redacao_final_do_projeto_de_lei_024-2025.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4081/redacao_final_do_projeto_de_lei_050-2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4082/redacao_final_do_projeto_de_lei_051-2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4097/redacao_final_do_projeto_de_lei_031-2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4098/redacao_final_do_projeto_de_lei_030-2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4099/redacao_final_do_projeto_de_lei_029-2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4101/redacao_final_do_projeto_de_lei_052-2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4103/redacao_final_do_projeto_de_lei_053-2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4105/parecer_n._042-_2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4107/redacao_final_do_projeto_de_lei_055-2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4109/redacao_final_do_projeto_de_lei_056-2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4170/redacao_final_do_projeto_de_lei_041-2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4171/redacao_final_do_projeto_de_lei_043-2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4172/redacao_final_do_projeto_de_lei_044-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4173/redacao_final_do_projeto_de_lei_045-2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4174/redacao_final_do_projeto_de_lei_046-2025.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4175/redacao_final_do_projeto_de_lei_047-2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4176/redacao_final_do_projeto_de_lei_048-2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4177/redacao_final_do_projeto_de_lei_030-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4178/redacao_final_do_projeto_de_lei_031-2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4179/redacao_final_do_projeto_de_lei_032-2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4180/redacao_final_do_projeto_de_lei_033-2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4182/redacao_final_do_projeto_de_lei_057-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4188/redacao_final_do_projeto_de_lei_035-2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4202/redacao_final_do_projeto_de_lei_061-2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4206/redacao_final_do_projeto_de_lei_063-2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4209/redacao_final_do_projeto_de_lei_064-2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4212/redacao_final_do_projeto_de_lei_065-2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4214/redacao_final_do_projeto_de_lei_058-2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4216/redacao_final_do_projeto_de_lei_060-2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3739/01.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3981/02.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3658/parecer01.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3868/parecer02.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3982/parecer03.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4005/parecer04.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4050/parecer05.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3811/voto_do_projeto_de_lei_010.2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4042/veto_do_projeto_de_lei_027.2025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4043/veto_do_projeto_de_lei_020.2025.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4044/veto_do_projeto_de_lei_022.2025.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3655/parcer01.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4049/parcer02.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/3907/13.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4135/referente_a_19a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2025/4169/referente_a_20a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H762"/>
+  <dimension ref="A1:H775"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="52.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="250.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="213.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="213" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -9613,17929 +9769,18252 @@
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H63" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>260</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>10</v>
+        <v>261</v>
       </c>
       <c r="D64" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="F64" t="s">
+      <c r="H64" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>264</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>265</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="B65" t="s">
-[...14 lines deleted...]
-      <c r="G65" s="1" t="s">
+      <c r="H65" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>268</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
         <v>269</v>
       </c>
-      <c r="B66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D66" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>262</v>
+        <v>12</v>
       </c>
       <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>272</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
         <v>273</v>
       </c>
-      <c r="B67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E67" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F67" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H67" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D68" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E68" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F68" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>279</v>
       </c>
       <c r="H68" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>281</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D69" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E69" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F69" t="s">
         <v>282</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>283</v>
       </c>
       <c r="H69" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>285</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D70" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E70" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F70" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H70" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D71" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E71" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F71" t="s">
-        <v>263</v>
+        <v>290</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H71" t="s">
-        <v>265</v>
+        <v>292</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D72" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E72" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F72" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="H72" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>297</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73" t="s">
+        <v>273</v>
+      </c>
+      <c r="E73" t="s">
+        <v>274</v>
+      </c>
+      <c r="F73" t="s">
         <v>294</v>
       </c>
-      <c r="B73" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G73" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="H73" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D74" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E74" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F74" t="s">
-        <v>299</v>
+        <v>275</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H74" t="s">
-        <v>301</v>
+        <v>277</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>302</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="D75" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E75" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F75" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H75" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D76" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E76" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F76" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="H76" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D77" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E77" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F77" t="s">
-        <v>270</v>
+        <v>311</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="H77" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>314</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>57</v>
+      </c>
+      <c r="D78" t="s">
+        <v>273</v>
+      </c>
+      <c r="E78" t="s">
+        <v>274</v>
+      </c>
+      <c r="F78" t="s">
         <v>311</v>
       </c>
-      <c r="B78" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G78" s="1" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="H78" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D79" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E79" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F79" t="s">
-        <v>270</v>
+        <v>303</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="H79" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D80" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E80" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F80" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="H80" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D81" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E81" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F81" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="H81" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="D82" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E82" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F82" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="H82" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="D83" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E83" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F83" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="H83" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="D84" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E84" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F84" t="s">
-        <v>270</v>
+        <v>307</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="H84" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="D85" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E85" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F85" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="H85" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="D86" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E86" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F86" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="H86" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="D87" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E87" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F87" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="H87" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="D88" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E88" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F88" t="s">
-        <v>282</v>
+        <v>307</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="H88" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="D89" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E89" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F89" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="H89" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="D90" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E90" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F90" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="H90" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="D91" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E91" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F91" t="s">
-        <v>351</v>
+        <v>294</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="H91" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="D92" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E92" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F92" t="s">
-        <v>351</v>
+        <v>303</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H92" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="D93" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E93" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F93" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="H93" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="D94" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E94" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F94" t="s">
-        <v>270</v>
+        <v>363</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="H94" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>366</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>125</v>
+      </c>
+      <c r="D95" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" t="s">
+        <v>274</v>
+      </c>
+      <c r="F95" t="s">
         <v>363</v>
       </c>
-      <c r="B95" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G95" s="1" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="H95" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="D96" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E96" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F96" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="H96" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="D97" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E97" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F97" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="H97" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="D98" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E98" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F98" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="H98" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="D99" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E99" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F99" t="s">
-        <v>351</v>
+        <v>303</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="H99" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="D100" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E100" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F100" t="s">
-        <v>379</v>
+        <v>275</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="H100" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
       <c r="D101" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E101" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F101" t="s">
-        <v>351</v>
+        <v>307</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="H101" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="D102" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E102" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F102" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="H102" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="D103" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E103" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F103" t="s">
-        <v>291</v>
+        <v>391</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="H103" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="D104" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E104" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F104" t="s">
-        <v>263</v>
+        <v>363</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="H104" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="D105" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E105" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F105" t="s">
-        <v>270</v>
+        <v>363</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="H105" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="D106" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E106" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F106" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="H106" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="D107" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E107" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F107" t="s">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="H107" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="D108" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E108" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F108" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="H108" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="D109" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E109" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F109" t="s">
-        <v>263</v>
+        <v>303</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="H109" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="D110" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E110" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F110" t="s">
-        <v>270</v>
+        <v>307</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="H110" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="D111" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E111" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F111" t="s">
-        <v>263</v>
+        <v>307</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="H111" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="D112" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E112" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F112" t="s">
-        <v>416</v>
+        <v>275</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="H112" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="D113" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E113" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F113" t="s">
-        <v>416</v>
+        <v>282</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="H113" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="D114" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E114" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F114" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="H114" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="D115" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E115" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F115" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="H115" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="D116" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E116" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F116" t="s">
-        <v>291</v>
+        <v>428</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="H116" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="D117" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E117" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F117" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="H117" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="D118" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E118" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F118" t="s">
-        <v>295</v>
+        <v>438</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="H118" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="D119" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E119" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F119" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="H119" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="D120" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E120" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F120" t="s">
-        <v>442</v>
+        <v>303</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="H120" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="D121" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E121" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F121" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="H121" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="D122" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E122" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F122" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="H122" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="D123" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E123" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F123" t="s">
-        <v>282</v>
+        <v>454</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="H123" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>455</v>
+        <v>245</v>
       </c>
       <c r="D124" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E124" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F124" t="s">
-        <v>282</v>
+        <v>303</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="H124" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>459</v>
+        <v>249</v>
       </c>
       <c r="D125" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E125" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F125" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="H125" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D126" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E126" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F126" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="H126" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>466</v>
+        <v>257</v>
       </c>
       <c r="D127" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E127" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F127" t="s">
-        <v>263</v>
+        <v>294</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>467</v>
       </c>
       <c r="H127" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>469</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
+        <v>265</v>
+      </c>
+      <c r="D128" t="s">
+        <v>273</v>
+      </c>
+      <c r="E128" t="s">
+        <v>274</v>
+      </c>
+      <c r="F128" t="s">
+        <v>303</v>
+      </c>
+      <c r="G128" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="D128" t="s">
-[...8 lines deleted...]
-      <c r="G128" s="1" t="s">
+      <c r="H128" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>472</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>269</v>
+      </c>
+      <c r="D129" t="s">
+        <v>273</v>
+      </c>
+      <c r="E129" t="s">
+        <v>274</v>
+      </c>
+      <c r="F129" t="s">
+        <v>303</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="H129" t="s">
         <v>474</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>475</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>476</v>
+      </c>
+      <c r="D130" t="s">
+        <v>273</v>
+      </c>
+      <c r="E130" t="s">
+        <v>274</v>
+      </c>
+      <c r="F130" t="s">
+        <v>275</v>
+      </c>
+      <c r="G130" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="B130" t="s">
-[...2 lines deleted...]
-      <c r="C130" t="s">
+      <c r="H130" t="s">
         <v>478</v>
-      </c>
-[...13 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>479</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>480</v>
+      </c>
+      <c r="D131" t="s">
+        <v>273</v>
+      </c>
+      <c r="E131" t="s">
+        <v>274</v>
+      </c>
+      <c r="F131" t="s">
+        <v>275</v>
+      </c>
+      <c r="G131" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="B131" t="s">
-[...2 lines deleted...]
-      <c r="C131" t="s">
+      <c r="H131" t="s">
         <v>482</v>
-      </c>
-[...13 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>483</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>484</v>
+      </c>
+      <c r="D132" t="s">
+        <v>273</v>
+      </c>
+      <c r="E132" t="s">
+        <v>274</v>
+      </c>
+      <c r="F132" t="s">
+        <v>294</v>
+      </c>
+      <c r="G132" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="B132" t="s">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="H132" t="s">
         <v>486</v>
-      </c>
-[...13 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>487</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>488</v>
+      </c>
+      <c r="D133" t="s">
+        <v>273</v>
+      </c>
+      <c r="E133" t="s">
+        <v>274</v>
+      </c>
+      <c r="F133" t="s">
+        <v>275</v>
+      </c>
+      <c r="G133" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B133" t="s">
-[...2 lines deleted...]
-      <c r="C133" t="s">
+      <c r="H133" t="s">
         <v>490</v>
-      </c>
-[...13 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>491</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>492</v>
+      </c>
+      <c r="D134" t="s">
+        <v>273</v>
+      </c>
+      <c r="E134" t="s">
+        <v>274</v>
+      </c>
+      <c r="F134" t="s">
+        <v>307</v>
+      </c>
+      <c r="G134" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="B134" t="s">
-[...2 lines deleted...]
-      <c r="C134" t="s">
+      <c r="H134" t="s">
         <v>494</v>
-      </c>
-[...13 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
+        <v>495</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>496</v>
+      </c>
+      <c r="D135" t="s">
+        <v>273</v>
+      </c>
+      <c r="E135" t="s">
+        <v>274</v>
+      </c>
+      <c r="F135" t="s">
+        <v>307</v>
+      </c>
+      <c r="G135" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="B135" t="s">
-[...2 lines deleted...]
-      <c r="C135" t="s">
+      <c r="H135" t="s">
         <v>498</v>
-      </c>
-[...13 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>499</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>500</v>
+      </c>
+      <c r="D136" t="s">
+        <v>273</v>
+      </c>
+      <c r="E136" t="s">
+        <v>274</v>
+      </c>
+      <c r="F136" t="s">
+        <v>282</v>
+      </c>
+      <c r="G136" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="B136" t="s">
-[...2 lines deleted...]
-      <c r="C136" t="s">
+      <c r="H136" t="s">
         <v>502</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>503</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>504</v>
+      </c>
+      <c r="D137" t="s">
+        <v>273</v>
+      </c>
+      <c r="E137" t="s">
+        <v>274</v>
+      </c>
+      <c r="F137" t="s">
+        <v>428</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="B137" t="s">
-[...2 lines deleted...]
-      <c r="C137" t="s">
+      <c r="H137" t="s">
         <v>506</v>
-      </c>
-[...13 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>507</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>508</v>
+      </c>
+      <c r="D138" t="s">
+        <v>273</v>
+      </c>
+      <c r="E138" t="s">
+        <v>274</v>
+      </c>
+      <c r="F138" t="s">
+        <v>290</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="B138" t="s">
-[...2 lines deleted...]
-      <c r="C138" t="s">
+      <c r="H138" t="s">
         <v>510</v>
-      </c>
-[...13 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>511</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>512</v>
+      </c>
+      <c r="D139" t="s">
+        <v>273</v>
+      </c>
+      <c r="E139" t="s">
+        <v>274</v>
+      </c>
+      <c r="F139" t="s">
+        <v>282</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="B139" t="s">
-[...2 lines deleted...]
-      <c r="C139" t="s">
+      <c r="H139" t="s">
         <v>514</v>
-      </c>
-[...13 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>515</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>516</v>
+      </c>
+      <c r="D140" t="s">
+        <v>273</v>
+      </c>
+      <c r="E140" t="s">
+        <v>274</v>
+      </c>
+      <c r="F140" t="s">
+        <v>303</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="B140" t="s">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="H140" t="s">
         <v>518</v>
-      </c>
-[...13 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>519</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>520</v>
+      </c>
+      <c r="D141" t="s">
+        <v>273</v>
+      </c>
+      <c r="E141" t="s">
+        <v>274</v>
+      </c>
+      <c r="F141" t="s">
+        <v>454</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="B141" t="s">
-[...2 lines deleted...]
-      <c r="C141" t="s">
+      <c r="H141" t="s">
         <v>522</v>
-      </c>
-[...13 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>523</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>524</v>
+      </c>
+      <c r="D142" t="s">
+        <v>273</v>
+      </c>
+      <c r="E142" t="s">
+        <v>274</v>
+      </c>
+      <c r="F142" t="s">
+        <v>282</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="B142" t="s">
-[...2 lines deleted...]
-      <c r="C142" t="s">
+      <c r="H142" t="s">
         <v>526</v>
-      </c>
-[...13 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>527</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>528</v>
+      </c>
+      <c r="D143" t="s">
+        <v>273</v>
+      </c>
+      <c r="E143" t="s">
+        <v>274</v>
+      </c>
+      <c r="F143" t="s">
+        <v>307</v>
+      </c>
+      <c r="G143" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="B143" t="s">
-[...2 lines deleted...]
-      <c r="C143" t="s">
+      <c r="H143" t="s">
         <v>530</v>
-      </c>
-[...13 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>531</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>532</v>
+      </c>
+      <c r="D144" t="s">
+        <v>273</v>
+      </c>
+      <c r="E144" t="s">
+        <v>274</v>
+      </c>
+      <c r="F144" t="s">
+        <v>307</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="B144" t="s">
-[...2 lines deleted...]
-      <c r="C144" t="s">
+      <c r="H144" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>535</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>536</v>
+      </c>
+      <c r="D145" t="s">
+        <v>273</v>
+      </c>
+      <c r="E145" t="s">
+        <v>274</v>
+      </c>
+      <c r="F145" t="s">
+        <v>275</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>537</v>
       </c>
-      <c r="B145" t="s">
-[...2 lines deleted...]
-      <c r="C145" t="s">
+      <c r="H145" t="s">
         <v>538</v>
-      </c>
-[...13 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>539</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>540</v>
+      </c>
+      <c r="D146" t="s">
+        <v>273</v>
+      </c>
+      <c r="E146" t="s">
+        <v>274</v>
+      </c>
+      <c r="F146" t="s">
+        <v>275</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B146" t="s">
-[...2 lines deleted...]
-      <c r="C146" t="s">
+      <c r="H146" t="s">
         <v>542</v>
-      </c>
-[...13 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>543</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>544</v>
+      </c>
+      <c r="D147" t="s">
+        <v>273</v>
+      </c>
+      <c r="E147" t="s">
+        <v>274</v>
+      </c>
+      <c r="F147" t="s">
+        <v>275</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="B147" t="s">
-[...2 lines deleted...]
-      <c r="C147" t="s">
+      <c r="H147" t="s">
         <v>546</v>
-      </c>
-[...13 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>547</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>548</v>
+      </c>
+      <c r="D148" t="s">
+        <v>273</v>
+      </c>
+      <c r="E148" t="s">
+        <v>274</v>
+      </c>
+      <c r="F148" t="s">
+        <v>307</v>
+      </c>
+      <c r="G148" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="B148" t="s">
-[...2 lines deleted...]
-      <c r="C148" t="s">
+      <c r="H148" t="s">
         <v>550</v>
-      </c>
-[...13 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>551</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>552</v>
+      </c>
+      <c r="D149" t="s">
+        <v>273</v>
+      </c>
+      <c r="E149" t="s">
+        <v>274</v>
+      </c>
+      <c r="F149" t="s">
+        <v>275</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="B149" t="s">
-[...2 lines deleted...]
-      <c r="C149" t="s">
+      <c r="H149" t="s">
         <v>554</v>
-      </c>
-[...13 lines deleted...]
-        <v>556</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>555</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>556</v>
+      </c>
+      <c r="D150" t="s">
+        <v>273</v>
+      </c>
+      <c r="E150" t="s">
+        <v>274</v>
+      </c>
+      <c r="F150" t="s">
+        <v>282</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>557</v>
       </c>
-      <c r="B150" t="s">
-[...2 lines deleted...]
-      <c r="C150" t="s">
+      <c r="H150" t="s">
         <v>558</v>
-      </c>
-[...13 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>559</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>560</v>
+      </c>
+      <c r="D151" t="s">
+        <v>273</v>
+      </c>
+      <c r="E151" t="s">
+        <v>274</v>
+      </c>
+      <c r="F151" t="s">
+        <v>282</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>561</v>
       </c>
-      <c r="B151" t="s">
-[...2 lines deleted...]
-      <c r="C151" t="s">
+      <c r="H151" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>563</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>564</v>
+      </c>
+      <c r="D152" t="s">
+        <v>273</v>
+      </c>
+      <c r="E152" t="s">
+        <v>274</v>
+      </c>
+      <c r="F152" t="s">
+        <v>307</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="B152" t="s">
-[...2 lines deleted...]
-      <c r="C152" t="s">
+      <c r="H152" t="s">
         <v>566</v>
-      </c>
-[...13 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>567</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>568</v>
+      </c>
+      <c r="D153" t="s">
+        <v>273</v>
+      </c>
+      <c r="E153" t="s">
+        <v>274</v>
+      </c>
+      <c r="F153" t="s">
+        <v>303</v>
+      </c>
+      <c r="G153" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="B153" t="s">
-[...2 lines deleted...]
-      <c r="C153" t="s">
+      <c r="H153" t="s">
         <v>570</v>
-      </c>
-[...13 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>571</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>572</v>
+      </c>
+      <c r="D154" t="s">
+        <v>273</v>
+      </c>
+      <c r="E154" t="s">
+        <v>274</v>
+      </c>
+      <c r="F154" t="s">
+        <v>303</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="B154" t="s">
-[...2 lines deleted...]
-      <c r="C154" t="s">
+      <c r="H154" t="s">
         <v>574</v>
-      </c>
-[...13 lines deleted...]
-        <v>577</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>575</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>576</v>
+      </c>
+      <c r="D155" t="s">
+        <v>273</v>
+      </c>
+      <c r="E155" t="s">
+        <v>274</v>
+      </c>
+      <c r="F155" t="s">
+        <v>275</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H155" t="s">
         <v>578</v>
-      </c>
-[...19 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>579</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>580</v>
+      </c>
+      <c r="D156" t="s">
+        <v>273</v>
+      </c>
+      <c r="E156" t="s">
+        <v>274</v>
+      </c>
+      <c r="F156" t="s">
+        <v>275</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H156" t="s">
         <v>582</v>
-      </c>
-[...19 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>583</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>584</v>
+      </c>
+      <c r="D157" t="s">
+        <v>273</v>
+      </c>
+      <c r="E157" t="s">
+        <v>274</v>
+      </c>
+      <c r="F157" t="s">
+        <v>585</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>586</v>
       </c>
-      <c r="B157" t="s">
-[...2 lines deleted...]
-      <c r="C157" t="s">
+      <c r="H157" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>588</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>589</v>
+      </c>
+      <c r="D158" t="s">
+        <v>273</v>
+      </c>
+      <c r="E158" t="s">
+        <v>274</v>
+      </c>
+      <c r="F158" t="s">
+        <v>303</v>
+      </c>
+      <c r="G158" s="1" t="s">
         <v>590</v>
       </c>
-      <c r="B158" t="s">
-[...2 lines deleted...]
-      <c r="C158" t="s">
+      <c r="H158" t="s">
         <v>591</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>592</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>593</v>
+      </c>
+      <c r="D159" t="s">
+        <v>273</v>
+      </c>
+      <c r="E159" t="s">
+        <v>274</v>
+      </c>
+      <c r="F159" t="s">
+        <v>307</v>
+      </c>
+      <c r="G159" s="1" t="s">
         <v>594</v>
       </c>
-      <c r="B159" t="s">
-[...2 lines deleted...]
-      <c r="C159" t="s">
+      <c r="H159" t="s">
         <v>595</v>
-      </c>
-[...13 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>596</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>597</v>
+      </c>
+      <c r="D160" t="s">
+        <v>273</v>
+      </c>
+      <c r="E160" t="s">
+        <v>274</v>
+      </c>
+      <c r="F160" t="s">
+        <v>307</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>598</v>
       </c>
-      <c r="B160" t="s">
-[...2 lines deleted...]
-      <c r="C160" t="s">
+      <c r="H160" t="s">
         <v>599</v>
-      </c>
-[...13 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>600</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>601</v>
+      </c>
+      <c r="D161" t="s">
+        <v>273</v>
+      </c>
+      <c r="E161" t="s">
+        <v>274</v>
+      </c>
+      <c r="F161" t="s">
+        <v>290</v>
+      </c>
+      <c r="G161" s="1" t="s">
         <v>602</v>
       </c>
-      <c r="B161" t="s">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+      <c r="H161" t="s">
         <v>603</v>
-      </c>
-[...13 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>604</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>605</v>
+      </c>
+      <c r="D162" t="s">
+        <v>273</v>
+      </c>
+      <c r="E162" t="s">
+        <v>274</v>
+      </c>
+      <c r="F162" t="s">
+        <v>290</v>
+      </c>
+      <c r="G162" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="B162" t="s">
-[...2 lines deleted...]
-      <c r="C162" t="s">
+      <c r="H162" t="s">
         <v>607</v>
-      </c>
-[...13 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>608</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>609</v>
+      </c>
+      <c r="D163" t="s">
+        <v>273</v>
+      </c>
+      <c r="E163" t="s">
+        <v>274</v>
+      </c>
+      <c r="F163" t="s">
+        <v>282</v>
+      </c>
+      <c r="G163" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="B163" t="s">
-[...2 lines deleted...]
-      <c r="C163" t="s">
+      <c r="H163" t="s">
         <v>611</v>
-      </c>
-[...13 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>612</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>613</v>
+      </c>
+      <c r="D164" t="s">
+        <v>273</v>
+      </c>
+      <c r="E164" t="s">
+        <v>274</v>
+      </c>
+      <c r="F164" t="s">
+        <v>282</v>
+      </c>
+      <c r="G164" s="1" t="s">
         <v>614</v>
       </c>
-      <c r="B164" t="s">
-[...2 lines deleted...]
-      <c r="C164" t="s">
+      <c r="H164" t="s">
         <v>615</v>
-      </c>
-[...13 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>616</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>617</v>
+      </c>
+      <c r="D165" t="s">
+        <v>273</v>
+      </c>
+      <c r="E165" t="s">
+        <v>274</v>
+      </c>
+      <c r="F165" t="s">
+        <v>275</v>
+      </c>
+      <c r="G165" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="B165" t="s">
-[...2 lines deleted...]
-      <c r="C165" t="s">
+      <c r="H165" t="s">
         <v>619</v>
-      </c>
-[...13 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
+        <v>620</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>621</v>
+      </c>
+      <c r="D166" t="s">
+        <v>273</v>
+      </c>
+      <c r="E166" t="s">
+        <v>274</v>
+      </c>
+      <c r="F166" t="s">
+        <v>307</v>
+      </c>
+      <c r="G166" s="1" t="s">
         <v>622</v>
       </c>
-      <c r="B166" t="s">
-[...2 lines deleted...]
-      <c r="C166" t="s">
+      <c r="H166" t="s">
         <v>623</v>
-      </c>
-[...13 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>624</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>625</v>
+      </c>
+      <c r="D167" t="s">
+        <v>273</v>
+      </c>
+      <c r="E167" t="s">
+        <v>274</v>
+      </c>
+      <c r="F167" t="s">
+        <v>311</v>
+      </c>
+      <c r="G167" s="1" t="s">
         <v>626</v>
       </c>
-      <c r="B167" t="s">
-[...2 lines deleted...]
-      <c r="C167" t="s">
+      <c r="H167" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>628</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>629</v>
+      </c>
+      <c r="D168" t="s">
+        <v>273</v>
+      </c>
+      <c r="E168" t="s">
+        <v>274</v>
+      </c>
+      <c r="F168" t="s">
+        <v>311</v>
+      </c>
+      <c r="G168" s="1" t="s">
         <v>630</v>
       </c>
-      <c r="B168" t="s">
-[...2 lines deleted...]
-      <c r="C168" t="s">
+      <c r="H168" t="s">
         <v>631</v>
-      </c>
-[...13 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>632</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>633</v>
+      </c>
+      <c r="D169" t="s">
+        <v>273</v>
+      </c>
+      <c r="E169" t="s">
+        <v>274</v>
+      </c>
+      <c r="F169" t="s">
+        <v>307</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>634</v>
       </c>
-      <c r="B169" t="s">
-[...2 lines deleted...]
-      <c r="C169" t="s">
+      <c r="H169" t="s">
         <v>635</v>
-      </c>
-[...13 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>636</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>637</v>
+      </c>
+      <c r="D170" t="s">
+        <v>273</v>
+      </c>
+      <c r="E170" t="s">
+        <v>274</v>
+      </c>
+      <c r="F170" t="s">
+        <v>282</v>
+      </c>
+      <c r="G170" s="1" t="s">
         <v>638</v>
       </c>
-      <c r="B170" t="s">
-[...2 lines deleted...]
-      <c r="C170" t="s">
+      <c r="H170" t="s">
         <v>639</v>
-      </c>
-[...13 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>640</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>641</v>
+      </c>
+      <c r="D171" t="s">
+        <v>273</v>
+      </c>
+      <c r="E171" t="s">
+        <v>274</v>
+      </c>
+      <c r="F171" t="s">
+        <v>282</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>642</v>
       </c>
-      <c r="B171" t="s">
-[...2 lines deleted...]
-      <c r="C171" t="s">
+      <c r="H171" t="s">
         <v>643</v>
-      </c>
-[...13 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>644</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>645</v>
+      </c>
+      <c r="D172" t="s">
+        <v>273</v>
+      </c>
+      <c r="E172" t="s">
+        <v>274</v>
+      </c>
+      <c r="F172" t="s">
+        <v>275</v>
+      </c>
+      <c r="G172" s="1" t="s">
         <v>646</v>
       </c>
-      <c r="B172" t="s">
-[...2 lines deleted...]
-      <c r="C172" t="s">
+      <c r="H172" t="s">
         <v>647</v>
-      </c>
-[...13 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>648</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>649</v>
+      </c>
+      <c r="D173" t="s">
+        <v>273</v>
+      </c>
+      <c r="E173" t="s">
+        <v>274</v>
+      </c>
+      <c r="F173" t="s">
+        <v>303</v>
+      </c>
+      <c r="G173" s="1" t="s">
         <v>650</v>
       </c>
-      <c r="B173" t="s">
-[...2 lines deleted...]
-      <c r="C173" t="s">
+      <c r="H173" t="s">
         <v>651</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>652</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>653</v>
+      </c>
+      <c r="D174" t="s">
+        <v>273</v>
+      </c>
+      <c r="E174" t="s">
+        <v>274</v>
+      </c>
+      <c r="F174" t="s">
+        <v>307</v>
+      </c>
+      <c r="G174" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="B174" t="s">
-[...2 lines deleted...]
-      <c r="C174" t="s">
+      <c r="H174" t="s">
         <v>655</v>
-      </c>
-[...13 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>656</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>657</v>
+      </c>
+      <c r="D175" t="s">
+        <v>273</v>
+      </c>
+      <c r="E175" t="s">
+        <v>274</v>
+      </c>
+      <c r="F175" t="s">
+        <v>275</v>
+      </c>
+      <c r="G175" s="1" t="s">
         <v>658</v>
       </c>
-      <c r="B175" t="s">
-[...2 lines deleted...]
-      <c r="C175" t="s">
+      <c r="H175" t="s">
         <v>659</v>
-      </c>
-[...13 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>660</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>661</v>
+      </c>
+      <c r="D176" t="s">
+        <v>273</v>
+      </c>
+      <c r="E176" t="s">
+        <v>274</v>
+      </c>
+      <c r="F176" t="s">
+        <v>275</v>
+      </c>
+      <c r="G176" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="B176" t="s">
-[...2 lines deleted...]
-      <c r="C176" t="s">
+      <c r="H176" t="s">
         <v>663</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>664</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>665</v>
+      </c>
+      <c r="D177" t="s">
+        <v>273</v>
+      </c>
+      <c r="E177" t="s">
+        <v>274</v>
+      </c>
+      <c r="F177" t="s">
+        <v>303</v>
+      </c>
+      <c r="G177" s="1" t="s">
         <v>666</v>
       </c>
-      <c r="B177" t="s">
-[...2 lines deleted...]
-      <c r="C177" t="s">
+      <c r="H177" t="s">
         <v>667</v>
-      </c>
-[...13 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>668</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>669</v>
+      </c>
+      <c r="D178" t="s">
+        <v>273</v>
+      </c>
+      <c r="E178" t="s">
+        <v>274</v>
+      </c>
+      <c r="F178" t="s">
+        <v>303</v>
+      </c>
+      <c r="G178" s="1" t="s">
         <v>670</v>
       </c>
-      <c r="B178" t="s">
-[...2 lines deleted...]
-      <c r="C178" t="s">
+      <c r="H178" t="s">
         <v>671</v>
-      </c>
-[...13 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>672</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>673</v>
+      </c>
+      <c r="D179" t="s">
+        <v>273</v>
+      </c>
+      <c r="E179" t="s">
+        <v>274</v>
+      </c>
+      <c r="F179" t="s">
+        <v>294</v>
+      </c>
+      <c r="G179" s="1" t="s">
         <v>674</v>
       </c>
-      <c r="B179" t="s">
-[...2 lines deleted...]
-      <c r="C179" t="s">
+      <c r="H179" t="s">
         <v>675</v>
-      </c>
-[...13 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>676</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>677</v>
+      </c>
+      <c r="D180" t="s">
+        <v>273</v>
+      </c>
+      <c r="E180" t="s">
+        <v>274</v>
+      </c>
+      <c r="F180" t="s">
+        <v>307</v>
+      </c>
+      <c r="G180" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="B180" t="s">
-[...2 lines deleted...]
-      <c r="C180" t="s">
+      <c r="H180" t="s">
         <v>679</v>
-      </c>
-[...13 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>680</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>681</v>
+      </c>
+      <c r="D181" t="s">
+        <v>273</v>
+      </c>
+      <c r="E181" t="s">
+        <v>274</v>
+      </c>
+      <c r="F181" t="s">
+        <v>303</v>
+      </c>
+      <c r="G181" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="B181" t="s">
-[...2 lines deleted...]
-      <c r="C181" t="s">
+      <c r="H181" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>684</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>685</v>
+      </c>
+      <c r="D182" t="s">
+        <v>273</v>
+      </c>
+      <c r="E182" t="s">
+        <v>274</v>
+      </c>
+      <c r="F182" t="s">
+        <v>303</v>
+      </c>
+      <c r="G182" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="B182" t="s">
-[...2 lines deleted...]
-      <c r="C182" t="s">
+      <c r="H182" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>688</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>689</v>
+      </c>
+      <c r="D183" t="s">
+        <v>273</v>
+      </c>
+      <c r="E183" t="s">
+        <v>274</v>
+      </c>
+      <c r="F183" t="s">
+        <v>294</v>
+      </c>
+      <c r="G183" s="1" t="s">
         <v>690</v>
       </c>
-      <c r="B183" t="s">
-[...2 lines deleted...]
-      <c r="C183" t="s">
+      <c r="H183" t="s">
         <v>691</v>
-      </c>
-[...13 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>692</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>693</v>
+      </c>
+      <c r="D184" t="s">
+        <v>273</v>
+      </c>
+      <c r="E184" t="s">
+        <v>274</v>
+      </c>
+      <c r="F184" t="s">
+        <v>294</v>
+      </c>
+      <c r="G184" s="1" t="s">
         <v>694</v>
       </c>
-      <c r="B184" t="s">
-[...2 lines deleted...]
-      <c r="C184" t="s">
+      <c r="H184" t="s">
         <v>695</v>
-      </c>
-[...13 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>696</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>697</v>
+      </c>
+      <c r="D185" t="s">
+        <v>273</v>
+      </c>
+      <c r="E185" t="s">
+        <v>274</v>
+      </c>
+      <c r="F185" t="s">
+        <v>282</v>
+      </c>
+      <c r="G185" s="1" t="s">
         <v>698</v>
       </c>
-      <c r="B185" t="s">
-[...2 lines deleted...]
-      <c r="C185" t="s">
+      <c r="H185" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>700</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>701</v>
+      </c>
+      <c r="D186" t="s">
+        <v>273</v>
+      </c>
+      <c r="E186" t="s">
+        <v>274</v>
+      </c>
+      <c r="F186" t="s">
+        <v>282</v>
+      </c>
+      <c r="G186" s="1" t="s">
         <v>702</v>
       </c>
-      <c r="B186" t="s">
-[...2 lines deleted...]
-      <c r="C186" t="s">
+      <c r="H186" t="s">
         <v>703</v>
-      </c>
-[...13 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>704</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>705</v>
+      </c>
+      <c r="D187" t="s">
+        <v>273</v>
+      </c>
+      <c r="E187" t="s">
+        <v>274</v>
+      </c>
+      <c r="F187" t="s">
+        <v>454</v>
+      </c>
+      <c r="G187" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="B187" t="s">
-[...2 lines deleted...]
-      <c r="C187" t="s">
+      <c r="H187" t="s">
         <v>707</v>
-      </c>
-[...13 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>708</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>709</v>
+      </c>
+      <c r="D188" t="s">
+        <v>273</v>
+      </c>
+      <c r="E188" t="s">
+        <v>274</v>
+      </c>
+      <c r="F188" t="s">
+        <v>290</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>710</v>
       </c>
-      <c r="B188" t="s">
-[...2 lines deleted...]
-      <c r="C188" t="s">
+      <c r="H188" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>712</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>713</v>
+      </c>
+      <c r="D189" t="s">
+        <v>273</v>
+      </c>
+      <c r="E189" t="s">
+        <v>274</v>
+      </c>
+      <c r="F189" t="s">
+        <v>303</v>
+      </c>
+      <c r="G189" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="B189" t="s">
-[...2 lines deleted...]
-      <c r="C189" t="s">
+      <c r="H189" t="s">
         <v>715</v>
-      </c>
-[...13 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>716</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>717</v>
+      </c>
+      <c r="D190" t="s">
+        <v>273</v>
+      </c>
+      <c r="E190" t="s">
+        <v>274</v>
+      </c>
+      <c r="F190" t="s">
+        <v>275</v>
+      </c>
+      <c r="G190" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="B190" t="s">
-[...2 lines deleted...]
-      <c r="C190" t="s">
+      <c r="H190" t="s">
         <v>719</v>
-      </c>
-[...13 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>720</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>721</v>
+      </c>
+      <c r="D191" t="s">
+        <v>273</v>
+      </c>
+      <c r="E191" t="s">
+        <v>274</v>
+      </c>
+      <c r="F191" t="s">
+        <v>363</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>722</v>
       </c>
-      <c r="B191" t="s">
-[...2 lines deleted...]
-      <c r="C191" t="s">
+      <c r="H191" t="s">
         <v>723</v>
-      </c>
-[...13 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>724</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>725</v>
+      </c>
+      <c r="D192" t="s">
+        <v>273</v>
+      </c>
+      <c r="E192" t="s">
+        <v>274</v>
+      </c>
+      <c r="F192" t="s">
+        <v>363</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H192" t="s">
         <v>727</v>
-      </c>
-[...19 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>728</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>729</v>
+      </c>
+      <c r="D193" t="s">
+        <v>273</v>
+      </c>
+      <c r="E193" t="s">
+        <v>274</v>
+      </c>
+      <c r="F193" t="s">
+        <v>275</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H193" t="s">
         <v>731</v>
-      </c>
-[...19 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>732</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>733</v>
+      </c>
+      <c r="D194" t="s">
+        <v>273</v>
+      </c>
+      <c r="E194" t="s">
+        <v>274</v>
+      </c>
+      <c r="F194" t="s">
+        <v>734</v>
+      </c>
+      <c r="G194" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="B194" t="s">
-[...2 lines deleted...]
-      <c r="C194" t="s">
+      <c r="H194" t="s">
         <v>736</v>
-      </c>
-[...13 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>737</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>738</v>
+      </c>
+      <c r="D195" t="s">
+        <v>273</v>
+      </c>
+      <c r="E195" t="s">
+        <v>274</v>
+      </c>
+      <c r="F195" t="s">
+        <v>311</v>
+      </c>
+      <c r="G195" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="B195" t="s">
-[...2 lines deleted...]
-      <c r="C195" t="s">
+      <c r="H195" t="s">
         <v>740</v>
-      </c>
-[...13 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>741</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>742</v>
+      </c>
+      <c r="D196" t="s">
+        <v>273</v>
+      </c>
+      <c r="E196" t="s">
+        <v>274</v>
+      </c>
+      <c r="F196" t="s">
+        <v>303</v>
+      </c>
+      <c r="G196" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="B196" t="s">
-[...2 lines deleted...]
-      <c r="C196" t="s">
+      <c r="H196" t="s">
         <v>744</v>
-      </c>
-[...13 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
+        <v>745</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>746</v>
+      </c>
+      <c r="D197" t="s">
+        <v>273</v>
+      </c>
+      <c r="E197" t="s">
+        <v>274</v>
+      </c>
+      <c r="F197" t="s">
+        <v>282</v>
+      </c>
+      <c r="G197" s="1" t="s">
         <v>747</v>
       </c>
-      <c r="B197" t="s">
-[...2 lines deleted...]
-      <c r="C197" t="s">
+      <c r="H197" t="s">
         <v>748</v>
-      </c>
-[...13 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
+        <v>749</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>750</v>
+      </c>
+      <c r="D198" t="s">
+        <v>273</v>
+      </c>
+      <c r="E198" t="s">
+        <v>274</v>
+      </c>
+      <c r="F198" t="s">
+        <v>303</v>
+      </c>
+      <c r="G198" s="1" t="s">
         <v>751</v>
       </c>
-      <c r="B198" t="s">
-[...2 lines deleted...]
-      <c r="C198" t="s">
+      <c r="H198" t="s">
         <v>752</v>
-      </c>
-[...13 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>753</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>754</v>
+      </c>
+      <c r="D199" t="s">
+        <v>273</v>
+      </c>
+      <c r="E199" t="s">
+        <v>274</v>
+      </c>
+      <c r="F199" t="s">
+        <v>275</v>
+      </c>
+      <c r="G199" s="1" t="s">
         <v>755</v>
       </c>
-      <c r="B199" t="s">
-[...2 lines deleted...]
-      <c r="C199" t="s">
+      <c r="H199" t="s">
         <v>756</v>
-      </c>
-[...13 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>757</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>758</v>
+      </c>
+      <c r="D200" t="s">
+        <v>273</v>
+      </c>
+      <c r="E200" t="s">
+        <v>274</v>
+      </c>
+      <c r="F200" t="s">
+        <v>303</v>
+      </c>
+      <c r="G200" s="1" t="s">
         <v>759</v>
       </c>
-      <c r="B200" t="s">
-[...2 lines deleted...]
-      <c r="C200" t="s">
+      <c r="H200" t="s">
         <v>760</v>
-      </c>
-[...13 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>761</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>762</v>
+      </c>
+      <c r="D201" t="s">
+        <v>273</v>
+      </c>
+      <c r="E201" t="s">
+        <v>274</v>
+      </c>
+      <c r="F201" t="s">
+        <v>275</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>763</v>
       </c>
-      <c r="B201" t="s">
-[...2 lines deleted...]
-      <c r="C201" t="s">
+      <c r="H201" t="s">
         <v>764</v>
-      </c>
-[...13 lines deleted...]
-        <v>766</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>765</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>766</v>
+      </c>
+      <c r="D202" t="s">
+        <v>273</v>
+      </c>
+      <c r="E202" t="s">
+        <v>274</v>
+      </c>
+      <c r="F202" t="s">
+        <v>311</v>
+      </c>
+      <c r="G202" s="1" t="s">
         <v>767</v>
       </c>
-      <c r="B202" t="s">
-[...2 lines deleted...]
-      <c r="C202" t="s">
+      <c r="H202" t="s">
         <v>768</v>
-      </c>
-[...13 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>769</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>770</v>
+      </c>
+      <c r="D203" t="s">
+        <v>273</v>
+      </c>
+      <c r="E203" t="s">
+        <v>274</v>
+      </c>
+      <c r="F203" t="s">
+        <v>303</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>771</v>
       </c>
-      <c r="B203" t="s">
-[...2 lines deleted...]
-      <c r="C203" t="s">
+      <c r="H203" t="s">
         <v>772</v>
-      </c>
-[...13 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>773</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>774</v>
+      </c>
+      <c r="D204" t="s">
+        <v>273</v>
+      </c>
+      <c r="E204" t="s">
+        <v>274</v>
+      </c>
+      <c r="F204" t="s">
+        <v>303</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H204" t="s">
         <v>776</v>
-      </c>
-[...19 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="D205" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E205" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F205" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="H205" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>781</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>782</v>
+      </c>
+      <c r="D206" t="s">
+        <v>273</v>
+      </c>
+      <c r="E206" t="s">
+        <v>274</v>
+      </c>
+      <c r="F206" t="s">
+        <v>783</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H206" t="s">
         <v>785</v>
-      </c>
-[...19 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>786</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>787</v>
+      </c>
+      <c r="D207" t="s">
+        <v>273</v>
+      </c>
+      <c r="E207" t="s">
+        <v>274</v>
+      </c>
+      <c r="F207" t="s">
+        <v>788</v>
+      </c>
+      <c r="G207" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="B207" t="s">
-[...2 lines deleted...]
-      <c r="C207" t="s">
+      <c r="H207" t="s">
         <v>790</v>
-      </c>
-[...13 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>791</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>792</v>
+      </c>
+      <c r="D208" t="s">
+        <v>273</v>
+      </c>
+      <c r="E208" t="s">
+        <v>274</v>
+      </c>
+      <c r="F208" t="s">
+        <v>282</v>
+      </c>
+      <c r="G208" s="1" t="s">
         <v>793</v>
       </c>
-      <c r="B208" t="s">
-[...2 lines deleted...]
-      <c r="C208" t="s">
+      <c r="H208" t="s">
         <v>794</v>
-      </c>
-[...13 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>795</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>796</v>
+      </c>
+      <c r="D209" t="s">
+        <v>273</v>
+      </c>
+      <c r="E209" t="s">
+        <v>274</v>
+      </c>
+      <c r="F209" t="s">
+        <v>282</v>
+      </c>
+      <c r="G209" s="1" t="s">
         <v>797</v>
       </c>
-      <c r="B209" t="s">
-[...2 lines deleted...]
-      <c r="C209" t="s">
+      <c r="H209" t="s">
         <v>798</v>
-      </c>
-[...13 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>799</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>800</v>
+      </c>
+      <c r="D210" t="s">
+        <v>273</v>
+      </c>
+      <c r="E210" t="s">
+        <v>274</v>
+      </c>
+      <c r="F210" t="s">
+        <v>275</v>
+      </c>
+      <c r="G210" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="B210" t="s">
-[...2 lines deleted...]
-      <c r="C210" t="s">
+      <c r="H210" t="s">
         <v>802</v>
-      </c>
-[...13 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>803</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>804</v>
+      </c>
+      <c r="D211" t="s">
+        <v>273</v>
+      </c>
+      <c r="E211" t="s">
+        <v>274</v>
+      </c>
+      <c r="F211" t="s">
+        <v>311</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H211" t="s">
         <v>806</v>
-      </c>
-[...19 lines deleted...]
-        <v>809</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
+        <v>807</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>808</v>
+      </c>
+      <c r="D212" t="s">
+        <v>273</v>
+      </c>
+      <c r="E212" t="s">
+        <v>274</v>
+      </c>
+      <c r="F212" t="s">
+        <v>282</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H212" t="s">
         <v>810</v>
-      </c>
-[...19 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>21</v>
+        <v>812</v>
       </c>
       <c r="D213" t="s">
-        <v>811</v>
+        <v>273</v>
       </c>
       <c r="E213" t="s">
-        <v>812</v>
+        <v>274</v>
       </c>
       <c r="F213" t="s">
-        <v>817</v>
+        <v>813</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>818</v>
+        <v>814</v>
       </c>
       <c r="H213" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>820</v>
+        <v>816</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>25</v>
+        <v>817</v>
       </c>
       <c r="D214" t="s">
-        <v>811</v>
+        <v>273</v>
       </c>
       <c r="E214" t="s">
-        <v>812</v>
+        <v>274</v>
       </c>
       <c r="F214" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="H214" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
+        <v>820</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>17</v>
+      </c>
+      <c r="D215" t="s">
+        <v>821</v>
+      </c>
+      <c r="E215" t="s">
+        <v>822</v>
+      </c>
+      <c r="F215" t="s">
         <v>823</v>
       </c>
-      <c r="B215" t="s">
-[...5 lines deleted...]
-      <c r="D215" t="s">
+      <c r="G215" s="1" t="s">
         <v>824</v>
       </c>
-      <c r="E215" t="s">
+      <c r="H215" t="s">
         <v>825</v>
-      </c>
-[...7 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>826</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>21</v>
+      </c>
+      <c r="D216" t="s">
+        <v>821</v>
+      </c>
+      <c r="E216" t="s">
+        <v>822</v>
+      </c>
+      <c r="F216" t="s">
+        <v>827</v>
+      </c>
+      <c r="G216" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="B216" t="s">
-[...14 lines deleted...]
-      <c r="G216" s="1" t="s">
+      <c r="H216" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>830</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>25</v>
+      </c>
+      <c r="D217" t="s">
+        <v>821</v>
+      </c>
+      <c r="E217" t="s">
+        <v>822</v>
+      </c>
+      <c r="F217" t="s">
+        <v>303</v>
+      </c>
+      <c r="G217" s="1" t="s">
         <v>831</v>
       </c>
-      <c r="B217" t="s">
-[...14 lines deleted...]
-      <c r="G217" s="1" t="s">
+      <c r="H217" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>833</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>10</v>
+      </c>
+      <c r="D218" t="s">
         <v>834</v>
       </c>
-      <c r="B218" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E218" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F218" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="H218" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D219" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E219" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F219" t="s">
-        <v>351</v>
+        <v>311</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
       <c r="H219" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D220" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E220" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F220" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="H220" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D221" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E221" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F221" t="s">
-        <v>263</v>
+        <v>363</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="H221" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D222" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E222" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F222" t="s">
-        <v>263</v>
+        <v>363</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="H222" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D223" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E223" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F223" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="H223" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D224" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E224" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F224" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="H224" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D225" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E225" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F225" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H225" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="D226" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E226" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F226" t="s">
-        <v>263</v>
+        <v>363</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>855</v>
+        <v>842</v>
       </c>
       <c r="H226" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D227" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E227" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F227" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="H227" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D228" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E228" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F228" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H228" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D229" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E229" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F229" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="H229" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D230" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E230" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F230" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="H230" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D231" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E231" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F231" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="H231" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D232" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E232" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F232" t="s">
-        <v>282</v>
+        <v>303</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="H232" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="D233" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E233" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F233" t="s">
-        <v>282</v>
+        <v>311</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="H233" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="D234" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E234" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F234" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="H234" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="D235" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E235" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F235" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="H235" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="D236" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E236" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F236" t="s">
-        <v>416</v>
+        <v>294</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="H236" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="D237" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E237" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F237" t="s">
-        <v>416</v>
+        <v>311</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="H237" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="D238" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E238" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F238" t="s">
-        <v>416</v>
+        <v>311</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="H238" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="D239" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E239" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F239" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="H239" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="D240" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E240" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F240" t="s">
-        <v>270</v>
+        <v>428</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="H240" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="D241" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E241" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F241" t="s">
-        <v>270</v>
+        <v>428</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="H241" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="D242" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E242" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F242" t="s">
-        <v>270</v>
+        <v>428</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="H242" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="D243" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E243" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F243" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="H243" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="D244" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E244" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F244" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="H244" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="D245" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E245" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F245" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="H245" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="D246" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E246" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F246" t="s">
         <v>282</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="H246" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="D247" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E247" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F247" t="s">
-        <v>416</v>
+        <v>282</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="H247" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="D248" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E248" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F248" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="H248" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="D249" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E249" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F249" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="H249" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="D250" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E250" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F250" t="s">
-        <v>295</v>
+        <v>428</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="H250" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="D251" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E251" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F251" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="H251" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
       <c r="D252" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E252" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F252" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="H252" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="D253" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E253" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F253" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="H253" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="D254" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E254" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F254" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="H254" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="D255" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E255" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F255" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="H255" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="D256" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E256" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F256" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="H256" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="D257" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E257" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F257" t="s">
-        <v>948</v>
+        <v>307</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>949</v>
       </c>
       <c r="H257" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
         <v>951</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="D258" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E258" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F258" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>952</v>
       </c>
       <c r="H258" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>954</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="D259" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E259" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F259" t="s">
-        <v>351</v>
+        <v>311</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>955</v>
       </c>
       <c r="H259" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
         <v>957</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="D260" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E260" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F260" t="s">
-        <v>282</v>
+        <v>958</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="H260" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="D261" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E261" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F261" t="s">
-        <v>379</v>
+        <v>311</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="H261" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="D262" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E262" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F262" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="H262" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="D263" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E263" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F263" t="s">
-        <v>351</v>
+        <v>294</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="H263" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="D264" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E264" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F264" t="s">
-        <v>351</v>
+        <v>391</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="H264" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="D265" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E265" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F265" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="H265" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="D266" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E266" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F266" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="H266" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="D267" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E267" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F267" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H267" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="D268" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E268" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F268" t="s">
-        <v>299</v>
+        <v>363</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H268" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="D269" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E269" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F269" t="s">
-        <v>263</v>
+        <v>363</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="H269" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="D270" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E270" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F270" t="s">
-        <v>263</v>
+        <v>363</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="H270" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="D271" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E271" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F271" t="s">
-        <v>351</v>
+        <v>311</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="H271" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="D272" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E272" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F272" t="s">
-        <v>379</v>
+        <v>275</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="H272" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="D273" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E273" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F273" t="s">
-        <v>416</v>
+        <v>275</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="H273" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="D274" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E274" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F274" t="s">
-        <v>299</v>
+        <v>363</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="H274" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>455</v>
+        <v>245</v>
       </c>
       <c r="D275" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="E275" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="F275" t="s">
-        <v>1003</v>
+        <v>391</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="H275" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>1006</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
+        <v>249</v>
+      </c>
+      <c r="D276" t="s">
+        <v>834</v>
+      </c>
+      <c r="E276" t="s">
+        <v>835</v>
+      </c>
+      <c r="F276" t="s">
+        <v>428</v>
+      </c>
+      <c r="G276" s="1" t="s">
         <v>1007</v>
       </c>
-      <c r="D276" t="s">
-[...8 lines deleted...]
-      <c r="G276" s="1" t="s">
+      <c r="H276" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>253</v>
+      </c>
+      <c r="D277" t="s">
+        <v>834</v>
+      </c>
+      <c r="E277" t="s">
+        <v>835</v>
+      </c>
+      <c r="F277" t="s">
+        <v>311</v>
+      </c>
+      <c r="G277" s="1" t="s">
         <v>1010</v>
       </c>
-      <c r="B277" t="s">
-[...5 lines deleted...]
-      <c r="D277" t="s">
+      <c r="H277" t="s">
         <v>1011</v>
-      </c>
-[...10 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1016</v>
+        <v>1012</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>17</v>
+        <v>257</v>
       </c>
       <c r="D278" t="s">
-        <v>1011</v>
+        <v>834</v>
       </c>
       <c r="E278" t="s">
-        <v>1012</v>
+        <v>835</v>
       </c>
       <c r="F278" t="s">
         <v>1013</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="H278" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>21</v>
+        <v>261</v>
       </c>
       <c r="D279" t="s">
-        <v>1011</v>
+        <v>834</v>
       </c>
       <c r="E279" t="s">
-        <v>1012</v>
+        <v>835</v>
       </c>
       <c r="F279" t="s">
-        <v>1013</v>
+        <v>311</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>832</v>
+        <v>1017</v>
       </c>
       <c r="H279" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>10</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E280" t="s">
         <v>1021</v>
-      </c>
-[...10 lines deleted...]
-        <v>1012</v>
       </c>
       <c r="F280" t="s">
         <v>1022</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="H280" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>1025</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D281" t="s">
-        <v>1011</v>
+        <v>1020</v>
       </c>
       <c r="E281" t="s">
-        <v>1012</v>
+        <v>1021</v>
       </c>
       <c r="F281" t="s">
-        <v>1013</v>
+        <v>1022</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="H281" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
         <v>1028</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D282" t="s">
-        <v>1011</v>
+        <v>1020</v>
       </c>
       <c r="E282" t="s">
-        <v>1012</v>
+        <v>1021</v>
       </c>
       <c r="F282" t="s">
-        <v>1013</v>
+        <v>1022</v>
       </c>
       <c r="G282" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H282" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>25</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F283" t="s">
         <v>1031</v>
-      </c>
-[...13 lines deleted...]
-        <v>773</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="H283" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
         <v>1034</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="D284" t="s">
-        <v>1011</v>
+        <v>1020</v>
       </c>
       <c r="E284" t="s">
-        <v>1012</v>
+        <v>1021</v>
       </c>
       <c r="F284" t="s">
         <v>1022</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="H284" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
         <v>1037</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D285" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F285" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G285" s="1" t="s">
         <v>1038</v>
       </c>
-      <c r="E285" t="s">
+      <c r="H285" t="s">
         <v>1039</v>
-      </c>
-[...7 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>37</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F286" t="s">
+        <v>783</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H286" t="s">
         <v>1042</v>
-      </c>
-[...19 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>45</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F287" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H287" t="s">
         <v>1045</v>
-      </c>
-[...19 lines deleted...]
-        <v>1047</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>10</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E288" t="s">
         <v>1048</v>
       </c>
-      <c r="B288" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F288" t="s">
-        <v>351</v>
+        <v>1022</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="H288" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>1051</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D289" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E289" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F289" t="s">
-        <v>282</v>
+        <v>1022</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="H289" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>1054</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D290" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E290" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F290" t="s">
-        <v>282</v>
+        <v>303</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="H290" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>1057</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D291" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E291" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F291" t="s">
-        <v>282</v>
+        <v>363</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="H291" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
         <v>1060</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D292" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E292" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F292" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="H292" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>1063</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D293" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E293" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F293" t="s">
-        <v>442</v>
+        <v>294</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="H293" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
         <v>1066</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D294" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E294" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F294" t="s">
+        <v>294</v>
+      </c>
+      <c r="G294" s="1" t="s">
         <v>1067</v>
       </c>
-      <c r="G294" s="1" t="s">
+      <c r="H294" t="s">
         <v>1068</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>41</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F295" t="s">
+        <v>294</v>
+      </c>
+      <c r="G295" s="1" t="s">
         <v>1070</v>
       </c>
-      <c r="B295" t="s">
-[...14 lines deleted...]
-      <c r="G295" s="1" t="s">
+      <c r="H295" t="s">
         <v>1071</v>
-      </c>
-[...1 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>45</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F296" t="s">
+        <v>454</v>
+      </c>
+      <c r="G296" s="1" t="s">
         <v>1073</v>
       </c>
-      <c r="B296" t="s">
-[...14 lines deleted...]
-      <c r="G296" s="1" t="s">
+      <c r="H296" t="s">
         <v>1074</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>49</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F297" t="s">
         <v>1076</v>
-      </c>
-[...13 lines deleted...]
-        <v>282</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="H297" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>1079</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D298" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E298" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F298" t="s">
-        <v>270</v>
+        <v>294</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="H298" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
         <v>1082</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D299" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E299" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F299" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="H299" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
         <v>1085</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D300" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E300" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F300" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="H300" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
         <v>1088</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D301" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E301" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F301" t="s">
         <v>282</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="H301" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
         <v>1091</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D302" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E302" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F302" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="H302" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
         <v>1094</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="D303" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E303" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F303" t="s">
-        <v>270</v>
+        <v>303</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="H303" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
         <v>1097</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="D304" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E304" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F304" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="H304" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
         <v>1100</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="D305" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E305" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F305" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="H305" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>1103</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="D306" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E306" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F306" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="H306" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
         <v>1106</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="D307" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E307" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F307" t="s">
-        <v>379</v>
+        <v>303</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="H307" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
         <v>1109</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="D308" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E308" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F308" t="s">
+        <v>303</v>
+      </c>
+      <c r="G308" s="1" t="s">
         <v>1110</v>
       </c>
-      <c r="G308" s="1" t="s">
+      <c r="H308" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>97</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F309" t="s">
+        <v>303</v>
+      </c>
+      <c r="G309" s="1" t="s">
         <v>1113</v>
       </c>
-      <c r="B309" t="s">
-[...14 lines deleted...]
-      <c r="G309" s="1" t="s">
+      <c r="H309" t="s">
         <v>1114</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>101</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F310" t="s">
+        <v>391</v>
+      </c>
+      <c r="G310" s="1" t="s">
         <v>1116</v>
       </c>
-      <c r="B310" t="s">
-[...14 lines deleted...]
-      <c r="G310" s="1" t="s">
+      <c r="H310" t="s">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>105</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F311" t="s">
         <v>1119</v>
-      </c>
-[...13 lines deleted...]
-        <v>291</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="H311" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
         <v>1122</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="D312" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E312" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F312" t="s">
-        <v>263</v>
+        <v>307</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="H312" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
         <v>1125</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="D313" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E313" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F313" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="H313" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
         <v>1128</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="D314" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E314" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F314" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="H314" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
         <v>1131</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="D315" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E315" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F315" t="s">
+        <v>275</v>
+      </c>
+      <c r="G315" s="1" t="s">
         <v>1132</v>
       </c>
-      <c r="G315" s="1" t="s">
+      <c r="H315" t="s">
         <v>1133</v>
-      </c>
-[...1 lines deleted...]
-        <v>1134</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>125</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F316" t="s">
+        <v>311</v>
+      </c>
+      <c r="G316" s="1" t="s">
         <v>1135</v>
       </c>
-      <c r="B316" t="s">
-[...14 lines deleted...]
-      <c r="G316" s="1" t="s">
+      <c r="H316" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>129</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F317" t="s">
+        <v>303</v>
+      </c>
+      <c r="G317" s="1" t="s">
         <v>1138</v>
       </c>
-      <c r="B317" t="s">
-[...14 lines deleted...]
-      <c r="G317" s="1" t="s">
+      <c r="H317" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>133</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F318" t="s">
         <v>1141</v>
-      </c>
-[...13 lines deleted...]
-        <v>291</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="H318" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
         <v>1144</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="D319" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="E319" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="F319" t="s">
-        <v>379</v>
+        <v>275</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="H319" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
         <v>1147</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>10</v>
+        <v>141</v>
       </c>
       <c r="D320" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F320" t="s">
+        <v>303</v>
+      </c>
+      <c r="G320" s="1" t="s">
         <v>1148</v>
       </c>
-      <c r="E320" t="s">
+      <c r="H320" t="s">
         <v>1149</v>
-      </c>
-[...7 lines deleted...]
-        <v>1152</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>17</v>
+        <v>145</v>
       </c>
       <c r="D321" t="s">
-        <v>1148</v>
+        <v>1047</v>
       </c>
       <c r="E321" t="s">
-        <v>1149</v>
+        <v>1048</v>
       </c>
       <c r="F321" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="H321" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1156</v>
+        <v>1153</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="D322" t="s">
-        <v>1148</v>
+        <v>1047</v>
       </c>
       <c r="E322" t="s">
-        <v>1149</v>
+        <v>1048</v>
       </c>
       <c r="F322" t="s">
-        <v>263</v>
+        <v>391</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1157</v>
+        <v>1154</v>
       </c>
       <c r="H322" t="s">
-        <v>1158</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>10</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F323" t="s">
         <v>1159</v>
-      </c>
-[...13 lines deleted...]
-        <v>442</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="H323" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
         <v>1162</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D324" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E324" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F324" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="H324" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
         <v>1165</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D325" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E325" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F325" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="H325" t="s">
         <v>1167</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
         <v>1168</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D326" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E326" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F326" t="s">
-        <v>270</v>
+        <v>454</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="H326" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
         <v>1171</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D327" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E327" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F327" t="s">
+        <v>275</v>
+      </c>
+      <c r="G327" s="1" t="s">
         <v>1172</v>
       </c>
-      <c r="G327" s="1" t="s">
+      <c r="H327" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>1174</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>33</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F328" t="s">
+        <v>290</v>
+      </c>
+      <c r="G328" s="1" t="s">
         <v>1175</v>
       </c>
-      <c r="B328" t="s">
-[...14 lines deleted...]
-      <c r="G328" s="1" t="s">
+      <c r="H328" t="s">
         <v>1176</v>
-      </c>
-[...1 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>37</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F329" t="s">
+        <v>282</v>
+      </c>
+      <c r="G329" s="1" t="s">
         <v>1178</v>
       </c>
-      <c r="B329" t="s">
-[...11 lines deleted...]
-      <c r="F329" t="s">
+      <c r="H329" t="s">
         <v>1179</v>
-      </c>
-[...4 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>41</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F330" t="s">
         <v>1181</v>
-      </c>
-[...13 lines deleted...]
-        <v>416</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="H330" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
         <v>1184</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="D331" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E331" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F331" t="s">
+        <v>303</v>
+      </c>
+      <c r="G331" s="1" t="s">
         <v>1185</v>
       </c>
-      <c r="G331" s="1" t="s">
+      <c r="H331" t="s">
         <v>1186</v>
-      </c>
-[...1 lines deleted...]
-        <v>1187</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>49</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F332" t="s">
         <v>1188</v>
-      </c>
-[...13 lines deleted...]
-        <v>295</v>
       </c>
       <c r="G332" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="H332" t="s">
-        <v>1190</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>53</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F333" t="s">
+        <v>428</v>
+      </c>
+      <c r="G333" s="1" t="s">
         <v>1191</v>
       </c>
-      <c r="B333" t="s">
-[...14 lines deleted...]
-      <c r="G333" s="1" t="s">
+      <c r="H333" t="s">
         <v>1192</v>
-      </c>
-[...1 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>57</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F334" t="s">
         <v>1194</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
       <c r="G334" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="H334" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
         <v>1197</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D335" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E335" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F335" t="s">
-        <v>263</v>
+        <v>307</v>
       </c>
       <c r="G335" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="H335" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
         <v>1200</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D336" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E336" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F336" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="H336" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
         <v>1203</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D337" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E337" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F337" t="s">
-        <v>291</v>
+        <v>311</v>
       </c>
       <c r="G337" s="1" t="s">
         <v>1204</v>
       </c>
       <c r="H337" t="s">
         <v>1205</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
         <v>1206</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="D338" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E338" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F338" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="H338" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
         <v>1209</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="D339" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E339" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F339" t="s">
-        <v>270</v>
+        <v>303</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="H339" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
         <v>1212</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="D340" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E340" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F340" t="s">
-        <v>263</v>
+        <v>303</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>1213</v>
       </c>
       <c r="H340" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
         <v>1215</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="D341" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E341" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F341" t="s">
-        <v>416</v>
+        <v>282</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="H341" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
         <v>1218</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="D342" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E342" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F342" t="s">
+        <v>282</v>
+      </c>
+      <c r="G342" s="1" t="s">
         <v>1219</v>
       </c>
-      <c r="G342" s="1" t="s">
+      <c r="H342" t="s">
         <v>1220</v>
-      </c>
-[...1 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>93</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F343" t="s">
+        <v>275</v>
+      </c>
+      <c r="G343" s="1" t="s">
         <v>1222</v>
       </c>
-      <c r="B343" t="s">
-[...11 lines deleted...]
-      <c r="F343" t="s">
+      <c r="H343" t="s">
         <v>1223</v>
-      </c>
-[...4 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>97</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F344" t="s">
+        <v>428</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H344" t="s">
         <v>1226</v>
-      </c>
-[...19 lines deleted...]
-        <v>1228</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>101</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F345" t="s">
+        <v>1228</v>
+      </c>
+      <c r="G345" s="1" t="s">
         <v>1229</v>
       </c>
-      <c r="B345" t="s">
-[...14 lines deleted...]
-      <c r="G345" s="1" t="s">
+      <c r="H345" t="s">
         <v>1230</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>105</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F346" t="s">
         <v>1232</v>
       </c>
-      <c r="B346" t="s">
-[...11 lines deleted...]
-      <c r="F346" t="s">
+      <c r="G346" s="1" t="s">
         <v>1233</v>
       </c>
-      <c r="G346" s="1" t="s">
+      <c r="H346" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>109</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F347" t="s">
+        <v>307</v>
+      </c>
+      <c r="G347" s="1" t="s">
         <v>1236</v>
       </c>
-      <c r="B347" t="s">
-[...14 lines deleted...]
-      <c r="G347" s="1" t="s">
+      <c r="H347" t="s">
         <v>1237</v>
-      </c>
-[...1 lines deleted...]
-        <v>1238</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>113</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F348" t="s">
+        <v>282</v>
+      </c>
+      <c r="G348" s="1" t="s">
         <v>1239</v>
       </c>
-      <c r="B348" t="s">
-[...14 lines deleted...]
-      <c r="G348" s="1" t="s">
+      <c r="H348" t="s">
         <v>1240</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>117</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F349" t="s">
         <v>1242</v>
-      </c>
-[...13 lines deleted...]
-        <v>282</v>
       </c>
       <c r="G349" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="H349" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
         <v>1245</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="D350" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E350" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F350" t="s">
-        <v>416</v>
+        <v>275</v>
       </c>
       <c r="G350" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="H350" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
         <v>1248</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="D351" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E351" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F351" t="s">
-        <v>416</v>
+        <v>1194</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="H351" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
         <v>1251</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="D352" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E352" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F352" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="H352" t="s">
         <v>1253</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
         <v>1254</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="D353" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E353" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F353" t="s">
-        <v>291</v>
+        <v>428</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="H353" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
         <v>1257</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="D354" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E354" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F354" t="s">
-        <v>291</v>
+        <v>428</v>
       </c>
       <c r="G354" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="H354" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
         <v>1260</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="D355" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E355" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F355" t="s">
-        <v>351</v>
+        <v>307</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="H355" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
         <v>1263</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="D356" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E356" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F356" t="s">
-        <v>351</v>
+        <v>303</v>
       </c>
       <c r="G356" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="H356" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
         <v>1266</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="D357" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E357" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F357" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="G357" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="H357" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
         <v>1269</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="D358" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E358" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F358" t="s">
-        <v>379</v>
+        <v>363</v>
       </c>
       <c r="G358" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="H358" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
         <v>1272</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="D359" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E359" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F359" t="s">
-        <v>278</v>
+        <v>363</v>
       </c>
       <c r="G359" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="H359" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
         <v>1275</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="D360" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E360" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F360" t="s">
-        <v>270</v>
+        <v>307</v>
       </c>
       <c r="G360" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="H360" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
         <v>1278</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="D361" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E361" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F361" t="s">
-        <v>270</v>
+        <v>391</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="H361" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
         <v>1281</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="D362" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E362" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F362" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="H362" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
         <v>1284</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="D363" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E363" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F363" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="H363" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
         <v>1287</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="D364" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E364" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F364" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="H364" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
         <v>1290</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="D365" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E365" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F365" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="G365" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="H365" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
         <v>1293</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="D366" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E366" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F366" t="s">
-        <v>442</v>
+        <v>303</v>
       </c>
       <c r="G366" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="H366" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
         <v>1296</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="D367" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E367" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F367" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="G367" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="H367" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
         <v>1299</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="D368" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E368" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F368" t="s">
-        <v>379</v>
+        <v>307</v>
       </c>
       <c r="G368" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="H368" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
         <v>1302</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="D369" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E369" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F369" t="s">
-        <v>379</v>
+        <v>454</v>
       </c>
       <c r="G369" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="H369" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
         <v>1305</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="D370" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E370" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F370" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="G370" s="1" t="s">
         <v>1306</v>
       </c>
       <c r="H370" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
         <v>1308</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="D371" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E371" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F371" t="s">
-        <v>351</v>
+        <v>391</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="H371" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
         <v>1311</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="D372" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E372" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F372" t="s">
-        <v>442</v>
+        <v>391</v>
       </c>
       <c r="G372" s="1" t="s">
         <v>1312</v>
       </c>
       <c r="H372" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
         <v>1314</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="D373" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E373" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F373" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="H373" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
         <v>1317</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="D374" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E374" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F374" t="s">
-        <v>291</v>
+        <v>363</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="H374" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
         <v>1320</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="D375" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E375" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F375" t="s">
-        <v>291</v>
+        <v>454</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="H375" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
         <v>1323</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="D376" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E376" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F376" t="s">
-        <v>1003</v>
+        <v>303</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>1324</v>
       </c>
       <c r="H376" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
         <v>1326</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="D377" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E377" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F377" t="s">
-        <v>351</v>
+        <v>303</v>
       </c>
       <c r="G377" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="H377" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
         <v>1329</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="D378" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E378" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F378" t="s">
-        <v>351</v>
+        <v>303</v>
       </c>
       <c r="G378" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="H378" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
         <v>1332</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="D379" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E379" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F379" t="s">
-        <v>379</v>
+        <v>1013</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="H379" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
         <v>1335</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="D380" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E380" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F380" t="s">
-        <v>263</v>
+        <v>363</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="H380" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
         <v>1338</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>455</v>
+        <v>245</v>
       </c>
       <c r="D381" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E381" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F381" t="s">
-        <v>1185</v>
+        <v>363</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="H381" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
         <v>1341</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1007</v>
+        <v>249</v>
       </c>
       <c r="D382" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E382" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F382" t="s">
-        <v>270</v>
+        <v>391</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="H382" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
         <v>1344</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>459</v>
+        <v>253</v>
       </c>
       <c r="D383" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E383" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F383" t="s">
+        <v>275</v>
+      </c>
+      <c r="G383" s="1" t="s">
         <v>1345</v>
       </c>
-      <c r="G383" s="1" t="s">
+      <c r="H383" t="s">
         <v>1346</v>
-      </c>
-[...1 lines deleted...]
-        <v>1347</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1348</v>
+        <v>1347</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>257</v>
       </c>
       <c r="D384" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E384" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F384" t="s">
-        <v>263</v>
+        <v>1194</v>
       </c>
       <c r="G384" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H384" t="s">
         <v>1349</v>
-      </c>
-[...1 lines deleted...]
-        <v>1350</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>261</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F385" t="s">
+        <v>282</v>
+      </c>
+      <c r="G385" s="1" t="s">
         <v>1351</v>
       </c>
-      <c r="B385" t="s">
-[...11 lines deleted...]
-      <c r="F385" t="s">
+      <c r="H385" t="s">
         <v>1352</v>
-      </c>
-[...4 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>265</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F386" t="s">
+        <v>1354</v>
+      </c>
+      <c r="G386" s="1" t="s">
         <v>1355</v>
       </c>
-      <c r="B386" t="s">
-[...14 lines deleted...]
-      <c r="G386" s="1" t="s">
+      <c r="H386" t="s">
         <v>1356</v>
-      </c>
-[...1 lines deleted...]
-        <v>1357</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>269</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F387" t="s">
+        <v>275</v>
+      </c>
+      <c r="G387" s="1" t="s">
         <v>1358</v>
       </c>
-      <c r="B387" t="s">
-[...14 lines deleted...]
-      <c r="G387" s="1" t="s">
+      <c r="H387" t="s">
         <v>1359</v>
-      </c>
-[...1 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>476</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F388" t="s">
         <v>1361</v>
-      </c>
-[...13 lines deleted...]
-        <v>416</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="H388" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
         <v>1364</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="D389" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E389" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F389" t="s">
-        <v>263</v>
+        <v>428</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="H389" t="s">
         <v>1366</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
         <v>1367</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="D390" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E390" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F390" t="s">
-        <v>263</v>
+        <v>428</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>1368</v>
       </c>
       <c r="H390" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
         <v>1370</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="D391" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E391" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F391" t="s">
-        <v>270</v>
+        <v>428</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="H391" t="s">
         <v>1372</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
         <v>1373</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D392" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E392" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F392" t="s">
+        <v>275</v>
+      </c>
+      <c r="G392" s="1" t="s">
         <v>1374</v>
       </c>
-      <c r="G392" s="1" t="s">
+      <c r="H392" t="s">
         <v>1375</v>
-      </c>
-[...1 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>496</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F393" t="s">
+        <v>275</v>
+      </c>
+      <c r="G393" s="1" t="s">
         <v>1377</v>
       </c>
-      <c r="B393" t="s">
-[...14 lines deleted...]
-      <c r="G393" s="1" t="s">
+      <c r="H393" t="s">
         <v>1378</v>
-      </c>
-[...1 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>500</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F394" t="s">
+        <v>282</v>
+      </c>
+      <c r="G394" s="1" t="s">
         <v>1380</v>
       </c>
-      <c r="B394" t="s">
-[...14 lines deleted...]
-      <c r="G394" s="1" t="s">
+      <c r="H394" t="s">
         <v>1381</v>
-      </c>
-[...1 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>504</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F395" t="s">
         <v>1383</v>
-      </c>
-[...13 lines deleted...]
-        <v>291</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="H395" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
         <v>1386</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D396" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E396" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F396" t="s">
-        <v>295</v>
+        <v>454</v>
       </c>
       <c r="G396" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="H396" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
         <v>1389</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="D397" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E397" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F397" t="s">
-        <v>295</v>
+        <v>454</v>
       </c>
       <c r="G397" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="H397" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
         <v>1392</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="D398" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E398" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F398" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="H398" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
         <v>1395</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="D399" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E399" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F399" t="s">
-        <v>442</v>
+        <v>307</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="H399" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
         <v>1398</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="D400" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E400" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F400" t="s">
-        <v>442</v>
+        <v>307</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="H400" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
         <v>1401</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="D401" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E401" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F401" t="s">
-        <v>379</v>
+        <v>303</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="H401" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
         <v>1404</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="D402" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E402" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F402" t="s">
-        <v>263</v>
+        <v>454</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="H402" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
         <v>1407</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
+        <v>536</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F403" t="s">
+        <v>454</v>
+      </c>
+      <c r="G403" s="1" t="s">
         <v>1408</v>
       </c>
-      <c r="D403" t="s">
-[...8 lines deleted...]
-      <c r="G403" s="1" t="s">
+      <c r="H403" t="s">
         <v>1409</v>
-      </c>
-[...1 lines deleted...]
-        <v>1410</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>540</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F404" t="s">
+        <v>391</v>
+      </c>
+      <c r="G404" s="1" t="s">
         <v>1411</v>
       </c>
-      <c r="B404" t="s">
-[...2 lines deleted...]
-      <c r="C404" t="s">
+      <c r="H404" t="s">
         <v>1412</v>
-      </c>
-[...13 lines deleted...]
-        <v>1414</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>544</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F405" t="s">
+        <v>275</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H405" t="s">
         <v>1415</v>
-      </c>
-[...19 lines deleted...]
-        <v>1417</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F406" t="s">
+        <v>454</v>
+      </c>
+      <c r="G406" s="1" t="s">
         <v>1418</v>
       </c>
-      <c r="B406" t="s">
-[...14 lines deleted...]
-      <c r="G406" s="1" t="s">
+      <c r="H406" t="s">
         <v>1419</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
         <v>1421</v>
       </c>
-      <c r="B407" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D407" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E407" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F407" t="s">
-        <v>282</v>
+        <v>311</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="H407" t="s">
         <v>1423</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
         <v>1424</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="D408" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E408" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F408" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="H408" t="s">
         <v>1426</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
         <v>1427</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="D409" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E409" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F409" t="s">
-        <v>278</v>
+        <v>303</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="H409" t="s">
         <v>1429</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
         <v>1430</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="D410" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E410" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F410" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="G410" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="H410" t="s">
         <v>1432</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
         <v>1433</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="D411" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E411" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F411" t="s">
+        <v>294</v>
+      </c>
+      <c r="G411" s="1" t="s">
         <v>1434</v>
       </c>
-      <c r="G411" s="1" t="s">
+      <c r="H411" t="s">
         <v>1435</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>564</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F412" t="s">
+        <v>290</v>
+      </c>
+      <c r="G412" s="1" t="s">
         <v>1437</v>
       </c>
-      <c r="B412" t="s">
-[...14 lines deleted...]
-      <c r="G412" s="1" t="s">
+      <c r="H412" t="s">
         <v>1438</v>
-      </c>
-[...1 lines deleted...]
-        <v>1439</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>568</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F413" t="s">
+        <v>311</v>
+      </c>
+      <c r="G413" s="1" t="s">
         <v>1440</v>
       </c>
-      <c r="B413" t="s">
-[...14 lines deleted...]
-      <c r="G413" s="1" t="s">
+      <c r="H413" t="s">
         <v>1441</v>
-      </c>
-[...1 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>572</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F414" t="s">
         <v>1443</v>
-      </c>
-[...13 lines deleted...]
-        <v>263</v>
       </c>
       <c r="G414" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="H414" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
         <v>1446</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="D415" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E415" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F415" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="H415" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
         <v>1449</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="D416" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E416" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F416" t="s">
-        <v>278</v>
+        <v>303</v>
       </c>
       <c r="G416" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="H416" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
         <v>1452</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="D417" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E417" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F417" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="G417" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="H417" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
         <v>1455</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="D418" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E418" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F418" t="s">
-        <v>379</v>
+        <v>294</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="H418" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
         <v>1458</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="D419" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E419" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F419" t="s">
-        <v>379</v>
+        <v>290</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="H419" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
         <v>1461</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="D420" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E420" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F420" t="s">
-        <v>1185</v>
+        <v>303</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="H420" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
         <v>1464</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="D421" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E421" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F421" t="s">
-        <v>442</v>
+        <v>391</v>
       </c>
       <c r="G421" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="H421" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
         <v>1467</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="D422" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E422" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F422" t="s">
-        <v>351</v>
+        <v>391</v>
       </c>
       <c r="G422" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="H422" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
         <v>1470</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="D423" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E423" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F423" t="s">
-        <v>263</v>
+        <v>1194</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="H423" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
         <v>1473</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="D424" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E424" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F424" t="s">
-        <v>291</v>
+        <v>454</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="H424" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
         <v>1476</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="D425" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E425" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F425" t="s">
-        <v>291</v>
+        <v>363</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="H425" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
         <v>1479</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="D426" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E426" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F426" t="s">
-        <v>1003</v>
+        <v>275</v>
       </c>
       <c r="G426" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="H426" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
         <v>1482</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D427" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E427" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F427" t="s">
-        <v>1003</v>
+        <v>303</v>
       </c>
       <c r="G427" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="H427" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
         <v>1485</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="D428" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E428" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F428" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="G428" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="H428" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
         <v>1488</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="D429" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E429" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F429" t="s">
-        <v>299</v>
+        <v>1013</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="H429" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
         <v>1491</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="D430" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E430" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F430" t="s">
-        <v>351</v>
+        <v>1013</v>
       </c>
       <c r="G430" s="1" t="s">
         <v>1492</v>
       </c>
       <c r="H430" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
         <v>1494</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="D431" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E431" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F431" t="s">
-        <v>270</v>
+        <v>311</v>
       </c>
       <c r="G431" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="H431" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
         <v>1497</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="D432" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E432" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F432" t="s">
-        <v>295</v>
+        <v>311</v>
       </c>
       <c r="G432" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="H432" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
         <v>1500</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="D433" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E433" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F433" t="s">
-        <v>295</v>
+        <v>363</v>
       </c>
       <c r="G433" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="H433" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
         <v>1503</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="D434" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E434" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F434" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="G434" s="1" t="s">
         <v>1504</v>
       </c>
       <c r="H434" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
         <v>1506</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="D435" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E435" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F435" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="G435" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="H435" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
         <v>1509</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="D436" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E436" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F436" t="s">
-        <v>270</v>
+        <v>307</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="H436" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
         <v>1512</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="D437" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E437" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F437" t="s">
-        <v>442</v>
+        <v>282</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="H437" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
         <v>1515</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="D438" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E438" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F438" t="s">
-        <v>263</v>
+        <v>303</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="H438" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
         <v>1518</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="D439" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E439" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F439" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="H439" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
         <v>1521</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="D440" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E440" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F440" t="s">
-        <v>278</v>
+        <v>454</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="H440" t="s">
         <v>1523</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
         <v>1524</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="D441" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E441" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F441" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="G441" s="1" t="s">
         <v>1525</v>
       </c>
       <c r="H441" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
         <v>1527</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="D442" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E442" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F442" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="G442" s="1" t="s">
         <v>1528</v>
       </c>
       <c r="H442" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
         <v>1530</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="D443" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E443" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F443" t="s">
-        <v>442</v>
+        <v>290</v>
       </c>
       <c r="G443" s="1" t="s">
         <v>1531</v>
       </c>
       <c r="H443" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
         <v>1533</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
+        <v>693</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F444" t="s">
+        <v>275</v>
+      </c>
+      <c r="G444" s="1" t="s">
         <v>1534</v>
       </c>
-      <c r="D444" t="s">
-[...8 lines deleted...]
-      <c r="G444" s="1" t="s">
+      <c r="H444" t="s">
         <v>1535</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>697</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F445" t="s">
+        <v>311</v>
+      </c>
+      <c r="G445" s="1" t="s">
         <v>1537</v>
       </c>
-      <c r="B445" t="s">
-[...14 lines deleted...]
-      <c r="G445" s="1" t="s">
+      <c r="H445" t="s">
         <v>1538</v>
-      </c>
-[...1 lines deleted...]
-        <v>1539</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>701</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F446" t="s">
+        <v>454</v>
+      </c>
+      <c r="G446" s="1" t="s">
         <v>1540</v>
       </c>
-      <c r="B446" t="s">
-[...14 lines deleted...]
-      <c r="G446" s="1" t="s">
+      <c r="H446" t="s">
         <v>1541</v>
-      </c>
-[...1 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
         <v>1543</v>
       </c>
-      <c r="B447" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D447" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E447" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F447" t="s">
-        <v>379</v>
+        <v>585</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>1544</v>
       </c>
       <c r="H447" t="s">
         <v>1545</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
         <v>1546</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="D448" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E448" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F448" t="s">
-        <v>263</v>
+        <v>428</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>1547</v>
       </c>
       <c r="H448" t="s">
         <v>1548</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
         <v>1549</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="D449" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E449" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F449" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>1550</v>
       </c>
       <c r="H449" t="s">
         <v>1551</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
         <v>1552</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="D450" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E450" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F450" t="s">
-        <v>299</v>
+        <v>391</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>1553</v>
       </c>
       <c r="H450" t="s">
         <v>1554</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
         <v>1555</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="D451" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E451" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F451" t="s">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>1556</v>
       </c>
       <c r="H451" t="s">
         <v>1557</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
         <v>1558</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
       <c r="D452" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E452" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F452" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>1559</v>
       </c>
       <c r="H452" t="s">
         <v>1560</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
         <v>1561</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>736</v>
+        <v>725</v>
       </c>
       <c r="D453" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E453" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F453" t="s">
-        <v>270</v>
+        <v>311</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>1562</v>
       </c>
       <c r="H453" t="s">
         <v>1563</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
         <v>1564</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>740</v>
+        <v>729</v>
       </c>
       <c r="D454" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E454" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F454" t="s">
-        <v>270</v>
+        <v>307</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>1565</v>
       </c>
       <c r="H454" t="s">
         <v>1566</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
         <v>1567</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="D455" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E455" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F455" t="s">
-        <v>263</v>
+        <v>303</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>1568</v>
       </c>
       <c r="H455" t="s">
         <v>1569</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
         <v>1570</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="D456" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E456" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F456" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>1571</v>
       </c>
       <c r="H456" t="s">
         <v>1572</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
         <v>1573</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="D457" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E457" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F457" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>1574</v>
       </c>
       <c r="H457" t="s">
         <v>1575</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
         <v>1576</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="D458" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E458" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F458" t="s">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>1577</v>
       </c>
       <c r="H458" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
         <v>1579</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="D459" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E459" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F459" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="G459" s="1" t="s">
         <v>1580</v>
       </c>
       <c r="H459" t="s">
         <v>1581</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
         <v>1582</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="D460" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E460" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F460" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="G460" s="1" t="s">
         <v>1583</v>
       </c>
       <c r="H460" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
         <v>1585</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D461" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E461" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F461" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="G461" s="1" t="s">
         <v>1586</v>
       </c>
       <c r="H461" t="s">
         <v>1587</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
         <v>1588</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="D462" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E462" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F462" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="G462" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="H462" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
         <v>1591</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="D463" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E463" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F463" t="s">
-        <v>379</v>
+        <v>303</v>
       </c>
       <c r="G463" s="1" t="s">
         <v>1592</v>
       </c>
       <c r="H463" t="s">
         <v>1593</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
         <v>1594</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="D464" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E464" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F464" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="G464" s="1" t="s">
         <v>1595</v>
       </c>
       <c r="H464" t="s">
         <v>1596</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
         <v>1597</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="D465" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E465" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F465" t="s">
-        <v>291</v>
+        <v>311</v>
       </c>
       <c r="G465" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="H465" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
         <v>1600</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="D466" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E466" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F466" t="s">
-        <v>291</v>
+        <v>391</v>
       </c>
       <c r="G466" s="1" t="s">
         <v>1601</v>
       </c>
       <c r="H466" t="s">
         <v>1602</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
         <v>1603</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="D467" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E467" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F467" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>1604</v>
       </c>
       <c r="H467" t="s">
         <v>1605</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
         <v>1606</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="D468" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E468" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F468" t="s">
-        <v>282</v>
+        <v>303</v>
       </c>
       <c r="G468" s="1" t="s">
         <v>1607</v>
       </c>
       <c r="H468" t="s">
         <v>1608</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
         <v>1609</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="D469" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E469" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F469" t="s">
-        <v>263</v>
+        <v>303</v>
       </c>
       <c r="G469" s="1" t="s">
         <v>1610</v>
       </c>
       <c r="H469" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
         <v>1612</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="D470" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E470" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F470" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>1613</v>
       </c>
       <c r="H470" t="s">
         <v>1614</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
         <v>1615</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
+        <v>808</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F471" t="s">
+        <v>294</v>
+      </c>
+      <c r="G471" s="1" t="s">
         <v>1616</v>
       </c>
-      <c r="D471" t="s">
-[...8 lines deleted...]
-      <c r="G471" s="1" t="s">
+      <c r="H471" t="s">
         <v>1617</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>812</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F472" t="s">
+        <v>275</v>
+      </c>
+      <c r="G472" s="1" t="s">
         <v>1619</v>
       </c>
-      <c r="B472" t="s">
-[...2 lines deleted...]
-      <c r="C472" t="s">
+      <c r="H472" t="s">
         <v>1620</v>
-      </c>
-[...13 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>817</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F473" t="s">
+        <v>303</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H473" t="s">
         <v>1623</v>
-      </c>
-[...19 lines deleted...]
-        <v>1626</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F474" t="s">
+        <v>303</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="H474" t="s">
         <v>1627</v>
-      </c>
-[...19 lines deleted...]
-        <v>1630</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F475" t="s">
+        <v>294</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H475" t="s">
         <v>1631</v>
-      </c>
-[...19 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F476" t="s">
+        <v>294</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H476" t="s">
         <v>1635</v>
-      </c>
-[...19 lines deleted...]
-        <v>1638</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F477" t="s">
+        <v>307</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H477" t="s">
         <v>1639</v>
-      </c>
-[...19 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F478" t="s">
+        <v>307</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H478" t="s">
         <v>1643</v>
-      </c>
-[...19 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F479" t="s">
+        <v>391</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H479" t="s">
         <v>1647</v>
-      </c>
-[...19 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F480" t="s">
+        <v>282</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="H480" t="s">
         <v>1651</v>
-      </c>
-[...19 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1656</v>
+        <v>1652</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>1657</v>
+        <v>1653</v>
       </c>
       <c r="D481" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E481" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F481" t="s">
-        <v>351</v>
+        <v>282</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1658</v>
+        <v>1654</v>
       </c>
       <c r="H481" t="s">
-        <v>1659</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1660</v>
+        <v>1656</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>1661</v>
+        <v>1657</v>
       </c>
       <c r="D482" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E482" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F482" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1662</v>
+        <v>1658</v>
       </c>
       <c r="H482" t="s">
-        <v>1663</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F483" t="s">
+        <v>1662</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H483" t="s">
         <v>1664</v>
-      </c>
-[...19 lines deleted...]
-        <v>1667</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F484" t="s">
+        <v>363</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="H484" t="s">
         <v>1668</v>
-      </c>
-[...19 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F485" t="s">
+        <v>307</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H485" t="s">
         <v>1672</v>
-      </c>
-[...19 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F486" t="s">
+        <v>363</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="H486" t="s">
         <v>1676</v>
-      </c>
-[...19 lines deleted...]
-        <v>1679</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F487" t="s">
+        <v>275</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H487" t="s">
         <v>1680</v>
-      </c>
-[...19 lines deleted...]
-        <v>1683</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F488" t="s">
+        <v>282</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H488" t="s">
         <v>1684</v>
-      </c>
-[...19 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F489" t="s">
+        <v>282</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H489" t="s">
         <v>1688</v>
-      </c>
-[...19 lines deleted...]
-        <v>1691</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F490" t="s">
+        <v>303</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H490" t="s">
         <v>1692</v>
-      </c>
-[...19 lines deleted...]
-        <v>1695</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F491" t="s">
+        <v>303</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H491" t="s">
         <v>1696</v>
-      </c>
-[...19 lines deleted...]
-        <v>1699</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F492" t="s">
+        <v>391</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H492" t="s">
         <v>1700</v>
-      </c>
-[...19 lines deleted...]
-        <v>1703</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F493" t="s">
+        <v>307</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H493" t="s">
         <v>1704</v>
-      </c>
-[...19 lines deleted...]
-        <v>1707</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F494" t="s">
+        <v>303</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H494" t="s">
         <v>1708</v>
-      </c>
-[...19 lines deleted...]
-        <v>1711</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F495" t="s">
+        <v>454</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="H495" t="s">
         <v>1712</v>
-      </c>
-[...19 lines deleted...]
-        <v>1715</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F496" t="s">
+        <v>391</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="H496" t="s">
         <v>1716</v>
-      </c>
-[...19 lines deleted...]
-        <v>1720</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1721</v>
+        <v>1717</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>1722</v>
+        <v>1718</v>
       </c>
       <c r="D497" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E497" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F497" t="s">
-        <v>1718</v>
+        <v>391</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1723</v>
+        <v>1719</v>
       </c>
       <c r="H497" t="s">
-        <v>1724</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1725</v>
+        <v>1721</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>1726</v>
+        <v>1722</v>
       </c>
       <c r="D498" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E498" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F498" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1727</v>
+        <v>1723</v>
       </c>
       <c r="H498" t="s">
-        <v>1728</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F499" t="s">
+        <v>1727</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H499" t="s">
         <v>1729</v>
-      </c>
-[...19 lines deleted...]
-        <v>1732</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1727</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="H500" t="s">
         <v>1733</v>
-      </c>
-[...19 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F501" t="s">
+        <v>303</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H501" t="s">
         <v>1737</v>
-      </c>
-[...19 lines deleted...]
-        <v>1740</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F502" t="s">
+        <v>294</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H502" t="s">
         <v>1741</v>
-      </c>
-[...19 lines deleted...]
-        <v>1744</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F503" t="s">
+        <v>303</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H503" t="s">
         <v>1745</v>
-      </c>
-[...19 lines deleted...]
-        <v>1748</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F504" t="s">
+        <v>303</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="H504" t="s">
         <v>1749</v>
-      </c>
-[...19 lines deleted...]
-        <v>1752</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F505" t="s">
+        <v>391</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H505" t="s">
         <v>1753</v>
-      </c>
-[...19 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F506" t="s">
+        <v>282</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H506" t="s">
         <v>1757</v>
-      </c>
-[...19 lines deleted...]
-        <v>1760</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F507" t="s">
+        <v>282</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H507" t="s">
         <v>1761</v>
-      </c>
-[...19 lines deleted...]
-        <v>1764</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F508" t="s">
+        <v>307</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H508" t="s">
         <v>1765</v>
-      </c>
-[...19 lines deleted...]
-        <v>1768</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F509" t="s">
+        <v>307</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="H509" t="s">
         <v>1769</v>
-      </c>
-[...19 lines deleted...]
-        <v>1772</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F510" t="s">
+        <v>363</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="H510" t="s">
         <v>1773</v>
-      </c>
-[...19 lines deleted...]
-        <v>1776</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F511" t="s">
+        <v>363</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H511" t="s">
         <v>1777</v>
-      </c>
-[...19 lines deleted...]
-        <v>1780</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F512" t="s">
+        <v>290</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="H512" t="s">
         <v>1781</v>
-      </c>
-[...19 lines deleted...]
-        <v>1784</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F513" t="s">
+        <v>275</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="H513" t="s">
         <v>1785</v>
-      </c>
-[...19 lines deleted...]
-        <v>1788</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F514" t="s">
+        <v>275</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H514" t="s">
         <v>1789</v>
-      </c>
-[...19 lines deleted...]
-        <v>1792</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F515" t="s">
+        <v>454</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H515" t="s">
         <v>1793</v>
-      </c>
-[...19 lines deleted...]
-        <v>1796</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F516" t="s">
+        <v>303</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H516" t="s">
         <v>1797</v>
-      </c>
-[...19 lines deleted...]
-        <v>1800</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F517" t="s">
+        <v>303</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H517" t="s">
         <v>1801</v>
-      </c>
-[...19 lines deleted...]
-        <v>1804</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F518" t="s">
+        <v>363</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="H518" t="s">
         <v>1805</v>
-      </c>
-[...19 lines deleted...]
-        <v>1808</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F519" t="s">
+        <v>275</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H519" t="s">
         <v>1809</v>
-      </c>
-[...19 lines deleted...]
-        <v>1812</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F520" t="s">
+        <v>275</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H520" t="s">
         <v>1813</v>
-      </c>
-[...19 lines deleted...]
-        <v>1816</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F521" t="s">
+        <v>303</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H521" t="s">
         <v>1817</v>
-      </c>
-[...19 lines deleted...]
-        <v>1821</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1822</v>
+        <v>1818</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>1823</v>
+        <v>1819</v>
       </c>
       <c r="D522" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E522" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F522" t="s">
-        <v>270</v>
+        <v>303</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1824</v>
+        <v>1820</v>
       </c>
       <c r="H522" t="s">
-        <v>1825</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1826</v>
+        <v>1822</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
       <c r="D523" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E523" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F523" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1828</v>
+        <v>1824</v>
       </c>
       <c r="H523" t="s">
-        <v>1829</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F524" t="s">
+        <v>1828</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H524" t="s">
         <v>1830</v>
-      </c>
-[...19 lines deleted...]
-        <v>1833</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1834</v>
+        <v>1831</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>1835</v>
+        <v>1832</v>
       </c>
       <c r="D525" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E525" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F525" t="s">
         <v>282</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1836</v>
+        <v>1833</v>
       </c>
       <c r="H525" t="s">
-        <v>1837</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F526" t="s">
+        <v>311</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="H526" t="s">
         <v>1838</v>
-      </c>
-[...19 lines deleted...]
-        <v>1841</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F527" t="s">
+        <v>311</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="H527" t="s">
         <v>1842</v>
-      </c>
-[...19 lines deleted...]
-        <v>1845</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F528" t="s">
+        <v>294</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H528" t="s">
         <v>1846</v>
-      </c>
-[...19 lines deleted...]
-        <v>1849</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F529" t="s">
+        <v>303</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="H529" t="s">
         <v>1850</v>
-      </c>
-[...19 lines deleted...]
-        <v>1853</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F530" t="s">
+        <v>282</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H530" t="s">
         <v>1854</v>
-      </c>
-[...19 lines deleted...]
-        <v>1857</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F531" t="s">
+        <v>282</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H531" t="s">
         <v>1858</v>
-      </c>
-[...19 lines deleted...]
-        <v>1861</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F532" t="s">
+        <v>307</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H532" t="s">
         <v>1862</v>
-      </c>
-[...19 lines deleted...]
-        <v>1865</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F533" t="s">
+        <v>454</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="H533" t="s">
         <v>1866</v>
-      </c>
-[...19 lines deleted...]
-        <v>1870</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1871</v>
+        <v>1867</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>1872</v>
+        <v>1868</v>
       </c>
       <c r="D534" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E534" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F534" t="s">
-        <v>803</v>
+        <v>275</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1873</v>
+        <v>1869</v>
       </c>
       <c r="H534" t="s">
-        <v>1874</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1875</v>
+        <v>1871</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>1876</v>
+        <v>1872</v>
       </c>
       <c r="D535" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E535" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F535" t="s">
-        <v>291</v>
+        <v>813</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1877</v>
+        <v>1873</v>
       </c>
       <c r="H535" t="s">
-        <v>1878</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F536" t="s">
+        <v>1877</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H536" t="s">
         <v>1879</v>
-      </c>
-[...19 lines deleted...]
-        <v>1882</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F537" t="s">
+        <v>813</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H537" t="s">
         <v>1883</v>
-      </c>
-[...19 lines deleted...]
-        <v>1886</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F538" t="s">
+        <v>303</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H538" t="s">
         <v>1887</v>
-      </c>
-[...19 lines deleted...]
-        <v>1891</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1892</v>
+        <v>1888</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>17</v>
+        <v>1889</v>
       </c>
       <c r="D539" t="s">
-        <v>1888</v>
+        <v>1157</v>
       </c>
       <c r="E539" t="s">
-        <v>1889</v>
+        <v>1158</v>
       </c>
       <c r="F539" t="s">
-        <v>817</v>
+        <v>1194</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1893</v>
+        <v>1890</v>
       </c>
       <c r="H539" t="s">
-        <v>1894</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F540" t="s">
+        <v>454</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H540" t="s">
         <v>1895</v>
-      </c>
-[...19 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>10</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E541" t="s">
         <v>1898</v>
       </c>
-      <c r="B541" t="s">
-[...9 lines deleted...]
-        <v>1889</v>
+      <c r="F541" t="s">
+        <v>827</v>
       </c>
       <c r="G541" s="1" t="s">
         <v>1899</v>
       </c>
       <c r="H541" t="s">
         <v>1900</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
         <v>1901</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D542" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E542" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F542" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G542" s="1" t="s">
         <v>1902</v>
       </c>
       <c r="H542" t="s">
         <v>1903</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
         <v>1904</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D543" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E543" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F543" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G543" s="1" t="s">
         <v>1905</v>
       </c>
       <c r="H543" t="s">
         <v>1906</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
         <v>1907</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D544" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E544" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="G544" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="H544" t="s">
         <v>1909</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
         <v>1910</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D545" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E545" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F545" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G545" s="1" t="s">
         <v>1911</v>
       </c>
       <c r="H545" t="s">
         <v>1912</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
         <v>1913</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D546" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E546" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F546" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G546" s="1" t="s">
         <v>1914</v>
       </c>
       <c r="H546" t="s">
         <v>1915</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
         <v>1916</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D547" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E547" t="s">
-        <v>1889</v>
-[...2 lines deleted...]
-        <v>817</v>
+        <v>1898</v>
       </c>
       <c r="G547" s="1" t="s">
         <v>1917</v>
       </c>
       <c r="H547" t="s">
         <v>1918</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
         <v>1919</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D548" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E548" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F548" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G548" s="1" t="s">
         <v>1920</v>
       </c>
       <c r="H548" t="s">
         <v>1921</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
         <v>1922</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="D549" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E549" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F549" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G549" s="1" t="s">
         <v>1923</v>
       </c>
       <c r="H549" t="s">
         <v>1924</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
         <v>1925</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D550" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E550" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F550" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G550" s="1" t="s">
         <v>1926</v>
       </c>
       <c r="H550" t="s">
         <v>1927</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
         <v>1928</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D551" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E551" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F551" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G551" s="1" t="s">
         <v>1929</v>
       </c>
       <c r="H551" t="s">
         <v>1930</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
         <v>1931</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D552" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E552" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F552" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G552" s="1" t="s">
         <v>1932</v>
       </c>
       <c r="H552" t="s">
         <v>1933</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
         <v>1934</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D553" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E553" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F553" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G553" s="1" t="s">
         <v>1935</v>
       </c>
       <c r="H553" t="s">
         <v>1936</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
         <v>1937</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D554" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E554" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F554" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G554" s="1" t="s">
         <v>1938</v>
       </c>
       <c r="H554" t="s">
         <v>1939</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
         <v>1940</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D555" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E555" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F555" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G555" s="1" t="s">
         <v>1941</v>
       </c>
       <c r="H555" t="s">
         <v>1942</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
         <v>1943</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="D556" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E556" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F556" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G556" s="1" t="s">
         <v>1944</v>
       </c>
       <c r="H556" t="s">
         <v>1945</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
         <v>1946</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="D557" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E557" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F557" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G557" s="1" t="s">
         <v>1947</v>
       </c>
       <c r="H557" t="s">
-        <v>819</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="D558" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E558" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F558" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="H558" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="D559" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E559" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F559" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="H559" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="D560" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E560" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F560" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="H560" t="s">
-        <v>1956</v>
+        <v>829</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
         <v>1957</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="D561" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E561" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F561" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G561" s="1" t="s">
         <v>1958</v>
       </c>
       <c r="H561" t="s">
         <v>1959</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
         <v>1960</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="D562" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E562" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F562" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G562" s="1" t="s">
         <v>1961</v>
       </c>
       <c r="H562" t="s">
         <v>1962</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
         <v>1963</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="D563" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E563" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F563" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G563" s="1" t="s">
         <v>1964</v>
       </c>
       <c r="H563" t="s">
         <v>1965</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
         <v>1966</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="D564" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E564" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F564" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G564" s="1" t="s">
         <v>1967</v>
       </c>
       <c r="H564" t="s">
         <v>1968</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
         <v>1969</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="D565" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E565" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F565" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G565" s="1" t="s">
         <v>1970</v>
       </c>
       <c r="H565" t="s">
         <v>1971</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
         <v>1972</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="D566" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E566" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F566" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G566" s="1" t="s">
         <v>1973</v>
       </c>
       <c r="H566" t="s">
         <v>1974</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
         <v>1975</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="D567" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E567" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F567" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G567" s="1" t="s">
         <v>1976</v>
       </c>
       <c r="H567" t="s">
         <v>1977</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
         <v>1978</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="D568" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E568" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F568" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G568" s="1" t="s">
         <v>1979</v>
       </c>
       <c r="H568" t="s">
         <v>1980</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
         <v>1981</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="D569" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E569" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F569" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G569" s="1" t="s">
         <v>1982</v>
       </c>
       <c r="H569" t="s">
         <v>1983</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
         <v>1984</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="D570" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E570" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F570" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G570" s="1" t="s">
         <v>1985</v>
       </c>
       <c r="H570" t="s">
         <v>1986</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
         <v>1987</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="D571" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E571" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F571" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G571" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="H571" t="s">
         <v>1989</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
         <v>1990</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="D572" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E572" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F572" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G572" s="1" t="s">
         <v>1991</v>
       </c>
       <c r="H572" t="s">
         <v>1992</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
         <v>1993</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="D573" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E573" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F573" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G573" s="1" t="s">
         <v>1994</v>
       </c>
       <c r="H573" t="s">
         <v>1995</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
         <v>1996</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="D574" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E574" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F574" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G574" s="1" t="s">
         <v>1997</v>
       </c>
       <c r="H574" t="s">
         <v>1998</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
         <v>1999</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="D575" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E575" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F575" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G575" s="1" t="s">
         <v>2000</v>
       </c>
       <c r="H575" t="s">
         <v>2001</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
         <v>2002</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="D576" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E576" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F576" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G576" s="1" t="s">
         <v>2003</v>
       </c>
       <c r="H576" t="s">
         <v>2004</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
         <v>2005</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="D577" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E577" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
       <c r="F577" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="G577" s="1" t="s">
         <v>2006</v>
       </c>
       <c r="H577" t="s">
         <v>2007</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
         <v>2008</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="D578" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E578" t="s">
+        <v>1898</v>
+      </c>
+      <c r="F578" t="s">
+        <v>827</v>
+      </c>
+      <c r="G578" s="1" t="s">
         <v>2009</v>
       </c>
-      <c r="F578" t="s">
+      <c r="H578" t="s">
         <v>2010</v>
-      </c>
-[...4 lines deleted...]
-        <v>2012</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>169</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1898</v>
+      </c>
+      <c r="F579" t="s">
+        <v>827</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H579" t="s">
         <v>2013</v>
-      </c>
-[...16 lines deleted...]
-        <v>2015</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>173</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1898</v>
+      </c>
+      <c r="F580" t="s">
+        <v>827</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="H580" t="s">
         <v>2016</v>
-      </c>
-[...19 lines deleted...]
-        <v>2017</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>10</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E581" t="s">
         <v>2018</v>
       </c>
-      <c r="B581" t="s">
-[...9 lines deleted...]
-        <v>2009</v>
+      <c r="F581" t="s">
+        <v>2019</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H581" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D582" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E582" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H582" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D583" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E583" t="s">
-        <v>2009</v>
+        <v>2018</v>
+      </c>
+      <c r="F583" t="s">
+        <v>2019</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>2025</v>
+        <v>842</v>
       </c>
       <c r="H583" t="s">
         <v>2026</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
         <v>2027</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D584" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E584" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G584" s="1" t="s">
         <v>2028</v>
       </c>
       <c r="H584" t="s">
         <v>2029</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
         <v>2030</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D585" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E585" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G585" s="1" t="s">
         <v>2031</v>
       </c>
       <c r="H585" t="s">
         <v>2032</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
         <v>2033</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D586" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E586" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>832</v>
+        <v>2034</v>
       </c>
       <c r="H586" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D587" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E587" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="H587" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D588" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E588" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="H588" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="D589" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E589" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="H589" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D590" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E590" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="H590" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D591" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E591" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="H591" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D592" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E592" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>2050</v>
+        <v>842</v>
       </c>
       <c r="H592" t="s">
         <v>2051</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
         <v>2052</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D593" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E593" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G593" s="1" t="s">
         <v>2053</v>
       </c>
       <c r="H593" t="s">
         <v>2054</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
         <v>2055</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D594" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E594" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G594" s="1" t="s">
         <v>2056</v>
       </c>
       <c r="H594" t="s">
         <v>2057</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
         <v>2058</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D595" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E595" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G595" s="1" t="s">
         <v>2059</v>
       </c>
       <c r="H595" t="s">
         <v>2060</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
         <v>2061</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="D596" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E596" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G596" s="1" t="s">
         <v>2062</v>
       </c>
       <c r="H596" t="s">
         <v>2063</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
         <v>2064</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="D597" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E597" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G597" s="1" t="s">
         <v>2065</v>
       </c>
       <c r="H597" t="s">
         <v>2066</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
         <v>2067</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="D598" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E598" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G598" s="1" t="s">
         <v>2068</v>
       </c>
       <c r="H598" t="s">
         <v>2069</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
         <v>2070</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="D599" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E599" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G599" s="1" t="s">
         <v>2071</v>
       </c>
       <c r="H599" t="s">
         <v>2072</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
         <v>2073</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="D600" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E600" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G600" s="1" t="s">
         <v>2074</v>
       </c>
       <c r="H600" t="s">
         <v>2075</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
         <v>2076</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="D601" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E601" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G601" s="1" t="s">
         <v>2077</v>
       </c>
       <c r="H601" t="s">
         <v>2078</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
         <v>2079</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="D602" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E602" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>832</v>
+        <v>2080</v>
       </c>
       <c r="H602" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="D603" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E603" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="H603" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="D604" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E604" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="H604" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="D605" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E605" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>2088</v>
+        <v>842</v>
       </c>
       <c r="H605" t="s">
         <v>2089</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
         <v>2090</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="D606" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E606" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G606" s="1" t="s">
         <v>2091</v>
       </c>
       <c r="H606" t="s">
         <v>2092</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
         <v>2093</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="D607" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E607" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G607" s="1" t="s">
         <v>2094</v>
       </c>
       <c r="H607" t="s">
         <v>2095</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
         <v>2096</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="D608" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E608" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G608" s="1" t="s">
         <v>2097</v>
       </c>
       <c r="H608" t="s">
         <v>2098</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
         <v>2099</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="D609" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E609" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G609" s="1" t="s">
         <v>2100</v>
       </c>
       <c r="H609" t="s">
         <v>2101</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
         <v>2102</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="D610" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E610" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G610" s="1" t="s">
         <v>2103</v>
       </c>
       <c r="H610" t="s">
         <v>2104</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
         <v>2105</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="D611" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E611" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G611" s="1" t="s">
         <v>2106</v>
       </c>
       <c r="H611" t="s">
         <v>2107</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
         <v>2108</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="D612" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E612" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G612" s="1" t="s">
         <v>2109</v>
       </c>
       <c r="H612" t="s">
         <v>2110</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
         <v>2111</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="D613" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E613" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G613" s="1" t="s">
         <v>2112</v>
       </c>
       <c r="H613" t="s">
         <v>2113</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
         <v>2114</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="D614" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E614" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G614" s="1" t="s">
         <v>2115</v>
       </c>
       <c r="H614" t="s">
         <v>2116</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
         <v>2117</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="D615" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E615" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G615" s="1" t="s">
         <v>2118</v>
       </c>
       <c r="H615" t="s">
         <v>2119</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
         <v>2120</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="D616" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E616" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G616" s="1" t="s">
         <v>2121</v>
       </c>
       <c r="H616" t="s">
         <v>2122</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
         <v>2123</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="D617" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E617" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G617" s="1" t="s">
         <v>2124</v>
       </c>
       <c r="H617" t="s">
         <v>2125</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
         <v>2126</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="D618" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E618" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G618" s="1" t="s">
         <v>2127</v>
       </c>
       <c r="H618" t="s">
         <v>2128</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
         <v>2129</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="D619" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E619" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G619" s="1" t="s">
         <v>2130</v>
       </c>
       <c r="H619" t="s">
         <v>2131</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
         <v>2132</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="D620" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E620" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G620" s="1" t="s">
         <v>2133</v>
       </c>
       <c r="H620" t="s">
         <v>2134</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
         <v>2135</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="D621" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E621" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G621" s="1" t="s">
         <v>2136</v>
       </c>
       <c r="H621" t="s">
         <v>2137</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
         <v>2138</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="D622" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E622" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G622" s="1" t="s">
         <v>2139</v>
       </c>
       <c r="H622" t="s">
         <v>2140</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
         <v>2141</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="D623" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E623" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G623" s="1" t="s">
         <v>2142</v>
       </c>
       <c r="H623" t="s">
         <v>2143</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
         <v>2144</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="D624" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E624" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>832</v>
+        <v>2145</v>
       </c>
       <c r="H624" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="D625" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E625" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="H625" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="D626" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E626" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="H626" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="D627" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E627" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>2153</v>
+        <v>842</v>
       </c>
       <c r="H627" t="s">
         <v>2154</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
         <v>2155</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="D628" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E628" t="s">
+        <v>2018</v>
+      </c>
+      <c r="G628" s="1" t="s">
         <v>2156</v>
       </c>
-      <c r="F628" t="s">
+      <c r="H628" t="s">
         <v>2157</v>
-      </c>
-[...4 lines deleted...]
-        <v>2159</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>205</v>
+      </c>
+      <c r="D629" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E629" t="s">
+        <v>2018</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H629" t="s">
         <v>2160</v>
-      </c>
-[...19 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>209</v>
+      </c>
+      <c r="D630" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E630" t="s">
+        <v>2018</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="H630" t="s">
         <v>2163</v>
-      </c>
-[...19 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>213</v>
+      </c>
+      <c r="D631" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E631" t="s">
+        <v>2018</v>
+      </c>
+      <c r="G631" s="1" t="s">
         <v>2165</v>
       </c>
-      <c r="B631" t="s">
-[...14 lines deleted...]
-      <c r="G631" s="1" t="s">
+      <c r="H631" t="s">
         <v>2166</v>
-      </c>
-[...1 lines deleted...]
-        <v>2167</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>217</v>
+      </c>
+      <c r="D632" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E632" t="s">
+        <v>2018</v>
+      </c>
+      <c r="G632" s="1" t="s">
         <v>2168</v>
       </c>
-      <c r="B632" t="s">
-[...14 lines deleted...]
-      <c r="G632" s="1" t="s">
+      <c r="H632" t="s">
         <v>2169</v>
-      </c>
-[...1 lines deleted...]
-        <v>2170</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>221</v>
+      </c>
+      <c r="D633" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E633" t="s">
+        <v>2018</v>
+      </c>
+      <c r="G633" s="1" t="s">
         <v>2171</v>
       </c>
-      <c r="B633" t="s">
-[...14 lines deleted...]
-      <c r="G633" s="1" t="s">
+      <c r="H633" t="s">
         <v>2172</v>
-      </c>
-[...1 lines deleted...]
-        <v>2173</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>225</v>
+      </c>
+      <c r="D634" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E634" t="s">
+        <v>2018</v>
+      </c>
+      <c r="G634" s="1" t="s">
         <v>2174</v>
       </c>
-      <c r="B634" t="s">
-[...14 lines deleted...]
-      <c r="G634" s="1" t="s">
+      <c r="H634" t="s">
         <v>2175</v>
-      </c>
-[...1 lines deleted...]
-        <v>2176</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>229</v>
+      </c>
+      <c r="D635" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E635" t="s">
+        <v>2018</v>
+      </c>
+      <c r="G635" s="1" t="s">
         <v>2177</v>
       </c>
-      <c r="B635" t="s">
-[...14 lines deleted...]
-      <c r="G635" s="1" t="s">
+      <c r="H635" t="s">
         <v>2178</v>
-      </c>
-[...1 lines deleted...]
-        <v>1998</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
         <v>2179</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D636" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
       <c r="E636" t="s">
-        <v>2156</v>
+        <v>2180</v>
       </c>
       <c r="F636" t="s">
-        <v>2157</v>
+        <v>2181</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="H636" t="s">
-        <v>2001</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>17</v>
+      </c>
+      <c r="D637" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E637" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F637" t="s">
         <v>2181</v>
       </c>
-      <c r="B637" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G637" s="1" t="s">
-        <v>2182</v>
+        <v>2185</v>
       </c>
       <c r="H637" t="s">
-        <v>2004</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2183</v>
+        <v>2187</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D638" t="s">
-        <v>2184</v>
+        <v>1897</v>
       </c>
       <c r="E638" t="s">
-        <v>2185</v>
+        <v>2180</v>
       </c>
       <c r="F638" t="s">
-        <v>2010</v>
+        <v>2181</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="H638" t="s">
-        <v>2187</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D639" t="s">
-        <v>2184</v>
+        <v>1897</v>
       </c>
       <c r="E639" t="s">
-        <v>2185</v>
+        <v>2180</v>
+      </c>
+      <c r="F639" t="s">
+        <v>2181</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="H639" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D640" t="s">
-        <v>2184</v>
+        <v>1897</v>
       </c>
       <c r="E640" t="s">
-        <v>2185</v>
+        <v>2180</v>
+      </c>
+      <c r="F640" t="s">
+        <v>2181</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="H640" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D641" t="s">
-        <v>2184</v>
+        <v>1897</v>
       </c>
       <c r="E641" t="s">
-        <v>2185</v>
+        <v>2180</v>
+      </c>
+      <c r="F641" t="s">
+        <v>2181</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="H641" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D642" t="s">
-        <v>2184</v>
+        <v>1897</v>
       </c>
       <c r="E642" t="s">
-        <v>2185</v>
+        <v>2180</v>
+      </c>
+      <c r="F642" t="s">
+        <v>2181</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>832</v>
+        <v>2199</v>
       </c>
       <c r="H642" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D643" t="s">
-        <v>2184</v>
+        <v>1897</v>
       </c>
       <c r="E643" t="s">
-        <v>2185</v>
+        <v>2180</v>
+      </c>
+      <c r="F643" t="s">
+        <v>2181</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>2200</v>
+        <v>2202</v>
       </c>
       <c r="H643" t="s">
-        <v>2201</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="D644" t="s">
-        <v>2184</v>
+        <v>1897</v>
       </c>
       <c r="E644" t="s">
-        <v>2185</v>
+        <v>2180</v>
+      </c>
+      <c r="F644" t="s">
+        <v>2181</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="H644" t="s">
-        <v>2204</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
         <v>2205</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="D645" t="s">
-        <v>2184</v>
+        <v>1897</v>
       </c>
       <c r="E645" t="s">
-        <v>2185</v>
+        <v>2180</v>
+      </c>
+      <c r="F645" t="s">
+        <v>2181</v>
       </c>
       <c r="G645" s="1" t="s">
         <v>2206</v>
       </c>
       <c r="H645" t="s">
-        <v>2207</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>10</v>
+      </c>
+      <c r="D646" t="s">
         <v>2208</v>
       </c>
-      <c r="B646" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E646" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F646" t="s">
-        <v>2157</v>
+        <v>2019</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="H646" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="D647" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E647" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>2157</v>
+        <v>2209</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="H647" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D648" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E648" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>2157</v>
+        <v>2209</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="H648" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="D649" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E649" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="H649" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="D650" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E650" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2221</v>
+        <v>842</v>
       </c>
       <c r="H650" t="s">
         <v>2222</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
         <v>2223</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="D651" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E651" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="G651" s="1" t="s">
         <v>2224</v>
       </c>
       <c r="H651" t="s">
         <v>2225</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
         <v>2226</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="D652" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E652" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>832</v>
+        <v>2227</v>
       </c>
       <c r="H652" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="D653" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E653" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="H653" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="D654" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E654" t="s">
-        <v>2185</v>
+        <v>2209</v>
+      </c>
+      <c r="F654" t="s">
+        <v>2181</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="H654" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="D655" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E655" t="s">
-        <v>2185</v>
+        <v>2209</v>
+      </c>
+      <c r="F655" t="s">
+        <v>2181</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="H655" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="D656" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E656" t="s">
-        <v>2185</v>
+        <v>2209</v>
+      </c>
+      <c r="F656" t="s">
+        <v>2181</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="H656" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="D657" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E657" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="H657" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="D658" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E658" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="H658" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="D659" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E659" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="H659" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
-        <v>101</v>
+        <v>69</v>
       </c>
       <c r="D660" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E660" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2250</v>
+        <v>842</v>
       </c>
       <c r="H660" t="s">
         <v>2251</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
         <v>2252</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="D661" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E661" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="G661" s="1" t="s">
         <v>2253</v>
       </c>
       <c r="H661" t="s">
         <v>2254</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
         <v>2255</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="D662" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E662" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>817</v>
+        <v>2209</v>
       </c>
       <c r="G662" s="1" t="s">
         <v>2256</v>
       </c>
       <c r="H662" t="s">
         <v>2257</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
         <v>2258</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="D663" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E663" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>2209</v>
       </c>
       <c r="G663" s="1" t="s">
         <v>2259</v>
       </c>
       <c r="H663" t="s">
         <v>2260</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
         <v>2261</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="D664" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E664" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>2209</v>
       </c>
       <c r="G664" s="1" t="s">
         <v>2262</v>
       </c>
       <c r="H664" t="s">
         <v>2263</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
         <v>2264</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="D665" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E665" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>2209</v>
       </c>
       <c r="G665" s="1" t="s">
         <v>2265</v>
       </c>
       <c r="H665" t="s">
         <v>2266</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
         <v>2267</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="D666" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E666" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>2209</v>
       </c>
       <c r="G666" s="1" t="s">
         <v>2268</v>
       </c>
       <c r="H666" t="s">
         <v>2269</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
         <v>2270</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="D667" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E667" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>2209</v>
       </c>
       <c r="G667" s="1" t="s">
         <v>2271</v>
       </c>
       <c r="H667" t="s">
         <v>2272</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
         <v>2273</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="D668" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E668" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>2209</v>
       </c>
       <c r="G668" s="1" t="s">
         <v>2274</v>
       </c>
       <c r="H668" t="s">
         <v>2275</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
         <v>2276</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="D669" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E669" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>2209</v>
       </c>
       <c r="G669" s="1" t="s">
         <v>2277</v>
       </c>
       <c r="H669" t="s">
         <v>2278</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
         <v>2279</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="D670" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E670" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F670" t="s">
-        <v>282</v>
+        <v>827</v>
       </c>
       <c r="G670" s="1" t="s">
         <v>2280</v>
       </c>
       <c r="H670" t="s">
         <v>2281</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
         <v>2282</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="D671" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E671" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F671" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G671" s="1" t="s">
         <v>2283</v>
       </c>
       <c r="H671" t="s">
         <v>2284</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
         <v>2285</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="D672" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E672" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F672" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G672" s="1" t="s">
         <v>2286</v>
       </c>
       <c r="H672" t="s">
         <v>2287</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
         <v>2288</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>153</v>
+        <v>121</v>
       </c>
       <c r="D673" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E673" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F673" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G673" s="1" t="s">
         <v>2289</v>
       </c>
       <c r="H673" t="s">
         <v>2290</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
         <v>2291</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="D674" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E674" t="s">
-        <v>2185</v>
+        <v>2209</v>
+      </c>
+      <c r="F674" t="s">
+        <v>294</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>832</v>
+        <v>2292</v>
       </c>
       <c r="H674" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>161</v>
+        <v>129</v>
       </c>
       <c r="D675" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E675" t="s">
-        <v>2185</v>
+        <v>2209</v>
+      </c>
+      <c r="F675" t="s">
+        <v>294</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="H675" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="D676" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E676" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F676" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="H676" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="D677" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E677" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F677" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="H677" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>173</v>
+        <v>141</v>
       </c>
       <c r="D678" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E678" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F678" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="H678" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="D679" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E679" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F679" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
       <c r="H679" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>181</v>
+        <v>149</v>
       </c>
       <c r="D680" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E680" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F680" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="H680" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>185</v>
+        <v>153</v>
       </c>
       <c r="D681" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E681" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F681" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>832</v>
+        <v>2313</v>
       </c>
       <c r="H681" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>189</v>
+        <v>157</v>
       </c>
       <c r="D682" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E682" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>2209</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2314</v>
+        <v>842</v>
       </c>
       <c r="H682" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>193</v>
+        <v>161</v>
       </c>
       <c r="D683" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E683" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>2209</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="H683" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>197</v>
+        <v>165</v>
       </c>
       <c r="D684" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E684" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F684" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="H684" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>201</v>
+        <v>169</v>
       </c>
       <c r="D685" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E685" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F685" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="H685" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>205</v>
+        <v>173</v>
       </c>
       <c r="D686" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E686" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F686" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>832</v>
+        <v>2327</v>
       </c>
       <c r="H686" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="D687" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E687" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F687" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="H687" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>213</v>
+        <v>181</v>
       </c>
       <c r="D688" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E688" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F688" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="H688" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
       <c r="D689" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E689" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F689" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>2334</v>
+        <v>842</v>
       </c>
       <c r="H689" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
-        <v>221</v>
+        <v>189</v>
       </c>
       <c r="D690" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E690" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F690" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="H690" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
-        <v>225</v>
+        <v>193</v>
       </c>
       <c r="D691" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E691" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F691" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="H691" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>229</v>
+        <v>197</v>
       </c>
       <c r="D692" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E692" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F692" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="H692" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>233</v>
+        <v>201</v>
       </c>
       <c r="D693" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E693" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F693" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>832</v>
+        <v>2347</v>
       </c>
       <c r="H693" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>237</v>
+        <v>205</v>
       </c>
       <c r="D694" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E694" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F694" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2348</v>
+        <v>842</v>
       </c>
       <c r="H694" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>245</v>
+        <v>209</v>
       </c>
       <c r="D695" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E695" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F695" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>832</v>
+        <v>2352</v>
       </c>
       <c r="H695" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2352</v>
+        <v>2354</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>249</v>
+        <v>213</v>
       </c>
       <c r="D696" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E696" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F696" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>832</v>
+        <v>2355</v>
       </c>
       <c r="H696" t="s">
-        <v>2353</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>2354</v>
+        <v>2357</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>253</v>
+        <v>217</v>
       </c>
       <c r="D697" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E697" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F697" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2355</v>
+        <v>2358</v>
       </c>
       <c r="H697" t="s">
-        <v>2356</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2357</v>
+        <v>2360</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>455</v>
+        <v>221</v>
       </c>
       <c r="D698" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E698" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F698" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>832</v>
+        <v>2361</v>
       </c>
       <c r="H698" t="s">
-        <v>2358</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2359</v>
+        <v>2363</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>1007</v>
+        <v>225</v>
       </c>
       <c r="D699" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E699" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F699" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>832</v>
+        <v>2364</v>
       </c>
       <c r="H699" t="s">
-        <v>2360</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2361</v>
+        <v>2366</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>459</v>
+        <v>229</v>
       </c>
       <c r="D700" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E700" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F700" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2362</v>
+        <v>2367</v>
       </c>
       <c r="H700" t="s">
-        <v>2363</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2364</v>
+        <v>2369</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>257</v>
+        <v>233</v>
       </c>
       <c r="D701" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E701" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F701" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>2365</v>
+        <v>842</v>
       </c>
       <c r="H701" t="s">
-        <v>2366</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2367</v>
+        <v>2371</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
-        <v>466</v>
+        <v>237</v>
       </c>
       <c r="D702" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E702" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F702" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2368</v>
+        <v>2372</v>
       </c>
       <c r="H702" t="s">
-        <v>2369</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2370</v>
+        <v>2374</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
-        <v>470</v>
+        <v>245</v>
       </c>
       <c r="D703" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E703" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F703" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2371</v>
+        <v>842</v>
       </c>
       <c r="H703" t="s">
-        <v>2372</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2373</v>
+        <v>2376</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
-        <v>474</v>
+        <v>249</v>
       </c>
       <c r="D704" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E704" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F704" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2374</v>
+        <v>842</v>
       </c>
       <c r="H704" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>478</v>
+        <v>253</v>
       </c>
       <c r="D705" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E705" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F705" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
       <c r="H705" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>482</v>
+        <v>257</v>
       </c>
       <c r="D706" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E706" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F706" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>2380</v>
+        <v>842</v>
       </c>
       <c r="H706" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
-        <v>486</v>
+        <v>261</v>
       </c>
       <c r="D707" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E707" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F707" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2383</v>
+        <v>842</v>
       </c>
       <c r="H707" t="s">
         <v>2384</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
         <v>2385</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
-        <v>490</v>
+        <v>265</v>
       </c>
       <c r="D708" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E708" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F708" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G708" s="1" t="s">
         <v>2386</v>
       </c>
       <c r="H708" t="s">
         <v>2387</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
         <v>2388</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
-        <v>494</v>
+        <v>269</v>
       </c>
       <c r="D709" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E709" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F709" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G709" s="1" t="s">
         <v>2389</v>
       </c>
       <c r="H709" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
         <v>2391</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
-        <v>498</v>
+        <v>476</v>
       </c>
       <c r="D710" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E710" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F710" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G710" s="1" t="s">
         <v>2392</v>
       </c>
       <c r="H710" t="s">
         <v>2393</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
         <v>2394</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
-        <v>502</v>
+        <v>480</v>
       </c>
       <c r="D711" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E711" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F711" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>832</v>
+        <v>2395</v>
       </c>
       <c r="H711" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
-        <v>506</v>
+        <v>484</v>
       </c>
       <c r="D712" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E712" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F712" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>832</v>
+        <v>2398</v>
       </c>
       <c r="H712" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>510</v>
+        <v>488</v>
       </c>
       <c r="D713" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E713" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F713" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>832</v>
+        <v>2401</v>
       </c>
       <c r="H713" t="s">
-        <v>2399</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>2400</v>
+        <v>2403</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
-        <v>514</v>
+        <v>492</v>
       </c>
       <c r="D714" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E714" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F714" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>832</v>
+        <v>2404</v>
       </c>
       <c r="H714" t="s">
-        <v>2401</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>2402</v>
+        <v>2406</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
-        <v>518</v>
+        <v>496</v>
       </c>
       <c r="D715" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E715" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F715" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>832</v>
+        <v>2407</v>
       </c>
       <c r="H715" t="s">
-        <v>2403</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>2404</v>
+        <v>2409</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
-        <v>522</v>
+        <v>500</v>
       </c>
       <c r="D716" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E716" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F716" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G716" s="1" t="s">
-        <v>832</v>
+        <v>2410</v>
       </c>
       <c r="H716" t="s">
-        <v>2405</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2406</v>
+        <v>2412</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>526</v>
+        <v>504</v>
       </c>
       <c r="D717" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E717" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F717" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>832</v>
+        <v>2413</v>
       </c>
       <c r="H717" t="s">
-        <v>2407</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2408</v>
+        <v>2415</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
-        <v>530</v>
+        <v>508</v>
       </c>
       <c r="D718" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E718" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F718" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>832</v>
+        <v>2416</v>
       </c>
       <c r="H718" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2410</v>
+        <v>2418</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>534</v>
+        <v>512</v>
       </c>
       <c r="D719" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E719" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F719" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>832</v>
+        <v>2419</v>
       </c>
       <c r="H719" t="s">
-        <v>2411</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2412</v>
+        <v>2421</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
-        <v>1408</v>
+        <v>516</v>
       </c>
       <c r="D720" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E720" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F720" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>832</v>
+        <v>2422</v>
       </c>
       <c r="H720" t="s">
-        <v>2413</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2414</v>
+        <v>2424</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
-        <v>1412</v>
+        <v>520</v>
       </c>
       <c r="D721" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E721" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F721" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>832</v>
+        <v>2425</v>
       </c>
       <c r="H721" t="s">
-        <v>2415</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2416</v>
+        <v>2427</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
-        <v>538</v>
+        <v>524</v>
       </c>
       <c r="D722" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E722" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F722" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>2417</v>
+        <v>2428</v>
       </c>
       <c r="H722" t="s">
-        <v>2418</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2419</v>
+        <v>2430</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>542</v>
+        <v>528</v>
       </c>
       <c r="D723" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E723" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F723" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>832</v>
+        <v>2431</v>
       </c>
       <c r="H723" t="s">
-        <v>2420</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2421</v>
+        <v>2433</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>546</v>
+        <v>532</v>
       </c>
       <c r="D724" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E724" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F724" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>832</v>
+        <v>2434</v>
       </c>
       <c r="H724" t="s">
-        <v>2422</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2423</v>
+        <v>2436</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>550</v>
+        <v>536</v>
       </c>
       <c r="D725" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E725" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F725" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>2424</v>
+        <v>2437</v>
       </c>
       <c r="H725" t="s">
-        <v>2425</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2426</v>
+        <v>2439</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>554</v>
+        <v>540</v>
       </c>
       <c r="D726" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="E726" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="F726" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>2427</v>
+        <v>2440</v>
       </c>
       <c r="H726" t="s">
-        <v>2428</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2429</v>
+        <v>2442</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>10</v>
+        <v>544</v>
       </c>
       <c r="D727" t="s">
-        <v>1888</v>
+        <v>2208</v>
       </c>
       <c r="E727" t="s">
-        <v>2430</v>
+        <v>2209</v>
       </c>
       <c r="F727" t="s">
-        <v>2431</v>
+        <v>294</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>2432</v>
+        <v>2443</v>
       </c>
       <c r="H727" t="s">
-        <v>2433</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2434</v>
+        <v>2445</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>17</v>
+        <v>1417</v>
       </c>
       <c r="D728" t="s">
-        <v>1888</v>
+        <v>2208</v>
       </c>
       <c r="E728" t="s">
-        <v>2430</v>
+        <v>2209</v>
       </c>
       <c r="F728" t="s">
-        <v>2431</v>
+        <v>294</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>2435</v>
+        <v>2446</v>
       </c>
       <c r="H728" t="s">
-        <v>819</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2436</v>
+        <v>2448</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>10</v>
+        <v>1421</v>
       </c>
       <c r="D729" t="s">
-        <v>1888</v>
+        <v>2208</v>
       </c>
       <c r="E729" t="s">
-        <v>2437</v>
+        <v>2209</v>
       </c>
       <c r="F729" t="s">
-        <v>2438</v>
+        <v>294</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>2439</v>
+        <v>2449</v>
       </c>
       <c r="H729" t="s">
-        <v>1906</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2440</v>
+        <v>2451</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>17</v>
+        <v>548</v>
       </c>
       <c r="D730" t="s">
-        <v>1888</v>
+        <v>2208</v>
       </c>
       <c r="E730" t="s">
-        <v>2437</v>
+        <v>2209</v>
       </c>
       <c r="F730" t="s">
-        <v>2438</v>
+        <v>294</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>2441</v>
+        <v>2452</v>
       </c>
       <c r="H730" t="s">
-        <v>2442</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2443</v>
+        <v>2454</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>21</v>
+        <v>552</v>
       </c>
       <c r="D731" t="s">
-        <v>1888</v>
+        <v>2208</v>
       </c>
       <c r="E731" t="s">
-        <v>2437</v>
+        <v>2209</v>
       </c>
       <c r="F731" t="s">
-        <v>2438</v>
+        <v>294</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>2444</v>
+        <v>842</v>
       </c>
       <c r="H731" t="s">
-        <v>1950</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2445</v>
+        <v>2456</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>25</v>
+        <v>556</v>
       </c>
       <c r="D732" t="s">
-        <v>1888</v>
+        <v>2208</v>
       </c>
       <c r="E732" t="s">
-        <v>2437</v>
+        <v>2209</v>
       </c>
       <c r="F732" t="s">
-        <v>817</v>
+        <v>294</v>
       </c>
       <c r="G732" s="1" t="s">
-        <v>2446</v>
+        <v>842</v>
       </c>
       <c r="H732" t="s">
-        <v>1959</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2447</v>
+        <v>2458</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
-        <v>29</v>
+        <v>560</v>
       </c>
       <c r="D733" t="s">
-        <v>1888</v>
+        <v>2208</v>
       </c>
       <c r="E733" t="s">
-        <v>2437</v>
+        <v>2209</v>
       </c>
       <c r="F733" t="s">
-        <v>2438</v>
+        <v>294</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>2448</v>
+        <v>2459</v>
       </c>
       <c r="H733" t="s">
-        <v>1965</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2449</v>
+        <v>2461</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
-        <v>10</v>
+        <v>564</v>
       </c>
       <c r="D734" t="s">
-        <v>2450</v>
+        <v>2208</v>
       </c>
       <c r="E734" t="s">
-        <v>2451</v>
+        <v>2209</v>
       </c>
       <c r="F734" t="s">
-        <v>13</v>
+        <v>294</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>2452</v>
+        <v>2462</v>
       </c>
       <c r="H734" t="s">
-        <v>2453</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2454</v>
+        <v>2464</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
-        <v>17</v>
+        <v>568</v>
       </c>
       <c r="D735" t="s">
-        <v>2450</v>
+        <v>2208</v>
       </c>
       <c r="E735" t="s">
-        <v>2451</v>
+        <v>2209</v>
+      </c>
+      <c r="F735" t="s">
+        <v>294</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>2455</v>
+        <v>2465</v>
       </c>
       <c r="H735" t="s">
-        <v>2456</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2457</v>
+        <v>2467</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>21</v>
+        <v>572</v>
       </c>
       <c r="D736" t="s">
-        <v>2450</v>
+        <v>2208</v>
       </c>
       <c r="E736" t="s">
-        <v>2451</v>
+        <v>2209</v>
       </c>
       <c r="F736" t="s">
-        <v>13</v>
+        <v>294</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>2458</v>
+        <v>2468</v>
       </c>
       <c r="H736" t="s">
-        <v>2459</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2460</v>
+        <v>2470</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
-        <v>25</v>
+        <v>576</v>
       </c>
       <c r="D737" t="s">
-        <v>2450</v>
+        <v>2208</v>
       </c>
       <c r="E737" t="s">
-        <v>2451</v>
+        <v>2209</v>
       </c>
       <c r="F737" t="s">
-        <v>13</v>
+        <v>294</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>2461</v>
+        <v>2471</v>
       </c>
       <c r="H737" t="s">
-        <v>2462</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2463</v>
+        <v>2473</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
-        <v>10</v>
+        <v>580</v>
       </c>
       <c r="D738" t="s">
-        <v>2464</v>
+        <v>2208</v>
       </c>
       <c r="E738" t="s">
-        <v>2465</v>
+        <v>2209</v>
       </c>
       <c r="F738" t="s">
-        <v>2466</v>
+        <v>294</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>2467</v>
+        <v>2474</v>
       </c>
       <c r="H738" t="s">
-        <v>1903</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2468</v>
+        <v>2476</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>17</v>
+        <v>584</v>
       </c>
       <c r="D739" t="s">
-        <v>2464</v>
+        <v>2208</v>
       </c>
       <c r="E739" t="s">
-        <v>2465</v>
+        <v>2209</v>
       </c>
       <c r="F739" t="s">
-        <v>2466</v>
+        <v>294</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>2469</v>
+        <v>2477</v>
       </c>
       <c r="H739" t="s">
-        <v>2470</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2471</v>
+        <v>2479</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
         <v>10</v>
       </c>
       <c r="D740" t="s">
-        <v>2472</v>
+        <v>1897</v>
       </c>
       <c r="E740" t="s">
-        <v>2473</v>
+        <v>2480</v>
+      </c>
+      <c r="F740" t="s">
+        <v>2481</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>832</v>
+        <v>2482</v>
       </c>
       <c r="H740" t="s">
-        <v>2474</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2475</v>
+        <v>2484</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
         <v>17</v>
       </c>
       <c r="D741" t="s">
-        <v>2472</v>
+        <v>1897</v>
       </c>
       <c r="E741" t="s">
-        <v>2473</v>
+        <v>2480</v>
+      </c>
+      <c r="F741" t="s">
+        <v>2481</v>
       </c>
       <c r="G741" s="1" t="s">
-        <v>832</v>
+        <v>2485</v>
       </c>
       <c r="H741" t="s">
-        <v>2476</v>
+        <v>829</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2477</v>
+        <v>2486</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D742" t="s">
-        <v>2472</v>
+        <v>1897</v>
       </c>
       <c r="E742" t="s">
-        <v>2473</v>
+        <v>2487</v>
+      </c>
+      <c r="F742" t="s">
+        <v>2488</v>
       </c>
       <c r="G742" s="1" t="s">
-        <v>832</v>
+        <v>2489</v>
       </c>
       <c r="H742" t="s">
-        <v>2478</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2479</v>
+        <v>2490</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D743" t="s">
-        <v>2472</v>
+        <v>1897</v>
       </c>
       <c r="E743" t="s">
-        <v>2473</v>
+        <v>2487</v>
+      </c>
+      <c r="F743" t="s">
+        <v>2488</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>832</v>
+        <v>2491</v>
       </c>
       <c r="H743" t="s">
-        <v>2480</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2481</v>
+        <v>2493</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D744" t="s">
-        <v>2472</v>
+        <v>1897</v>
       </c>
       <c r="E744" t="s">
-        <v>2473</v>
+        <v>2487</v>
+      </c>
+      <c r="F744" t="s">
+        <v>2488</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>832</v>
+        <v>2494</v>
       </c>
       <c r="H744" t="s">
-        <v>2482</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2483</v>
+        <v>2495</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D745" t="s">
-        <v>2472</v>
+        <v>1897</v>
       </c>
       <c r="E745" t="s">
-        <v>2473</v>
+        <v>2487</v>
+      </c>
+      <c r="F745" t="s">
+        <v>827</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>832</v>
+        <v>2496</v>
       </c>
       <c r="H745" t="s">
-        <v>2484</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2485</v>
+        <v>2497</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D746" t="s">
-        <v>2472</v>
+        <v>1897</v>
       </c>
       <c r="E746" t="s">
-        <v>2473</v>
+        <v>2487</v>
+      </c>
+      <c r="F746" t="s">
+        <v>2488</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>832</v>
+        <v>2498</v>
       </c>
       <c r="H746" t="s">
-        <v>2486</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2487</v>
+        <v>2499</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="D747" t="s">
-        <v>2472</v>
+        <v>2500</v>
       </c>
       <c r="E747" t="s">
-        <v>2473</v>
+        <v>2501</v>
+      </c>
+      <c r="F747" t="s">
+        <v>13</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>832</v>
+        <v>2502</v>
       </c>
       <c r="H747" t="s">
-        <v>2488</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2489</v>
+        <v>2504</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="D748" t="s">
-        <v>2472</v>
+        <v>2500</v>
       </c>
       <c r="E748" t="s">
-        <v>2473</v>
+        <v>2501</v>
       </c>
       <c r="G748" s="1" t="s">
-        <v>832</v>
+        <v>2505</v>
       </c>
       <c r="H748" t="s">
-        <v>2490</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>2491</v>
+        <v>2507</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="D749" t="s">
-        <v>2472</v>
+        <v>2500</v>
       </c>
       <c r="E749" t="s">
-        <v>2473</v>
+        <v>2501</v>
+      </c>
+      <c r="F749" t="s">
+        <v>13</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>832</v>
+        <v>2508</v>
       </c>
       <c r="H749" t="s">
-        <v>2492</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>2493</v>
+        <v>2510</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="D750" t="s">
-        <v>2472</v>
+        <v>2500</v>
       </c>
       <c r="E750" t="s">
-        <v>2473</v>
+        <v>2501</v>
+      </c>
+      <c r="F750" t="s">
+        <v>13</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>832</v>
+        <v>2511</v>
       </c>
       <c r="H750" t="s">
-        <v>2494</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>2495</v>
+        <v>2513</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D751" t="s">
-        <v>2472</v>
+        <v>2514</v>
       </c>
       <c r="E751" t="s">
-        <v>2473</v>
+        <v>2515</v>
+      </c>
+      <c r="F751" t="s">
+        <v>2516</v>
       </c>
       <c r="G751" s="1" t="s">
-        <v>832</v>
+        <v>2517</v>
       </c>
       <c r="H751" t="s">
-        <v>2496</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>2497</v>
+        <v>2518</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D752" t="s">
-        <v>2472</v>
+        <v>2514</v>
       </c>
       <c r="E752" t="s">
-        <v>2473</v>
+        <v>2515</v>
+      </c>
+      <c r="F752" t="s">
+        <v>2516</v>
       </c>
       <c r="G752" s="1" t="s">
-        <v>832</v>
+        <v>2519</v>
       </c>
       <c r="H752" t="s">
-        <v>2498</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>2499</v>
+        <v>2521</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="D753" t="s">
-        <v>2472</v>
+        <v>2522</v>
       </c>
       <c r="E753" t="s">
-        <v>2473</v>
+        <v>2523</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="H753" t="s">
-        <v>2500</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>2501</v>
+        <v>2525</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
       <c r="D754" t="s">
-        <v>2472</v>
+        <v>2522</v>
       </c>
       <c r="E754" t="s">
-        <v>2473</v>
+        <v>2523</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>2502</v>
+        <v>842</v>
       </c>
       <c r="H754" t="s">
-        <v>2503</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2504</v>
+        <v>2527</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="D755" t="s">
-        <v>2472</v>
+        <v>2522</v>
       </c>
       <c r="E755" t="s">
-        <v>2473</v>
+        <v>2523</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="H755" t="s">
-        <v>2505</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2506</v>
+        <v>2529</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
-        <v>77</v>
+        <v>25</v>
       </c>
       <c r="D756" t="s">
-        <v>2472</v>
+        <v>2522</v>
       </c>
       <c r="E756" t="s">
-        <v>2473</v>
+        <v>2523</v>
       </c>
       <c r="G756" s="1" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="H756" t="s">
-        <v>2507</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>2508</v>
+        <v>2531</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D757" t="s">
-        <v>2472</v>
+        <v>2522</v>
       </c>
       <c r="E757" t="s">
-        <v>2473</v>
+        <v>2523</v>
       </c>
       <c r="G757" s="1" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="H757" t="s">
-        <v>2509</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>2510</v>
+        <v>2533</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="D758" t="s">
-        <v>2472</v>
+        <v>2522</v>
       </c>
       <c r="E758" t="s">
-        <v>2473</v>
+        <v>2523</v>
       </c>
       <c r="G758" s="1" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="H758" t="s">
-        <v>2511</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>2512</v>
+        <v>2535</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
-        <v>89</v>
+        <v>37</v>
       </c>
       <c r="D759" t="s">
-        <v>2472</v>
+        <v>2522</v>
       </c>
       <c r="E759" t="s">
-        <v>2473</v>
+        <v>2523</v>
       </c>
       <c r="G759" s="1" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="H759" t="s">
-        <v>2513</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>2514</v>
+        <v>2537</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="D760" t="s">
-        <v>2472</v>
+        <v>2522</v>
       </c>
       <c r="E760" t="s">
-        <v>2473</v>
+        <v>2523</v>
       </c>
       <c r="G760" s="1" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="H760" t="s">
-        <v>2515</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2516</v>
+        <v>2539</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="D761" t="s">
-        <v>2472</v>
+        <v>2522</v>
       </c>
       <c r="E761" t="s">
-        <v>2473</v>
+        <v>2523</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="H761" t="s">
-        <v>2517</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2518</v>
+        <v>2541</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
+        <v>49</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>53</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>57</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>61</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>65</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>69</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>73</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>77</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>81</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H770" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>85</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H771" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>89</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>93</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>97</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E774" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="H774" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
         <v>10</v>
       </c>
-      <c r="D762" t="s">
-[...12 lines deleted...]
-        <v>2522</v>
+      <c r="D775" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E775" t="s">
+        <v>2572</v>
+      </c>
+      <c r="F775" t="s">
+        <v>2573</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H775" t="s">
+        <v>2574</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -28257,50 +28736,63 @@
     <hyperlink ref="G738" r:id="rId737"/>
     <hyperlink ref="G739" r:id="rId738"/>
     <hyperlink ref="G740" r:id="rId739"/>
     <hyperlink ref="G741" r:id="rId740"/>
     <hyperlink ref="G742" r:id="rId741"/>
     <hyperlink ref="G743" r:id="rId742"/>
     <hyperlink ref="G744" r:id="rId743"/>
     <hyperlink ref="G745" r:id="rId744"/>
     <hyperlink ref="G746" r:id="rId745"/>
     <hyperlink ref="G747" r:id="rId746"/>
     <hyperlink ref="G748" r:id="rId747"/>
     <hyperlink ref="G749" r:id="rId748"/>
     <hyperlink ref="G750" r:id="rId749"/>
     <hyperlink ref="G751" r:id="rId750"/>
     <hyperlink ref="G752" r:id="rId751"/>
     <hyperlink ref="G753" r:id="rId752"/>
     <hyperlink ref="G754" r:id="rId753"/>
     <hyperlink ref="G755" r:id="rId754"/>
     <hyperlink ref="G756" r:id="rId755"/>
     <hyperlink ref="G757" r:id="rId756"/>
     <hyperlink ref="G758" r:id="rId757"/>
     <hyperlink ref="G759" r:id="rId758"/>
     <hyperlink ref="G760" r:id="rId759"/>
     <hyperlink ref="G761" r:id="rId760"/>
     <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>