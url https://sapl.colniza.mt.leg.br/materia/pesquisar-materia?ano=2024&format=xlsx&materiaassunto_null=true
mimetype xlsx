--- v0 (2026-02-26)
+++ v1 (2026-04-13)
@@ -54,5132 +54,5132 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de lei executivo</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2935/projeto_de_lei_01.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2935/projeto_de_lei_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos servidores públicos do município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2936/projeto_de_lei_02.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2936/projeto_de_lei_02.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de até R$ 372.061,07 (trezentos e setenta e dois mil, sessenta e um reais e sete centavos), no orçamento do município e dá outras providências”.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2941/projeto_de_lei_executivo_no_03.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2941/projeto_de_lei_executivo_no_03.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Convênio com a liga Desportiva Eclética de Colniza (LEDEC), e dá outras providências</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2950/projeto_de_lei_executivo_no_04.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2950/projeto_de_lei_executivo_no_04.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei nº1.159/2024, e da outras providências</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2970/projeto_de_lei_executivo_no_05.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2970/projeto_de_lei_executivo_no_05.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Colniza, a conceder Subvenção Social a Associação de Pais e Amigos dos Excepcionais de Colniza- APAE, e dá outras providências</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2979/projeto_de_lei_executivo_no_06.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2979/projeto_de_lei_executivo_no_06.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre acrescentar os parágrafos 5º e 6º ao artigo 1º da Lei 998, de 07 de junho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2990/projeto_de_lei_executivo_no_07.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2990/projeto_de_lei_executivo_no_07.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de credito adicional suplementar no valor de ate R$570.129,.00 (quinhentos mil, cento e vinte e nove reais), no orçamento do município e da outras providencias</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2989/projeto_de_lei_executivo_no_08.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2989/projeto_de_lei_executivo_no_08.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de credito adicional suplementar no valor de ate R$400.000.00 (quatrocentos mil reais), no orçamento do municipio e da outras providencias;</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2988/projeto_de_lei_executivo_no_09.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2988/projeto_de_lei_executivo_no_09.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a celebrar termo de colaboração ou fomento com o conselho da comunidade de Colniza -MT , com a o programa de trabalho finalidade de implantar os detentos da cadeia de Colniza, cujo objeto e a prestação de atividades pelo apenado diretamente à administração publica direta do município , com repasse de recursos financeiros e da outras providencias;</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3004/projeto_de_lei_executivo_no_10.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3004/projeto_de_lei_executivo_no_10.2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Aplicação de Sansões Administrativas por Infrações Cometidas nos termos da lei federal nº14.133, de 1º de Abril de 2021, e da outras Providencias</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3045/projeto_de_lei_executivo_no_11.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3045/projeto_de_lei_executivo_no_11.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Conceder premiações no âmbito da Campanha de Incentivo a arrecadação do IPTU/2024, através de sorteio, e dá outras providências</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3046/projeto_de_lei_executivo_no_12.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3046/projeto_de_lei_executivo_no_12.2024.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da rua das palmeiras, para rua são José Marello, e dá outras providências</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3054/projeto_de_lei_executivo_no_13.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3054/projeto_de_lei_executivo_no_13.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 6.509.017,78 ( Seis milhões quinhentos e nove mil, dezessete reais e setenta e oito centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3095/projeto_de_lei_no_014-2024_-_ldo_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3095/projeto_de_lei_no_014-2024_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3140/projeto_de_lei_no_015-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3140/projeto_de_lei_no_015-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política pública de assistência social do município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3141/projeto_de_lei_no_016-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3141/projeto_de_lei_no_016-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração para adequação da legislação municipal ao art. 6º § 3º da emenda constitucional nº 92/2020 da constituição do estado de Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3137/projeto_de_lei_no_017-2024_-altera_a_lei_municipal_no_897_de_23_de_fevereiro_de_2021_-_aumento_repasse_apae.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3137/projeto_de_lei_no_017-2024_-altera_a_lei_municipal_no_897_de_23_de_fevereiro_de_2021_-_aumento_repasse_apae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei municipal nº 897, de 23 de fevereiro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3153/projeto_de_lei_no_018-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3153/projeto_de_lei_no_018-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei municipal nº 1.117/2023 e 1.118/2023, e dá outras providências</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3156/projeto_de_lei_no_019-2024_-alteracao_da_lei_municipal_no_1.173_de_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3156/projeto_de_lei_no_019-2024_-alteracao_da_lei_municipal_no_1.173_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei municipal nº 1.173 de 11 de abril de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3158/projeto_de_lei_no_020-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_100.00000.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3158/projeto_de_lei_no_020-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_100.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até r$ 100.000,00 (cem mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3161/projeto_de_lei_no_021-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_110.00000.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3161/projeto_de_lei_no_021-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_110.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 110.000,00 (cento e dez mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3164/projeto_de_lei_no_022-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_300.00000.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3164/projeto_de_lei_no_022-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_300.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 (trezentos mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3167/projeto_de_lei_no_023-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_210.89252.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3167/projeto_de_lei_no_023-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_210.89252.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 210.892,52 (duzentos de dez mil oitocentos e noventa e dois reais e cinquenta e dois centavos), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_no_024-2024_-autoriza_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_no_024-2024_-autoriza_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional Suplementar no valor de até R$ 400.000,00 ( Quatrocentos mil reais), no orçamento do município e da outras providências</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3188/projeto_de_lei_no_025-2024_-autoriza_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3188/projeto_de_lei_no_025-2024_-autoriza_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 687.159,00 (Seiscentos e oitenta e sete mil, cento e cinquenta e nove reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_lei_no_026-2024_-autoriza_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_lei_no_026-2024_-autoriza_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 2.324.476,79 ( Dois milhões, trezentos e vinte e quatro mil, quatrocentos e setenta e seis reais e setenta e nove centavos), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_-_027.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_-_027.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração da redação da Lei Nº 663/2016, que reestrutura o regime próprio de previdência Social do município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3244/projeto_de_lei_no_028-2024_-autoriza_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3244/projeto_de_lei_no_028-2024_-autoriza_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional Suplementar no valor de até R$ 620.044,00 (seiscentos e vinte mil e quarenta e quatro reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3245/projeto_de_lei_no_029-2024_-autoriza_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3245/projeto_de_lei_no_029-2024_-autoriza_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder premiações aos vencedores das competições esportivas no ano de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3276/projeto_de_lei_no_030-2024_-_plano_municipal_de_cultura_-_pmc_do_municipio_de_colniza_para_o_periodo_de_2024_a_2034.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3276/projeto_de_lei_no_030-2024_-_plano_municipal_de_cultura_-_pmc_do_municipio_de_colniza_para_o_periodo_de_2024_a_2034.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o “plano municipal de cultura - PMC do município de Colniza para o período de 2024 a 2034, e dá outras providências</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3293/projeto_de_lei_no_031-2024_loa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3293/projeto_de_lei_no_031-2024_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Colniza – MT, para o Exercício Financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3292/projeto_de_lei_no_032-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3292/projeto_de_lei_no_032-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 28.000,00 (vinte e oito mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3299/projeto_de_lei_no_033-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3299/projeto_de_lei_no_033-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração  da redação da Lei Municipal nº1179/2024, e dá outras providências</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3315/projeto_de_lei_no_034-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3315/projeto_de_lei_no_034-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da redação da lei Municipal Nº 1.075 de 23 de fevereiro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3322/projeto_de_lei_no_035-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3322/projeto_de_lei_no_035-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a desafetação e leilão para alienar veículos, sucatas e outros bens móveis inservíveis, e dá outras providências</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3323/projeto_de_lei_no_036-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3323/projeto_de_lei_no_036-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da redação da lei Municipal Nº 609/2014 - Código Tributário Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3341/projeto_de_lei_no_037-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3341/projeto_de_lei_no_037-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de credito adicional suplementar no valor de ate R$ 500.000,00 (quinhentos mil reais),no orçamento do município e da outras providencias.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3342/projeto_de_lei_no_038-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3342/projeto_de_lei_no_038-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da redação da Lei Municipal Nº1.160/2024, e da outras providencias.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3359/projeto_de_lei_no_039-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3359/projeto_de_lei_no_039-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 6.500.000,00 (Seis milhões e quinhentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3360/projeto_de_lei_no_040-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3360/projeto_de_lei_no_040-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do fundo municipal de transporte (FMT), junto á secretaria de obras e infraestrutura, e dá outras providências</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3411/projeto_de_lei_no_041-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3411/projeto_de_lei_no_041-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da redação da lei municipal Nº 697/2027, e dá outras providências</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3412/projeto_de_lei_no_042-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3412/projeto_de_lei_no_042-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei Municipal Nº 1.117/2023 e 1.118/2023, e dá outras providências</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3415/projeto_de_lei_no_043-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3415/projeto_de_lei_no_043-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre "as alterações na lei nº957/2021, de dezembro de 2021, que estabelece o plano plurianual do município para o período 2022 a 2025, e lei nº1.185, de 12 de junho de 2024, que trata das diretrizes orçamentarias do exercício financeiro de planejamento e as reavaliações realizadas nos programas, atividades, projetos e operações especiais aprovadas para o orçamento do exercício de 2025"</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3416/projeto_de_lei_no_044-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3416/projeto_de_lei_no_044-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de credito adicional suplementar no valor de ate R$ 1.500.000,00 (um milhão e quinhentos mil reais), no orçamento do município e da outras providências.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2942/indicacao_no_01-2024__-_luis_-_c.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2942/indicacao_no_01-2024__-_luis_-_c.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito com urgência operação de Tapa Buracos no Bairro Bela Vista, na Região da Cohab I e II, principalmente nas Ruas das Acácias e Integração Nacional, zona urbana do município de Colniza.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2954/indicacao_no_02-2024__-_luis_-_cascalhamento_linhas_04_e_16_capa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2954/indicacao_no_02-2024__-_luis_-_cascalhamento_linhas_04_e_16_capa.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito com urgência o cascalhamento dos pontos críticos da Linha 04 e Linha 16 Capa, bem como a manutenção dos pontos críticos do Travessão da Linha 04 para Linha 16 Renascer, zona Rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2949/indicacao_no_03-_2024_-_rosemiro-_insencao_de_impostos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2949/indicacao_no_03-_2024_-_rosemiro-_insencao_de_impostos.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que seja enviado um Projeto de Lei para a Câmara Municipal de Colniza, que tenha por objeto conceder isenção do Imposto Predial e Territorial Urbano (IPTU), sobre imóvel para os portadores de Neoplasia Maligna (Câncer) ou seus dependentes, no município de Colniza/MT.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2947/indicacao_no_04-2024_-_tata_ponte_4_agrovila.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2947/indicacao_no_04-2024_-_tata_ponte_4_agrovila.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras Departamento de pontes, para que seja realizada a construção da ponte na Linha 4 Agrovila sentido BR 206, zona rural do município.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>JORGE DONIZETE DA SILVA ROSANTE</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2948/indicacao_no_05-2024-_jorge_velocidade_internet.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2948/indicacao_no_05-2024-_jorge_velocidade_internet.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Saúde, para que seja viabilizado a melhoria da velocidade de sinal de internet da Unidade Básica de Saúde (UBS), da Avenida Dois Mil, no município de Colniza.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2951/indicacao_no_06-2024_-_jorge_atendimento_hospital.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2951/indicacao_no_06-2024_-_jorge_atendimento_hospital.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Saúde, para que seja reduzido o tempo de espera na triagem e nos atendimentos do hospital municipal André Maggi, no município de Colniza.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2953/indicacao_no_07-2024_-_dede_-_iptu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2953/indicacao_no_07-2024_-_dede_-_iptu.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Finanças, PARA QUE SEJA IMPLANTADO O IPTU VERDE OU IPTU ECOLÓGICO NO MUNICÍPIO DE COLNIZA/MT, COM O INTUITO DE INCENTIVAR PRÁTICAS SUSTENTÁVEIS NO MUNICÍPIO E O CUIDADO COM O MEIO AMBIENTE URBANO, EM CONTRAPONTO OS CONTRIBUINTES MUNICIPAIS TERIAM DESCONTOS OU BENEFÍCIOS FISCAIS SE ADERISSEM AS REGRAS FIXADAS EM PROJETO DE LEI, ELABORADO E APROVADO PELA CÂMARA MUNICIPAL DE COLNIZA/MT.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2955/indicacao_no_08-2024_-_tata_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2955/indicacao_no_08-2024_-_tata_-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja realizada a recuperação da estrada da Linha 16ª A Assentamento Escol Sul, zona rural do município.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2962/indicacao_no_09-2024_-_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2962/indicacao_no_09-2024_-_valter.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Saúde, para que seja construído um banheiro no PSF localizado no Distrito Guariba, município de Colniza/MT.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2966/indicacao_no_10-2024-_jorge_-_cascalhamento_010203.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2966/indicacao_no_10-2024-_jorge_-_cascalhamento_010203.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras para que seja realizado o cascalhamento nos pontos críticos das Linhas 01,02 e 03, zona rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2967/indicacao_no_11-2024__-_agnaldo_-_escolinha_de_society.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2967/indicacao_no_11-2024__-_agnaldo_-_escolinha_de_society.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto a secretaria de Esportes; para que seja ofertado através da escolinha de futebol de campo para crianças e adolescentes, do município de Colniza-MT.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2973/indicacao_no_12-2024__-_jorge_pediatra_e_ginecologista.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2973/indicacao_no_12-2024__-_jorge_pediatra_e_ginecologista.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Saúde para que seja realizado a contratação de um Médico Pediatra e um Ginecologista para atender as demandas do Hospital Municipal André Maggi, município de Colniza.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2974/indicacao_no_13-2024__-_jorge_pediatra_e_ginecologista.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2974/indicacao_no_13-2024__-_jorge_pediatra_e_ginecologista.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras para que seja realizado manutenção nos pontos críticos das ruas do bairro Castelo dos Sonhos, no município de Colniza-MT.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2992/indicacao_no_014-2024__-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2992/indicacao_no_014-2024__-_luis.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria municipal de Planejamento, para que encaminhe para o Legislativo Projeto de Lei que altere o nome da Rua das Palmeiras e passe a denominar “Rua São José Marello”, zona urbana do município de Colniza.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2978/indicacao_no_15-2024__-_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2978/indicacao_no_15-2024__-_valter.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito a instalação de um bueiro (tubo corrugado de PVC) na linha 28 nas proximidades do garimpo, zona rural do município de Colniza/MT.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2980/indicacao_no_16-2024__-_agnaldo_e_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2980/indicacao_no_16-2024__-_agnaldo_e_luis.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto a secretaria de Planejamento, junto ao departamento de trânsito para que seja providenciado um quebra mola elevado nas duas vias da  Avenida Tarumã em frente á Igreja Católica e em frente á Praça da Bíblia município de Colniza-MT.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2993/indicacao_no_017-2024__-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2993/indicacao_no_017-2024__-_luis.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Agricultura, para que coloque em prática o Projeto de parceria com as Associações na produção de mudas de café.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>ROBERTO FERREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2991/indicacao_no_018-2024-_ferreira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2991/indicacao_no_018-2024-_ferreira.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao setor competente, para que seja feita com agilidade a instalação das câmeras de segurança OCRS, uma vez o Governo de Estado de Mato Grosso doou as referidas câmeras de segurança para serem implantadas em nosso município, e nesta ocasião aproveito o ensejo, para requerer que sejam instaladas as referidas câmeras no Distrito do Guariba, vez que a falta de segurança naquela localidade e notória</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3011/indicacao_no_19-2024-_jorge_-_manutencao_ponte_primeiro_de_maio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3011/indicacao_no_19-2024-_jorge_-_manutencao_ponte_primeiro_de_maio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras para que seja realizado a recuperação da ponte que passa sob o Rio Lambari, Linha Primeiro de Maio zona rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3010/indicacao_no_20-2024-_jorge_-_recuperacao_03_pontes_4_capa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3010/indicacao_no_20-2024-_jorge_-_recuperacao_03_pontes_4_capa.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras para que seja realizado a recuperação de 03 (três) pontes localizadas na Linha 04 Setor Capa, sentido Guariba, município de Colniza-MT.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3009/indicacao_no_021-2024-_ferreira_-_corrimao_em_pontes_zona_urbana.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3009/indicacao_no_021-2024-_ferreira_-_corrimao_em_pontes_zona_urbana.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto á Secretaria de Obras, para que seja feita a instalação de Corrimões em todas as pontes existentes na zona urbana do município de Colniza.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3014/indicacao_no_22-2024__-_luis_-_cascalhaments_16a_e_16b.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3014/indicacao_no_22-2024__-_luis_-_cascalhaments_16a_e_16b.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito o cascalhamento das Linhas 16-A e linha 16-B , zona Rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3015/indicacao_no_23-2024__-_luis_-_cascalhmento_24_e_20.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3015/indicacao_no_23-2024__-_luis_-_cascalhmento_24_e_20.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito o cascalhamento das Linhas 20 e linha 24 P.A Escol Sul, zona Rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3012/indicacao_no_24-2024-_ferreira_-_reforma_lar_da_crianca.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3012/indicacao_no_24-2024-_ferreira_-_reforma_lar_da_crianca.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao setor competente, para que seja feita a reforma do prédio, Lar da Criança e do Adolescente, bem como a pintura em geral e aumento do muro ao redor da instituição.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>MARCOS ANTONIO CECCON</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3043/indicacao_no_25-2024_-_marco_ceccon.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3043/indicacao_no_25-2024_-_marco_ceccon.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Educação, para que seja construído um Refeitório na Escola Municipal Carlos Drummond de Andrade localizada na Linha Projeto Sol, Zona Rural do município de Colniza.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3036/indicacao_no_26-2024-_jorge_-_aplicar_a_lei_14.572_no_municipio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3036/indicacao_no_26-2024-_jorge_-_aplicar_a_lei_14.572_no_municipio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto a Secretaria de Saúde para que seja aplicada no Município de Colniza-MT a Lei Federal 14.572 de 2023, a qual _x000D_
 instituiu a Política Nacional de Saúde Bucal no âmbito do Sistema Único de Saúde (SUS) e altera a Lei nº 8.080, de 19 de setembro de 1990, para incluir a saúde bucal no campo de atuação do SUS.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3037/indicacao_no_27-2024__-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3037/indicacao_no_27-2024__-_luis.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito a pavimentação da Avenida Integração Nacional bairro Bela Vista e rua das Laranjeiras bairro centro, zona urbana do município de Colniza-MT.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3053/indicacao_no_28-2024-_ferreira_-cascalhamento_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3053/indicacao_no_28-2024-_ferreira_-cascalhamento_guariba.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao setor competente, para que seja feito o cascalhamento e patrolamento do Setor Chacareiro e Linha Boca da Mata zona rural do Distrito do Guariba município de Colniza-MT.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3063/indicacao_no_29-2024-_jorge_-_parque_muniicpal_levi_gomes.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3063/indicacao_no_29-2024-_jorge_-_parque_muniicpal_levi_gomes.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo a denominação do Parque Municipal, em construção no município de Colniza-MT, com o nome de "Levi Gomes", em homenagem ao homem lutador pelo município e ex-Secretário de Meio Ambiente.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3056/indicacao_no_30-2024-_jorge_-_bueiro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3056/indicacao_no_30-2024-_jorge_-_bueiro.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja realizado a instalação de um bueiro na Avenida Dois Mil, sentido bairro Castelo do Sonho, setor chácaras, na estrada que dá acesso ao Balneário Santos, zona urbano do município de Colniza-MT.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3072/indicacao_no_31-2024_-_oseias_patrolamento_cascalhamento_de_linhas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3072/indicacao_no_31-2024_-_oseias_patrolamento_cascalhamento_de_linhas.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, que realize com urgência o cascalhamento e patrolamento das estradas de todas as linhas do município, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3068/indicacao_no_32-2024_-_miro_manutencao_ponte_doizinha.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3068/indicacao_no_32-2024_-_miro_manutencao_ponte_doizinha.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, a urgente recuperação de uma ponte localizada na Linha Doizinha, zona Rural do município de Colniza, devido às péssimas condições em que se encontra.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>OSEIA PEREIRA GUEDES, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3071/indicacao_no_33-2024_-_miro_corte_de_morro_linha_porteirao..pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3071/indicacao_no_33-2024_-_miro_corte_de_morro_linha_porteirao..pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do do Poder Executivo, por intermédio da Secretaria Municipal de Obras, para que seja realizado o corte de um morro localizado na Linha Porteirão, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3064/indicacao_no_34-2024__-_luis_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3064/indicacao_no_34-2024__-_luis_-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo em conjunto com a Secretaria Municipal de Saúde e especialmente à Coordenação da Atenção Básica, que promova um curso de capacitação para os servidores da recepção das Unidades Básicas de Saúde (UBS) e do Hospital Municipal de Colniza-MT.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3078/indicacao_no_35-2024-_jorge_-_cursos_musicais.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3078/indicacao_no_35-2024-_jorge_-_cursos_musicais.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao Órgão Competente, para que promova Cursos de Instrumentos Musicais na Comunidade Rural do município de Colniza.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3115/indicacao_no_36-2024_-_miro_corte_de_morro_linha_dos_farofas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3115/indicacao_no_36-2024_-_miro_corte_de_morro_linha_dos_farofas.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, para que seja realizado o Rebaixamento e o cascalhamento de um morro, próximo a propriedade do Sr. Deir, localizado na Linha dos Farofas, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3091/indicacao_no_37-_2024-_____valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3091/indicacao_no_37-_2024-_____valter.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, que sejam realizados os serviços necessários para solucionar o problema com uma valeta existente na Rua Ministro Andreaza, no Bairro Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3108/indicacao_no_38-_2024-____oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3108/indicacao_no_38-_2024-____oseia.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, que providencie com urgência, a capacitação dos condutores de veículos, transporte escolar e veículos oficiais do Município de Colniza.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3097/indicacao_no_39-2024__-_luis_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3097/indicacao_no_39-2024__-_luis_-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo em conjunto com a Secretaria Municipal de Obras, que realize em regime de urgência, indica à Secretaria de Obras a necessidade de realizar o patrolamento da Linha 16 Capa e Renascer, bem como a agilidade na manutenção de diversas pontes que se encontram danificadas na zona rural do município.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3109/indicacao_no_40-2024-_ferreira_-pintura_faixa_pedestre.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3109/indicacao_no_40-2024-_ferreira_-pintura_faixa_pedestre.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao setor competente, a necessidade de reforço na pintura das faixas de pedestres existentes no município de Colniza, bem como a pintura dos meio-fios e demais locais que necessitem de revitalização zona urbana do município de Colniza-MT.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3118/indicacao_no_41-2024-_ferreira_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3118/indicacao_no_41-2024-_ferreira_-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo a viabilidade de instalação de uma base núcleo da Polícia Militar na Vila do Guatá/Três Fronteiras, distrito de Colniza.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3096/indicacao_no_42-2024__-_luis_-_ponte_linha_20.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3096/indicacao_no_42-2024__-_luis_-_ponte_linha_20.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo em conjunto com a Secretaria Municipal de Obras, a necessidade urgente de substituição de uma ponte por bueiro na Linha 20, lado esquerdo P.A Escol Sul, bem como a manutenção de 02(duas) Pontes localizadas na Linha 04 Perseverança Pacutinga na zona rural do município.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3102/indicacao_no_43-2024_-_miro_linha_12.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3102/indicacao_no_43-2024_-_miro_linha_12.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, serviços de patrolamento e cascalhamento na Linha 12 (que dá acesso a Linha 16 Eletrônica), zona Rural do município de Colniza, devido às péssimas condições em que se encontra.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3104/indicacao_no_44-2024_-_miro_deputado_juarez.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3104/indicacao_no_44-2024_-_miro_deputado_juarez.pdf</t>
   </si>
   <si>
     <t>Solicita Apoio ao Deputado Federal Juarez Costa para Destinação de Máquina PC para a Secretaria de Obras de Colniza</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3106/indicacao_no_45-2024_-_marcos_ceccon.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3106/indicacao_no_45-2024_-_marcos_ceccon.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, serviços de recuperação do asfalto da rua Governador Dante Martins de Oliveira, Bairro Bela Vista COHAB 01, zona Urbana do município de Colniza, devido às péssimas condições em que se encontra.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3125/indicacao_no_46-2024__-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3125/indicacao_no_46-2024__-_luis.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo em conjunto com a Secretaria Municipal de Administração, que seja realizada uma revisão funcional das categorias profissionais de Técnico de Agropecuária, Mecânico e Fiscais Tributários.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3128/indicacao_no_47-2024_-_miro_travessao_linha_16_roda_d_agua.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3128/indicacao_no_47-2024_-_miro_travessao_linha_16_roda_d_agua.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, por intermédio da Secretaria Municipal de Obras, para que seja realizado a abertura de um travessão na Linha 16 Roda d'Água para dar acesso á Linha 16 Eletrônica,  zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3129/indicacao_no_48-2024__-_luis_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3129/indicacao_no_48-2024__-_luis_-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo em conjunto com a Secretaria Municipal de Obras, a necessidade urgente de realizar a manutenção de uma ponte e um bueiro, ambos localizados na linha 12 Capa.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3130/indicacao_no_49-2024-_jorge_-_manutencao_ponte_e_patrolamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3130/indicacao_no_49-2024-_jorge_-_manutencao_ponte_e_patrolamento.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja realizada a recuperação da ponte "Cachoeirinha" localizada na Linha 4 Primeiro de Maio, aproximadamente no km 7, e também solicita o patrolamento das estradas da referida linha.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3127/indicacao_no_50-2024-_jorge_-_caminhao_varredura.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3127/indicacao_no_50-2024-_jorge_-_caminhao_varredura.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja alterado o período de operação do caminhão de varredura de ruas para o período noturno, visando minimizar os transtornos causados pela poeira levantada durante o dia.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3142/indicacao_no_51-2024__-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3142/indicacao_no_51-2024__-_luis.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo em conjunto com a Secretaria Municipal de Obras, que seja incluído no cronograma de trabalho da Secretaria de Obras deste ano a realização de serviços de tapa buracos e recuperação de asfalto nas vias da COAB I e II, situadas no bairro Bela Vista.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3143/indicacao_no_52-2024__-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3143/indicacao_no_52-2024__-_luis.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo em conjunto com a Secretaria Municipal de Obras, que seja realizado o patrolamento das estradas na Linha 12, lado esquerdo, e na Linha 24 "A", também no lado esquerdo da MT 418.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3150/indicacao_no_53-2024-_ferreira_quebra_mola_agrovila.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3150/indicacao_no_53-2024-_ferreira_quebra_mola_agrovila.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto ao Setor de Obras a viabilidade de instalação de 02(dois) quebra-molas na vicinal, antes da primeira ponte que liga á Vila Agrovila, município de Colniza.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3186/indicacao_no_54-2024-_jorge-_pintura_de_quebra_molas_ruas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3186/indicacao_no_54-2024-_jorge-_pintura_de_quebra_molas_ruas.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que sejam pintados os quebra-molas de todas as ruas do município de Colniza.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/indicacao_no_55-2024__-_luis_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/indicacao_no_55-2024__-_luis_-.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo em conjunto com a Secretaria Municipal de Obras e o Departamento de Iluminação, a viabilização da troca das lâmpadas de iluminação pública na Colônia da Madeireira Tupinambá.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/indicacao_no_56-2024_-_valter_deputado_joao_de_matos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/indicacao_no_56-2024_-_valter_deputado_joao_de_matos.pdf</t>
   </si>
   <si>
     <t>Solicita Apoio ao Deputado Jõao José de Matos para Destinação de um caminhão Munck Toco para tender os produtores da Associação União do Café de Colniza</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/indicacao_no_57-2024_-_valter_deputado_joao_de_matos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/indicacao_no_57-2024_-_valter_deputado_joao_de_matos.pdf</t>
   </si>
   <si>
     <t>Solicita Apoio ao Deputado Jõao José de Matos para Destinação de um veículo Pick-up Strada para atender produtores da Associação Nova Esperança, de Colniza-MT</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, FÁBIO MARCELO VAZ</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/indicacao_no_58-2024-_prancheamento_de_pontes.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/indicacao_no_58-2024-_prancheamento_de_pontes.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito o prancheamento de 02 (duas) pontes, a primeira localizada na Rua das Palmeiras sentido Bairro Cidade Alta, e, a segunda na entrada do Bairro Cristo Rei, em razão das mesmas estarem em péssimo estado, oferecendo riscos aos pedestres e veículos.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/indicacao_no_59-2024__-_luis_-_creche_crianca_feliz.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/indicacao_no_59-2024__-_luis_-_creche_crianca_feliz.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo em conjunto com a Secretaria de Educação, a viabilidade de ampliar com mais duas salas na Creche municipal Criança Feliz, localizada no Bairro Bela Vista. Tal medida visa atender às crianças que estão inscritas na lista de espera há um período considerável.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3218/indicacao_no_60-2024_-_valter_deputado_joao_de_matos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3218/indicacao_no_60-2024_-_valter_deputado_joao_de_matos.pdf</t>
   </si>
   <si>
     <t>Solicita Apoio ao Deputado Jõao José de Matos para Destinação de um veículo Pick-up Strada para atender produtores da Associação dos pequenos Produtores Rurais do A-P-P-R-F-C CAF, localizada na Linha 32 P.A Natal,  Colniza-MT</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3224/indicacao_no_61-2024-_jorge_-_ponte_rio_lambari_04_primeiro_de_maio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3224/indicacao_no_61-2024-_jorge_-_ponte_rio_lambari_04_primeiro_de_maio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo em conjunto com o órgão competente, que seja realizada a manutenção na ponte que passa sob o rio “Lambari” localizada na Linha 04 Primeiro de Maio, aproximadamente no km 05, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3235/indicacao_no_62-2024-_ferreira_quebra_mola_av_belo_h..pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3235/indicacao_no_62-2024-_ferreira_quebra_mola_av_belo_h..pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto ao Setor de Obras a viabilidade da instalação de quebra-molas nas duas pistas da Avenida Belo Horizonte, próximo ao comércio Ligás e academia ar livre.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_no_63-_2024-____oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_no_63-_2024-____oseia.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, junto à Secretaria de Planejamento, a viabilidade de elaborar projeto, planilhas e orçamentos para a construção de uma Estação de Tratamento de Água (ETA) no distrito do Guariba.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3230/indicacao_no_64-2024__-_luis_-_praca_bela_vista.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3230/indicacao_no_64-2024__-_luis_-_praca_bela_vista.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo através do setor competente, a viabilidade de iniciar o processo de licitação para a construção da praça no bairro Bela Vista, uma vez que o recurso de Emenda Parlamentar já está disponível e pago.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3237/indicacao_no_65-2024_-_tata_-_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3237/indicacao_no_65-2024_-_tata_-_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal através da Secretaria Municipal de Educação, a viabilidade de instalar câmeras de segurança nas escolas do Distrito do Guariba.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_no_66-2024__-_luis_-_linha_12_capa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_no_66-2024__-_luis_-_linha_12_capa.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras, que viabilize a ligação entre o corredor da Linha 12 Capa e a Linha do Assentamento Renascer, com a eliminação das porteiras existentes.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3274/indicacao_no_67-2024__-_luis_-_rua_floriano_peixoto.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3274/indicacao_no_67-2024__-_luis_-_rua_floriano_peixoto.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras, especificamente ao departamento de pontes, que realize um estudo de viabilidade para a substituição das pontes existentes nas seguintes ruas por tubos metálicos:</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_no_68-2024__-_luis_-_construcao_de_ponte.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_no_68-2024__-_luis_-_construcao_de_ponte.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo por meio da Secretaria de Obras, que avalie a viabilidade de construir uma ponte que ligue o Bairro Rondônia ao Bairro Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_069.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_069.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo, que sejam realizadas, junto á Secretaria de obras, a troca de lâmpadas que se encontram queimadas ou defeituosas, bem como a instalação de novos pontos de iluminação pública na Rua Colorado, no Bairro Rondônia.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_no_70-2024-_ferreira_camera.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_no_70-2024-_ferreira_camera.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, a instalação de câmeras de monitoramento em pontos estratégicos da Rua Dom João Sexto, Bairro Jardim Imperial. Essa medida visa reforçar a segurança na região e auxiliar na prevenção e investigação de crimes.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_071_ferreira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_071_ferreira.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, a instalação de uma placa com os dizeres "Seja Bem-vindo à Vila Salvação" na entrada da referida localidade.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3302/indicacao_no_72-2024__-_luis_-_construcao_de_quebra_mola.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3302/indicacao_no_72-2024__-_luis_-_construcao_de_quebra_mola.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo por meio da Secretaria de Obras, a viabilidade de implantação de dois quebra-molas na Linha 16A, no km 5, sendo um antes e outro depois do campo, localizado na zona rural deste município.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_no_73-2024__-_luis_-_substituicao_de_pontes.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_no_73-2024__-_luis_-_substituicao_de_pontes.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo por meio da Secretaria de Obras, junto ao Departamento de Pontes, que seja avaliada com urgência a viabilidade para a substituição de sete (7) pontes localizadas na Linha 20, nas regiões da Escol Sul e Terra Roxa, bem como de seis (6) pontes situadas no Travessão e na Linha R15. zona rural deste município.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_no_74-2024_-_tata_-_substituicao_de_pontes_por_bueiro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_no_74-2024_-_tata_-_substituicao_de_pontes_por_bueiro.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal junto à Secretaria de Obras, através do departamento de pontes, a substituição de duas pontes por bueiros, sendo uma localizada na Linha G4, no km 30, e outra na Linha G8, nas proximidades do km 08.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3318/indicacao_no_75-_2024-____oseia_-_atendimento_odontologico.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3318/indicacao_no_75-_2024-____oseia_-_atendimento_odontologico.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, junto à Secretaria Municipal de Saúde, que avalie a viabilidade de aumentar o número de atendimentos odontológicos no Centro de Atendimento do PSF e, se possível, amplie a oferta desses atendimentos para os demais PSFs do município.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_no_76-2024__-_luis_-_tenda_saude.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_no_76-2024__-_luis_-_tenda_saude.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto à Secretaria de Saúde, a viabilidade de instalação de uma tenda em frente ao Laboratório Municipal, para que os pacientes que aguardam atendimento tenham um local adequado para se abrigar, especialmente nos períodos de chuva e sol intenso.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_no_77-2024__-_luis_-_cascalhamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_no_77-2024__-_luis_-_cascalhamento.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo por meio da Secretaria de Obras, junto à Secretaria de Obras, que seja realizado o cascalhamento no morro localizado no km 04 da Linha 20, lado direito.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_no_78-2024__-_luis_-_cascalhamento_-_entre_rios.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_no_78-2024__-_luis_-_cascalhamento_-_entre_rios.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo por meio da Secretaria de Obras, que seja realizado o cascalhamento das estradas da Linha 04 Garça e Linha Entre Rios.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3434/indicacao_no_79-2024__-_luis_-_saida_de_agua.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3434/indicacao_no_79-2024__-_luis_-_saida_de_agua.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo por meio da Secretaria de Obras, que seja realizado que seja realizada a saída de água no morro localizado na entrada da Linha G8.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3435/indicacao_no_80-_2024-_____valter_-_retirada_de_entulhos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3435/indicacao_no_80-_2024-_____valter_-_retirada_de_entulhos.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto à Secretaria Municipal de Obras, para que seja realizada a retirada de entulhos de madeira acumulados na ponte que passa sobre o Rio Pacutinga, localizada na Linha Muriru, km 23, zona rural do município de Colniza/MT.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3419/indicacao_no_81-_2024-____oseia_-_ponte_linha_primeiro_de_maio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3419/indicacao_no_81-_2024-____oseia_-_ponte_linha_primeiro_de_maio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal, junto à Secretaria Municipal de Obras, que providência a construção de uma ponte no Travessão da Linha 12 - Assentamento Primeiro de Maio.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>DAS</t>
   </si>
   <si>
     <t>Documentos em anexo para sessão</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3131/repudio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3131/repudio.pdf</t>
   </si>
   <si>
     <t>Nota de repúdio em desfavor do INCRA,</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3399/processo_tce-mt_n._53.766-7-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3399/processo_tce-mt_n._53.766-7-2023.pdf</t>
   </si>
   <si>
     <t>Parecer prévio de nº. 42/2024–PP - oriundo do Tribunal de Contas do Estado de Mato Grosso sobre as Contas Anuais de Governo municipal do ano de 2023, gestão do senhor Milton de Souza Amorim</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3400/manifestacao_do_prefeito.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3400/manifestacao_do_prefeito.pdf</t>
   </si>
   <si>
     <t>Leitura da manifestação de defesa do prefeito municipal Milton de Souza Amorim sobre julgamento das contas anuais de governo municipal do ano de 2023.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3414/chapa_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3414/chapa_valter.pdf</t>
   </si>
   <si>
     <t>Registro da chapa para eleição da nova mesa diretora do biênio 2025 a 2026. " Juntos Somos Mais Fortes"</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3440/chapa_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3440/chapa_oseia.pdf</t>
   </si>
   <si>
     <t>Registro da chapa  para eleição da nova mesa diretora do biênio 2025 a 2026. " União pelo Futuro do município"</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2975/projeto_de_decreto_legislativo_n._001-2024_-_luis_-_hudson.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2975/projeto_de_decreto_legislativo_n._001-2024_-_luis_-_hudson.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Hudson Rodrigues de Souza e dá outras providências</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3119/projeto_de_decreto_legislativo_n._002-2024_-_luis_-_irmas_fraternidade_e_esperanca.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3119/projeto_de_decreto_legislativo_n._002-2024_-_luis_-_irmas_fraternidade_e_esperanca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” as irmãs da Congregação Fraternidade e Esperança e dá outras providências.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3013/projeto_de_decreto_legislativo_n._003-2024_-_mesa_diretora_-_rga.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3013/projeto_de_decreto_legislativo_n._003-2024_-_mesa_diretora_-_rga.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual (RGA) aos servidores públicos efetivos, comissionados e vereadores do Poder Legislativo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>FÁBIO MARCELO VAZ</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3055/projeto_de_decreto_legislativo_n._004-2024_-_luis_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3055/projeto_de_decreto_legislativo_n._004-2024_-_luis_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Exmo. Senhor deputado Dilmar Dal Bosco e dá outras providências</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3062/projeto_de_decreto_legislativo_n._005-2024_-_luis_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3062/projeto_de_decreto_legislativo_n._005-2024_-_luis_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Paulegar dos Santos Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3081/projeto_de_decreto_legislativo_n._006-2024_-_ferreira_tiago.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3081/projeto_de_decreto_legislativo_n._006-2024_-_ferreira_tiago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Tiago Costa e Gomes, e dá outras providências</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3079/projeto_de_decreto_legislativo_n._007-2024_-_ferreira_keila_andreotti.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3079/projeto_de_decreto_legislativo_n._007-2024_-_ferreira_keila_andreotti.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de “Moção de aplausos” a Senhora Keila Andreotti Pezzin Gomes, e dá outras providências</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3082/projeto_de_decreto_legislativo_n._008-2024_-_ferreira_ivanildo_barbosa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3082/projeto_de_decreto_legislativo_n._008-2024_-_ferreira_ivanildo_barbosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Ivanildo Barbosa Santos, e dá outras providências</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3083/projeto_de_decreto_legislativo_n._009-2024_-_ferreira_eros_de_oliveira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3083/projeto_de_decreto_legislativo_n._009-2024_-_ferreira_eros_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Eros de Oliveira Machado Pessoa dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3112/projeto_de_decreto_legislativo_n._10-2024_-_ferreira_-_thiago_de_souza.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3112/projeto_de_decreto_legislativo_n._10-2024_-_ferreira_-_thiago_de_souza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Thiago de Souza Freitas, e dá outras providências</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3113/projeto_de_decreto_legislativo_n._11-2024_-_ferreira_-_niderci.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3113/projeto_de_decreto_legislativo_n._11-2024_-_ferreira_-_niderci.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Niderci Ferreira, e dá outras providências</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3114/projeto_de_decreto_legislativo_n._12-2024_-_elci_-_anivaldo_firme.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3114/projeto_de_decreto_legislativo_n._12-2024_-_elci_-_anivaldo_firme.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Exmo. Sr. Mauro Mendes Ferreira, Governador do Estado de Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/projeto_de_decreto_legislativo_n._13-2024_-_elci_-_anivaldo_firme.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/projeto_de_decreto_legislativo_n._13-2024_-_elci_-_anivaldo_firme.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Anivaldo Firme, e dá outras providências</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3122/projeto_de_decreto_legislativo_n._14-2024_-_ferreira_-_polaco.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3122/projeto_de_decreto_legislativo_n._14-2024_-_ferreira_-_polaco.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Valdinei da Silva Moraes, e dá outras providências</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3178/projeto_de_decreto_legislativo_n._15-2024_-_ferreira_lucas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3178/projeto_de_decreto_legislativo_n._15-2024_-_ferreira_lucas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Lucas Pereira da Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3179/projeto_de_decreto_legislativo_n._16-2024_-_ferreira_emanuelle_de_souza_goncalves_pegoraro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3179/projeto_de_decreto_legislativo_n._16-2024_-_ferreira_emanuelle_de_souza_goncalves_pegoraro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Emanuelle de Souza Gonçalves Pegoraro, e dá outras providências</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3185/projeto_de_decreto_legislativo_n._017-2024_-_luis_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3185/projeto_de_decreto_legislativo_n._017-2024_-_luis_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Adelice soares de Miranda Freitas, e dá outras providências</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3192/projeto_de_decreto_legislativo_n._18-2024_-_elci_-oscar_simao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3192/projeto_de_decreto_legislativo_n._18-2024_-_elci_-oscar_simao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao senhor Oscar Simão Teixeira, e dá outras providências</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3193/projeto_de_decreto_legislativo_n._19-2024_-_equipe_escola_-_miro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3193/projeto_de_decreto_legislativo_n._19-2024_-_equipe_escola_-_miro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “moção de aplausos” a direção, funcionários e colaboradores da Escola Municipal Manoel Bandeira, e dá outras providências.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3197/projeto_de_decreto_legislativo_n._20-2024_-_luis_ingredi.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3197/projeto_de_decreto_legislativo_n._20-2024_-_luis_ingredi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Ingrid Freitas da Silva Marinho Salles, e dá outras providências</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/projeto_de_decreto_legislativo_n._21-2024_-_ferreira_juliano.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/projeto_de_decreto_legislativo_n._21-2024_-_ferreira_juliano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Juliano Guimarães, e dá outras providências</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3219/projeto_de_decreto_legislativo_n._22-2024_-_dede-_alessandro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3219/projeto_de_decreto_legislativo_n._22-2024_-_dede-_alessandro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Alessandro Pinheiro de Lacerda, e dá outras providências</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3220/projeto_de_decreto_legislativo_n._23-2024_-_dede-_eliz.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3220/projeto_de_decreto_legislativo_n._23-2024_-_dede-_eliz.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Eliz Marina Martins de Lacerda, e dá outras providências</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3254/projeto_de_decreto_legislativo_n._24-2024_-_ferreira_renato_adao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3254/projeto_de_decreto_legislativo_n._24-2024_-_ferreira_renato_adao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Renato Adão de Assis Sampaio Filho, e dá outras providências</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3255/projeto_de_decreto_legislativo_n._25-2024_-_ferreira_-_camilla_carvalho.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3255/projeto_de_decreto_legislativo_n._25-2024_-_ferreira_-_camilla_carvalho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” à Senhora Camilla Carvalho Silva, e dá outras providências</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3253/projeto_de_decreto_legislativo_n._26-2024_-_ferreira-_otavio_jose.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3253/projeto_de_decreto_legislativo_n._26-2024_-_ferreira-_otavio_jose.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Otávio José Sousa Maronhas, e dá outras providências</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3252/projeto_de_decreto_legislativo_n._27-2024_-_ferreira-_adonai.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3252/projeto_de_decreto_legislativo_n._27-2024_-_ferreira-_adonai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Adonai Schmits Pontes, e dá outras providências</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3251/projeto_de_decreto_legislativo_n._28-2024_-_elci_-_manoel_herreira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3251/projeto_de_decreto_legislativo_n._28-2024_-_elci_-_manoel_herreira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Manoel Herreira, e dá outras providências.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3250/projeto_de_decreto_legislativo_n._29-2024_-_elci_-_prof._raquel.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3250/projeto_de_decreto_legislativo_n._29-2024_-_elci_-_prof._raquel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” à Senhora Raquel Resende de Meireles Teotônio, e dá outras providências</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3268/projeto_de_decreto_legislativo_n._30-2024_-_luis-_rosangela_maria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3268/projeto_de_decreto_legislativo_n._30-2024_-_luis-_rosangela_maria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” à Senhora Rosangela Maria Gomes Fonseca, e dá outras providências</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3266/projeto_de_decreto_legislativo_n._31-2024_-_luis-_adenilson.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3266/projeto_de_decreto_legislativo_n._31-2024_-_luis-_adenilson.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Adenilson Luiz Dalfior, e dá outras providências</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3267/projeto_de_decreto_legislativo_n._32-2024_-_luis-_damaris.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3267/projeto_de_decreto_legislativo_n._32-2024_-_luis-_damaris.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” à Senhora Damares Martins Dalfior, e dá outras providências</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3256/projeto_de_decreto_legislativo_n._33-2024_-_jorge-_maria_aparecida.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3256/projeto_de_decreto_legislativo_n._33-2024_-_jorge-_maria_aparecida.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE “MOÇÃO DE APLAUSOS” A SENHORA MARIA APARECIDA NOGUEIRA VIEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3349/projeto_de_decreto_legislativo_n._34-2024_-_jorge-_erotides.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3349/projeto_de_decreto_legislativo_n._34-2024_-_jorge-_erotides.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” à Senhora Erotides Alves de Jesus Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>FÁBIO MARCELO VAZ, VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3385/projeto_de_decreto_legislativo_n._35-2024_-_fabio_valter_-_marco_antonio_vice.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3385/projeto_de_decreto_legislativo_n._35-2024_-_fabio_valter_-_marco_antonio_vice.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao senhor marco Antonio Faita, e dá outras providências</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3328/projeto_de_decreto_legislativo_n._36-2024_-_fabio_-_armando.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3328/projeto_de_decreto_legislativo_n._36-2024_-_fabio_-_armando.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Armando Negrisoli Neto, e dá outras providências</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3329/projeto_de_decreto_legislativo_n._37-2024_-_fabio_-_clezio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3329/projeto_de_decreto_legislativo_n._37-2024_-_fabio_-_clezio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Clezio Evangelista de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>FÁBIO MARCELO VAZ, JORGE DONIZETE DA SILVA ROSANTE</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3350/projeto_de_decreto_legislativo_n._38-2024_-_jorge-fabio-_harli.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3350/projeto_de_decreto_legislativo_n._38-2024_-_jorge-fabio-_harli.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Harlis Barbosa Santos, e dá outras providências</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, FÁBIO MARCELO VAZ</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3330/projeto_de_decreto_legislativo_n._39-2024_-_fabio-_agnaldo_-_zacarias.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3330/projeto_de_decreto_legislativo_n._39-2024_-_fabio-_agnaldo_-_zacarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Zacarias Antunes Magalhães, e dá outras providências</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3331/projeto_de_decreto_legislativo_n._40-2024_-_fabio-_agnaldo_-_selma.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3331/projeto_de_decreto_legislativo_n._40-2024_-_fabio-_agnaldo_-_selma.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” a Senhora Selma Dill de Paula, e dá outras providências</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3332/projeto_de_decreto_legislativo_n._41-2024_-_fabio_elizangela_lia_cartorio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3332/projeto_de_decreto_legislativo_n._41-2024_-_fabio_elizangela_lia_cartorio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Eliane Elizabeth Alves, e dá outras providências</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3348/projeto_de_decreto_legislativo_n._42-2024_-_jorge-_felipe_cordeiro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3348/projeto_de_decreto_legislativo_n._42-2024_-_jorge-_felipe_cordeiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Filipe Cordeiro Almeida, e dá outras providências</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3333/projeto_de_decreto_legislativo_n._43-2024_-_luis-_josiane_galdino.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3333/projeto_de_decreto_legislativo_n._43-2024_-_luis-_josiane_galdino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” à Senhora Josiane Galdino, e dá outras providências</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3334/projeto_de_decreto_legislativo_n._44-2024_-_luis-_marcelo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3334/projeto_de_decreto_legislativo_n._44-2024_-_luis-_marcelo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Marcelo Mota dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3335/projeto_de_decreto_legislativo_n._45-2024_-_luis_operacao_cidade_limpa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3335/projeto_de_decreto_legislativo_n._45-2024_-_luis_operacao_cidade_limpa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” aos policiais civis, policiais penais e policiais militares que participaram da operação cidade limpa, e dá outras providências</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3364/projeto_de_decreto_legislativo_n._46-2024_-_oseia_antonio_carlos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3364/projeto_de_decreto_legislativo_n._46-2024_-_oseia_antonio_carlos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Antônio Carlos Rodrigues de Souza, e dá outras providências</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3386/projeto_de_decreto_legislativo_n._47-2024_-_fabio_valter_-_milton_de_souza_amorim.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3386/projeto_de_decreto_legislativo_n._47-2024_-_fabio_valter_-_milton_de_souza_amorim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Milton de Souza Amorim, e dá outras providências</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3398/projeto_de_decreto_legislativo_n._48-2024_-_miro_-_gabriel_miotto.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3398/projeto_de_decreto_legislativo_n._48-2024_-_miro_-_gabriel_miotto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de moção de aplausos” ao Gabriel Miotto Silva e dá outras providências</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3409/projeto_de_decreto_legislativo_n._49-2024_-_thiago_rodrigo_dias_alves.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3409/projeto_de_decreto_legislativo_n._49-2024_-_thiago_rodrigo_dias_alves.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Thiago Rodrigo Dias Alves, e dá outras providências</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3433/projeto_de_decreto_legislativo_n._50-2024_-_ferreira-_kurtz.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3433/projeto_de_decreto_legislativo_n._50-2024_-_ferreira-_kurtz.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Kurtz Leondenards Rondon ramo, e dá outras providências</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3417/projeto_de_decreto_legislativo_n._51-2024_-_jorge-_tereza.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3417/projeto_de_decreto_legislativo_n._51-2024_-_jorge-_tereza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” à Senhora Tereza de Souza Malonyai, e dá outras providências</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projetos de Resoluções Legislativo</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, LUIS CARLOS CARVALHO SILVA, MARCOS ANTONIO CECCON, VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3314/projeto_de_resolucao_no_001-2024_-_diarias.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3314/projeto_de_resolucao_no_001-2024_-_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as viagens oficiais e a concessão de diárias a vereadores e servidores do Poder Legislativo de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, ELCI COSTA PAIXÃO, EZEQUIAS DEDÉ DE SOUZA, FÁBIO MARCELO VAZ, JORGE DONIZETE DA SILVA ROSANTE, LUIS CARLOS CARVALHO SILVA, MARCOS ANTONIO CECCON, OSEIA PEREIRA GUEDES, ROBERTO FERREIRA DOS SANTOS, ROSEMIRO RODRIGUES DOS SANTOS, VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3363/projeto_de_resolucao_no_002-2024_-_regimento_interno.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3363/projeto_de_resolucao_no_002-2024_-_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Institui o Novo Regimento Interno da Câmara Municipal de Colniza/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3391/projeto_de_resolucao_no_003-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3391/projeto_de_resolucao_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a baixa de bens patrimoniais inservíveis ao Poder Legislativo e dá outras providências</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3392/projeto_de_resolucao_no_004-2024_calendario_das_sessoes_2025.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3392/projeto_de_resolucao_no_004-2024_calendario_das_sessoes_2025.pdf</t>
   </si>
   <si>
     <t>Institui o calendário anual de sessões do exercício de 2025, da Câmara Municipal de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projetos de Leis Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3005/projeto_de_lei_no_001.2024_-_vacinas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3005/projeto_de_lei_no_001.2024_-_vacinas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da exigência de apresentação de cartão de vacinação contra a COVID-19 para acesso a bens, benefícios, serviços ou lugares no âmbito do município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3023/projeto_de_lei_no_002.2024_-_emancipacao_linha_-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3023/projeto_de_lei_no_002.2024_-_emancipacao_linha_-_oseia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Municipalização das estradas do Travessão Bom Futuro e do Travessão Jerusalém no Município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3022/projeto_de_lei_no_003.2024_-_institui_o_dia_do_catolico_-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3022/projeto_de_lei_no_003.2024_-_institui_o_dia_do_catolico_-_luis.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Católico no município de Colniza-MT e dá outras providências</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3020/projeto_de_lei_nao_004.2024_-institui_o_dia_do_padroeiro-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3020/projeto_de_lei_nao_004.2024_-institui_o_dia_do_padroeiro-_luis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a titulação de São José como Padroeiro do Município de Colniza-MT e institui o feriado municipal em sua homenagem, e dá outras providências</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3190/projeto_de_lei_no_005.2024_-_ambulancia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3190/projeto_de_lei_no_005.2024_-_ambulancia.pdf</t>
   </si>
   <si>
     <t>Permite a condução de pessoas atendidas pelo serviço público de saúde do município de Colniza para estabelecimentos de saúde privados, e dá outras providências</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei_no_006._2024_-emancipacao_travessao_do_mineiro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei_no_006._2024_-emancipacao_travessao_do_mineiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Municipalização do Travessão do Mineiro da Linha 04 para a Linha Entre Rios, localizada na zona rural do Município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3183/projeto_de_lei_no_007._2024_-emancipacao_entre_rios_-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3183/projeto_de_lei_no_007._2024_-emancipacao_entre_rios_-_luis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Municipalização da Linha Entre Rios, localizada na zona rural do Município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3229/projeto_de_lei_no_008.2024_-_altera_lei_533-2024_-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3229/projeto_de_lei_no_008.2024_-_altera_lei_533-2024_-_oseia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do parágrafo único do art. 1º da Lei Municipal de nº. 533/2012 e dá outras providências</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3281/projeto_de_lei_no_009.2024_-_associacao_sol_nascente_-_autoria_vereador_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3281/projeto_de_lei_no_009.2024_-_associacao_sol_nascente_-_autoria_vereador_luis.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Produtores Rurais Sol Nascente e dá outras providencias</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_010.2024_-_placas_em_obras_-_autoria_vereador_jorge.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_010.2024_-_placas_em_obras_-_autoria_vereador_jorge.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da afixação de placas informativas em todas as obras públicas realizadas com recursos municipais, no âmbito do Município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3343/projeto_de_lei_no_011_-2024_-_proibicao_de_descarte_de_lixo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3343/projeto_de_lei_no_011_-2024_-_proibicao_de_descarte_de_lixo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição do descarte de lixo, entulho de obras ou outros materiais inservíveis em vias públicas ou imóveis privados, e imposição de multa para quem praticar tal ato no Município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3361/projeto_de_lei_no_012-2024_-__mesa_-_subsidio_vereadores.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3361/projeto_de_lei_no_012-2024_-__mesa_-_subsidio_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos vereadores do município de Colniza  -MT, para a legislatura de 2025 a 2028, e dá outras providências</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3362/projeto_de_lei_no_013-2024_-__mesa_-_subsidio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3362/projeto_de_lei_no_013-2024_-__mesa_-_subsidio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do prefeito, vice-prefeito e secretários municipais de Colniza -MT, para a legislatura de 2025 a 2028, e dá outras providências.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3413/projeto_de_lei_no_014.2024_-_13_salario_-_vereadores.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3413/projeto_de_lei_no_014.2024_-_13_salario_-_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do pagamento do 13º salário aos vereadores do município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2944/requerimento_n._01._2024-_vereador_luis_-_cascalhamento_linha_04_perseveranca_pacutinga.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2944/requerimento_n._01._2024-_vereador_luis_-_cascalhamento_linha_04_perseveranca_pacutinga.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado com urgência o cascalhamento da Linha 04 nos dois sentidos do P.A Perseverança Pacutinga e na Linha 08 no mesmo assentamento, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2943/requerimento_n._02._2024-_vereador_luis_-_cascalhamento_linha_16b.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2943/requerimento_n._02._2024-_vereador_luis_-_cascalhamento_linha_16b.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado o cascalhamento da Linha 16B e alguns pontos da Linha 20, ambas localizadas no assentamento Escool Sul, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>JORGE DONIZETE DA SILVA ROSANTE, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2952/requerimento_n._03._2024-_vereador_jorge.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2952/requerimento_n._03._2024-_vereador_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal junto à Secretaria de Obras, para que seja realizado o cascalhamento nos pontos críticos da Linha 2 - Assentamento P. A. Colniza 1, bem como seja realizada a manutenção da ponte do Rio Pacutinga localizada na referida linha.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2945/requerimento_n._04._2024-_vereador_jorge.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2945/requerimento_n._04._2024-_vereador_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal junto à Secretaria de Obras, para que seja realizado o cascalhamento e manutenção das ruas do Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2946/requerimento_n._05._2024-_vereador_tata_-_ampliacao_horario_de_atend_regulacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2946/requerimento_n._05._2024-_vereador_tata_-_ampliacao_horario_de_atend_regulacao.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, para que seja ampliado o horário de atendimento do setor de Regulação da Secretaria de Saúde, para 7 as 11h e 13 as 17h.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2956/requerimento_n._06._2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2956/requerimento_n._06._2024.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, a viabilidade  para aterros, bueiros e  cascalhamentos  nos pontos críticos das Linhas G1, G4 e G8 zona rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2960/requerimento_n._07.2024_-_vereador_ferreira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2960/requerimento_n._07.2024_-_vereador_ferreira.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, a viabilidade para patrolamento e cascalhamento nos pontos críticos das Linhas 36, 44 e Linha Vitoria todos no setor Capa.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2961/requerimento_n._08.2024_-_vereador_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2961/requerimento_n._08.2024_-_vereador_valter.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto á secretaria Municipal de Obras para que seja realizada a manutenção e substituição de um bueiro na Linha G8 km1,5, zona rural do Município de Colniza.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2969/requerimento_n._09.2024_-_vereador_valter_-_linha_32.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2969/requerimento_n._09.2024_-_vereador_valter_-_linha_32.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto à secretaria Municipal de Obras para que seja realizado serviços de cascalhamento nos pontos críticos da Linha 32 P.A Natal, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2963/requerimento_n._10._2024-_vereador_jorge.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2963/requerimento_n._10._2024-_vereador_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal junto à Secretaria de Saúde, para que seja implantado um centro de atendimento a pessoas com suspeita de hanseníase no Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2964/requerimento_n._11._2024-_vereador_luis_-_cascalhamento_linha_24_escool_sul.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2964/requerimento_n._11._2024-_vereador_luis_-_cascalhamento_linha_24_escool_sul.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado o cascalhamento nos pontos críticos da Linha 24 Escol Sul, Terra Roxa e R15, localizadas no assentamento Terra Roxa, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2965/requerimento_n._12._2024-_vereador_luis_-_manut_ponte_linha_4_renascer.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2965/requerimento_n._12._2024-_vereador_luis_-_manut_ponte_linha_4_renascer.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras Departamento de Pontes, para que seja realizado com urgência a manutenção das pontes da Linha 04 Renascer, Travessão da 04 para 16, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2981/requerimento_n._14._2024-_vereador_agnaldo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2981/requerimento_n._14._2024-_vereador_agnaldo.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, departamento de Cultura, a viabilidade de fornecer suporte para comemoração do aniversário de fundação Vila Salvação cuja festividades ocorrerá no mês de maio, zona rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2971/requerimento_n._15._2024-_vereador_jorge.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2971/requerimento_n._15._2024-_vereador_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal junto à Secretaria de Obras, para que seja feita a manutenção no bueiro da Avenida Dois Mil sentido o bairro Castelo do Sonho abaixo da Igreja Católica, no Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2972/requerimento_n._16._2024-_vereador_jorge.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2972/requerimento_n._16._2024-_vereador_jorge.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal junto à Secretaria de Obras, para que seja feita uma rotatória na Avenida Dois Mil, em frente a Casa do Pr. Izaqueu, sentido o bairro Castelo do Sonho no Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2976/requerimento_n._17._2024-_vereador_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2976/requerimento_n._17._2024-_vereador_valter.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto á secretaria Municipal de Obras para que seja realizada a manutenção das estradas da Linha Primeiro de Maio e nas linhas 04 e 05 do Assentamento Projeto Sol, zona rural do Município de Colniza.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2984/requerimento_n._18._2024-_vereador_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2984/requerimento_n._18._2024-_vereador_luis.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, a viabilidade de criar “Ações de valorização dos professores da educação” Programa ganhe por Resultado”.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2977/requerimento_n._19._2024-_vereador_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2977/requerimento_n._19._2024-_vereador_valter.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto á secretaria Municipal de Obras para que seja realizada a manutenção das estradas da Linha 20 Assentamento Terra Roxa, zona rural do Município de Colniza.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2985/requerimento_n._20._2024-_vereador_ferreira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2985/requerimento_n._20._2024-_vereador_ferreira.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, a instalação de Iluminação Pública na Rua Rei Salomão, situada no Bairro Flor do Café, município de Colniza.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2987/requerimento_n._21._2024-_vereador_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2987/requerimento_n._21._2024-_vereador_luis.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria municipal de Administração, para equiparar salário dos mecânicos aos vencimentos dos motoristas de veículo pesados e dos técnicos agropecuários aos vencimentos dos técnicos de informática.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2986/requerimento_n._22._2024-_vereador_ferreira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2986/requerimento_n._22._2024-_vereador_ferreira.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Planejamento, para que seja realizada uma revisão na Lei do Plano Diretor (Lei Municipal (1.116/2023), focando principalmente na Lei de Uso e Ocupação do Solo e Zoneamento (Lei Municipal 1.117/2023) e Código de Obras (Lei Municipal 1.118/2023), a fim de possibilitar o aumento da porcentagem de área construída nos terrenos no Município de Colniza/MT.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3006/requerimento_n._23._2024_-_vereador_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3006/requerimento_n._23._2024_-_vereador_valter.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto á secretaria Municipal de Obras para que seja realizado a abertura de um travessão na Linha 24 para dar acesso á Linha 20 lado esquerdo, aproximadamente no km 04, MT 418, município de Colniza.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3007/requerimento_n._24._2024-_vereador_luis_travesao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3007/requerimento_n._24._2024-_vereador_luis_travesao.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria municipal de Obras, para que seja realizado a abertura de um Travessão na Linha 16A para dar acesso a Linha 16B, zona rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3008/requerimento_n._26._2024-_vereador_tata_-_linha_12_paredao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3008/requerimento_n._26._2024-_vereador_tata_-_linha_12_paredao.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja feito serviços de patrolamento e manutenção na Linha 12  Paredão, Linha 14 Paredão e Linha Bom Sucesso, zona rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3016/requerimento_n._27._2024-_vereador_luis_manutencao_de_pontes.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3016/requerimento_n._27._2024-_vereador_luis_manutencao_de_pontes.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria municipal de Obras, para que seja realizado a manutenção das pontes localizada na Linha 20 Lado esquerdo, no Travessão da Linha 20 para a Linha 24 e 02(duas) pontes na Linha 24 P.A Terra Roxa, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3017/requerimento_n._28._2024-_vereador_tata_-_academia_ao_ar_livre_taquarucu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3017/requerimento_n._28._2024-_vereador_tata_-_academia_ao_ar_livre_taquarucu.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto ao Setor Competente para que seja feito a instalação de uma Academia ao Ar- Livre para a Comunidade Taquaruçu do Norte, município de Colniza.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3018/requerimento_n._29._2024-_vereador_jorge_-ar_condicionado_sala_manoel_bandeira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3018/requerimento_n._29._2024-_vereador_jorge_-ar_condicionado_sala_manoel_bandeira.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal junto à Secretaria Municipal de Educação, para que seja instalado um aparelho de Ar-condicionado na sala do pré 01 da escola Manoel Bandeira, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3019/requerimento_n._30._2024_-_vereador_valter-_quebra_mola.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3019/requerimento_n._30._2024_-_vereador_valter-_quebra_mola.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto á secretaria Municipal de Obras para que seja realizado a implantação de 01(um) quebra- mola, na Rua João Paulo II, bairro Bela Vista, zona urbana do município de Colniza.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3021/requerimento_n._31.2024_-_vereador_miro_-_fomento_cacau.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3021/requerimento_n._31.2024_-_vereador_miro_-_fomento_cacau.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto a secretaria de Agricultura, para que seja fomentado a cultura do cacau no município de Colniza.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3050/requerimento_n._32.2024_-_vereador_miro_torneio_leiteiro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3050/requerimento_n._32.2024_-_vereador_miro_torneio_leiteiro.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto secretaria de Agricultura, para a viabilidade de criar a Feira de Agropecuária e o Torneio Leiteiro no município de Colniza-MT.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3038/requerimento_n._33.2024_-_vereador__dede_-_rebaixamento_morro_g1.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3038/requerimento_n._33.2024_-_vereador__dede_-_rebaixamento_morro_g1.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado o rebaixamento de 03 (três) morros localizados na Linha G1 (Morro no quilômetro 10 – Volnei, Morro do quilômetro 11 – próximo ao Senhor Jose Augusto e Morro do quilômetro 13 – próximo a farinheira).</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3039/requerimento_n._34.2024_-_vereador_dede_-_manilhas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3039/requerimento_n._34.2024_-_vereador_dede_-_manilhas.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria de Infraestrutura (Obras), que sejam adquiridas formas metálicas para a produção de aduelas e galerias de concreto.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3040/requerimento_n._35.2024-_vereador_agnaldo_poco_artesiano.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3040/requerimento_n._35.2024-_vereador_agnaldo_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal a viabilidade da perfuração de um Poço Artesiano na comunidade do Vale do Salvação.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3041/requerimento_n._36._2024-_vereador_luis_-_manut_ponte_linha_16a.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3041/requerimento_n._36._2024-_vereador_luis_-_manut_ponte_linha_16a.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras Departamento de Pontes, para que seja realizado com urgência a manutenção da ponte da Linha16A Travessão lado esquerdo após a escola Lucio Cardoso, bem como substituição de pranchas da ponte do Rio da Prata Linha G8, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3042/requerimento_n._37_2024-_vereador_luis_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3042/requerimento_n._37_2024-_vereador_luis_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria de Obras junto ao Departamento de Iluminação pública, para que seja feito a extensão de rede elétrica com um poste, na rua das Acácias bairro Bela Vista após a ponte, zona urbana do município de Colniza.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3052/requerimento_n._38.2024_-_vereador_ceccon_-_adicional_lopeb.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3052/requerimento_n._38.2024_-_vereador_ceccon_-_adicional_lopeb.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal junto à Secretaria de Educação, que sejam tomadas providências no sentido de instituir o pagamento de um adicional de deslocamento em áreas de difícil acesso para os profissionais da educação, equivalente a 17% sobre o piso salarial do magistério, com base no Art. 7º da Lei Municipal n. 502/2011.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3051/requerimento_n._39._2024-_vereador_tata_-_linha_agua_branca_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3051/requerimento_n._39._2024-_vereador_tata_-_linha_agua_branca_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja feito serviços de patrolamento, cascalhamento, limpeza lateral e reabertura, na linha Agua Branca e linha V6 Distrito do Guariba,  zona rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3049/requerimento_n._40._2024_-_vereador_ferreira_-_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3049/requerimento_n._40._2024_-_vereador_ferreira_-_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja feito o patrolamento e cascalhamento na estrada que dá acesso a Prainha e Linha Quarentinha ambas localizadas no Distrito de Guariba, município de Colniza-MT</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3048/requerimento_n._41._2024_-_vereador_ferreira_-_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3048/requerimento_n._41._2024_-_vereador_ferreira_-_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja concluído a obra do campo de futebol bem como a construção de uma pista de caminhada ao redor do campo, instalação de iluminação e arquibancada, no Distrito de Guariba, município de Colniza-MT.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, JORGE DONIZETE DA SILVA ROSANTE</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3065/requerimento_n._42._2024-_vereador_jorge_-_dede-_atendimento_medico_taquarucu.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3065/requerimento_n._42._2024-_vereador_jorge_-_dede-_atendimento_medico_taquarucu.pdf</t>
   </si>
   <si>
     <t>REQUEREM da Administração Pública Municipal junto à Secretaria Municipal de saúde, para que seja disponibilizado um médico para atendimento a comunidade do Taquaruçu do Norte, localizada na zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3047/requerimento_n._43._2024-_vereador_jorge_-assistencia_social.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3047/requerimento_n._43._2024-_vereador_jorge_-assistencia_social.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal em especial à Secretaria Municipal de Assistência Social, que sejam realizados atendimentos às famílias carentes nas comunidades de Taquaruçu do Norte, Três Fronteiras e Guatá, localizadas na zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3057/requerimento_n._44.2024-_vereador_agnaldo-_capitacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3057/requerimento_n._44.2024-_vereador_agnaldo-_capitacao.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal em especial à Secretaria de Obras em conjunto com o Departamento de Água e Esgoto (DAE), que seja avaliada a viabilidade da instalação de uma captação de água às margens do Rio Aripuanã.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3058/requerimento_n._45._2024-_vereador_oseia_-_construcao_escola_dimas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3058/requerimento_n._45._2024-_vereador_oseia_-_construcao_escola_dimas.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria municipal de Educação, que avalie a possibilidade da construção, de uma nova sede para a Escola Municipal Professor Dimas em consideração os interesses e necessidades da comunidade escolar.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3093/requerimento_n._46._2024_-_vereador_valter_-_boritizal.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3093/requerimento_n._46._2024_-_vereador_valter_-_boritizal.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, a realização de manutenção e patrolamento na estrada Boritizal, estrada sentido à Agrovila, aproximadamente no km 04, zona rural, município de Colniza.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3069/requerimento_n._47.2024_-_vereador_miro_-_corte_de_morro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3069/requerimento_n._47.2024_-_vereador_miro_-_corte_de_morro.pdf</t>
   </si>
   <si>
     <t>Requer medidas urgentes para a realização do corte de dois morros localizados na Linha das Missões, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3061/requerimento_n._48.2024_-_vereador__dede_-_limpeza_nos_bairros.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3061/requerimento_n._48.2024_-_vereador__dede_-_limpeza_nos_bairros.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado um mutirão de limpeza em todos os bairros do Município de Colniza/MT.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3060/requerimento_n._49.2024_-_vereador_dede_-_patrolamento_de_linhas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3060/requerimento_n._49.2024_-_vereador_dede_-_patrolamento_de_linhas.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria de Infraestrutura (Obras), que seja realizado o patrolamento na linha G1, linha 4 1º de Maio e linhas 01, 02, 03 neste município.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3059/requerimento_n._50._2024-_vereador_luis_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3059/requerimento_n._50._2024-_vereador_luis_-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria municipal de Educação juntamente com a direção da Escola Ana Maria Machado, para que providencie a climatização das escolas Marcos Reis I, Joao Paulo Paz, Jorge de Lima, Duque de Caxias, Machado de Assis e Manoel de Nobrega todas anexas a Escola Ana Maria Machado.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3070/requerimento_n._51.2024-_vereador_agnaldo_banheiros.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3070/requerimento_n._51.2024-_vereador_agnaldo_banheiros.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal em conjunto com a Secretaria de Educação, a instalação dos ar-condicionados destinados à Escola Evi Funari, localizada na zona rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3088/requerimento_n._53.2024-_vereador_banheiros_posto_rural.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3088/requerimento_n._53.2024-_vereador_banheiros_posto_rural.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal em conjunto com a Secretaria de Saúde, a construção de dois banheiros no Posto de Saúde da Família (PSF) rural, zona urbana do município de Colniza-MT.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3076/requerimento_n._54._2024-_vereador_jorge_-capoeira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3076/requerimento_n._54._2024-_vereador_jorge_-capoeira.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal junto ao órgão competente, a viabilidade de Incentivo/Apoio para Programa de Capoeira que está em funcionamento em nossa cidade.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3117/requerimento_n._55._2024_-_vereador_miro_-_patrolamento_lh_15_florita_dulce....pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3117/requerimento_n._55._2024_-_vereador_miro_-_patrolamento_lh_15_florita_dulce....pdf</t>
   </si>
   <si>
     <t>Requer medidas urgentes para o patrolamento das seguintes linhas rurais do município Colniza._x000D_
 1.	Linha 15_x000D_
 2.	Linha Florita Dulce_x000D_
 3.	Linha Doizinha_x000D_
 4.	Linha Eletrônica divisa com Nova União</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3080/requerimento_n._56._2024_-_vereador_ferreira_-_cascalahemnto_de_morro_e_manutencao_de_pontes_lh_1_de_maio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3080/requerimento_n._56._2024_-_vereador_ferreira_-_cascalahemnto_de_morro_e_manutencao_de_pontes_lh_1_de_maio.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, providências urgentes para o cascalhamento de morros e a manutenção de pontes na Linha Primeiro de Maio, localizada na zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3116/requerimento_n._57._2024_-_vereador_miro_-_patrolamento_rosa_de_saron_lg_g1.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3116/requerimento_n._57._2024_-_vereador_miro_-_patrolamento_rosa_de_saron_lg_g1.pdf</t>
   </si>
   <si>
     <t>Requer medidas urgentes para o patrolamento das seguintes linhas rurais do município Colniza._x000D_
 1.	Linha das Missões_x000D_
 2.	Linha Porteirão (dois lados)_x000D_
 3.	Linha Rosa de Saron_x000D_
 4.	Linha G-1 e travessão do porteirão, acesso á linha Rosa de Saron</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3120/requerimento_n._58._2024-_vereador_jorge_-_medidas_referente_manutencao_vias_urbanas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3120/requerimento_n._58._2024-_vereador_jorge_-_medidas_referente_manutencao_vias_urbanas.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto a secretaria de Obras a implementação de uma medida durante as atividades de manutenção das vias urbanas.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3085/requerimento_n._59._2024_-_vereador_ferreira_-_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3085/requerimento_n._59._2024_-_vereador_ferreira_-_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Planejamento, para que seja construído um campo de futebol na Praça do Guariba, conforme as justificativas a seguir expendidas.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3087/requerimento_n._60._2024_-_vereador_valter_-_linha_04_agrovila_cascalhamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3087/requerimento_n._60._2024_-_vereador_valter_-_linha_04_agrovila_cascalhamento.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através da Secretaria Municipal de Obras, que seja providenciado o cascalhamento de um ponto crítico na estrada da Linha 04 da Agrovila, no lado esquerdo, aproximadamente no quilômetro 04, zona rural, município de Colniza.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3098/requerimento_n._61.__2024_-_vereador_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3098/requerimento_n._61.__2024_-_vereador_luis.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria de Infraestrutura (Obras), que seja realizado o patrolamento das Linhas 20 e 24 lados esquerdo ambas no Assentamento Escol Sul, neste município.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3099/requerimento_n._62.2024_-_vereador_dede_-_monitores_-_onibus_escolares.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3099/requerimento_n._62.2024_-_vereador_dede_-_monitores_-_onibus_escolares.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal juntamente com a Secretaria Municipal de Educação, para que sejam alocados monitores nos ônibus escolares do Município de Colniza/MT, que estão sem os referidos profissionais.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3101/requerimento_n._63._2024_-_vereador_luis-_patrolamento_perseveranca_pacutinga.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3101/requerimento_n._63._2024_-_vereador_luis-_patrolamento_perseveranca_pacutinga.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria de Obras, a realização com urgência do patrolamento das seguintes linhas do Assentamento Perseverança Pacutinga:_x000D_
 1.	Linha 10_x000D_
 2.	Linha 08_x000D_
 3.	Linha 12_x000D_
 4.	Linha 06</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3111/requerimento_n._64._2024_-_vereador_ferreira_-instalacao_de_bueiro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3111/requerimento_n._64._2024_-_vereador_ferreira_-instalacao_de_bueiro.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, as seguintes providências para a linha 20 Capa:</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3100/requerimento_n._65._2024_-_vereador_ferreira_-patrolamento_linhas_vicinais.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3100/requerimento_n._65._2024_-_vereador_ferreira_-patrolamento_linhas_vicinais.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, cascalhamento e patrolamento nas seguintes localidades:_x000D_
 1-	Linha Muriru._x000D_
 2-	Linha Rosa de Saron._x000D_
 3-	Linha 28 P.A Natal.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3103/requerimento_n._66._2024_-_vereador_miro_-_patrolamento_e_cascalhamento_lh_16_roda_d_agua_e_eletronicaa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3103/requerimento_n._66._2024_-_vereador_miro_-_patrolamento_e_cascalhamento_lh_16_roda_d_agua_e_eletronicaa.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, medidas urgentes para o patrolamento e cascalhamento das seguintes linhas rurais do município Colniza._x000D_
 1.	Linha 16 Roda d’ Água._x000D_
 2.	Linha 16 Eletrônica.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3105/requerimento_n._67_.2024_-_vereador_miro_-_banheiro_praca_da_biblia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3105/requerimento_n._67_.2024_-_vereador_miro_-_banheiro_praca_da_biblia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, em conjunto com o órgão competente, que seja realizada a construção de banheiros na Praça da Bíblia, localizada no centro do município de Colniza.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3107/requerimento_n._68.2024_-_vereador_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3107/requerimento_n._68.2024_-_vereador_valter.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto à Secretaria Municipal de Obras, a realização de manutenção na ponte localizada na Linha 28 Escol Sul, lado direito, km 07, nas proximidades do campo do Geovane, zona rural do Município de Colniza.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3121/requerimento_n._69._2024-_vereador_jorge_-_patrolamento_e_cascalhamento__8_e_10_agrovila.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3121/requerimento_n._69._2024-_vereador_jorge_-_patrolamento_e_cascalhamento__8_e_10_agrovila.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto a secretaria de Obras Obras do município de Colniza a realização de serviços de patrolamento e cascalhamento nas Linhas 08 e 10 da Agrovila, localizadas na zona rural.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3126/requerimento_n._70._2024_-_vereador_miro_-_patrolamento__lh_8_manejo_e_oitinhaa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3126/requerimento_n._70._2024_-_vereador_miro_-_patrolamento__lh_8_manejo_e_oitinhaa.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, medidas urgentes para a realização de serviços de patrolamento das seguintes linhas rurais do município Colniza._x000D_
 1.	Linha G8 manejo._x000D_
 2.	Linha Oitinha.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3123/requerimento_n._71._2024_-_vereador_luis-_patrolamento_br_418.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3123/requerimento_n._71._2024_-_vereador_luis-_patrolamento_br_418.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria de Obras, a revisão da programação de patrolamento nas linhas rurais situadas na BR 418, sentido Aripuanã</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3124/requerimento_n._72._2024_-_vereador_luis-_adm_aliquota_rpps.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3124/requerimento_n._72._2024_-_vereador_luis-_adm_aliquota_rpps.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria de Administração, que avalie a possibilidade de revisão da alíquota previdenciária, retornando ao valor de 11%.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3133/requerimento_n._73._2024-_vereador_tata_-_convenio_incra.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3133/requerimento_n._73._2024-_vereador_tata_-_convenio_incra.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, solicitar que seja enviado um projeto de lei para esta Casa Legislativa, autorizando a Prefeitura Municipal a firmar convênio com o INCRA, com o objetivo de custear e executar os trabalhos de georreferenciamento no município de Colniza para os pequenos produtores rurais.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3134/requerimento_n._74._2024-_vereador_tata_-manutencao_linha_16a.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3134/requerimento_n._74._2024-_vereador_tata_-manutencao_linha_16a.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para  que realize a instalação de um bueiro na Linha 16A, aproximadamente no km 10, e a substituição de uma ponte por um bueiro no km 07 da mesma localidade.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3135/requerimento_n._75.2024_-_vereador_valter-_corte_de_morro_lh_4_agrovila.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3135/requerimento_n._75.2024_-_vereador_valter-_corte_de_morro_lh_4_agrovila.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto à Secretaria Municipal de Obras, a realização do corte de um morro localizado na Linha 04 Agrovila, lado esquerdo, aproximadamente no km 10.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3136/requerimento_n._76.2024_-_vereador_valter-_abertura_de_rua.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3136/requerimento_n._76.2024_-_vereador_valter-_abertura_de_rua.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto à Secretaria Municipal de Obras, a abertura e a limpeza da Rua Presidente Epitácio, situada no bairro Bela Vista.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3170/requerimento_n._77._2024_-_vereador_ferreira_-_contratacao_de_medico.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3170/requerimento_n._77._2024_-_vereador_ferreira_-_contratacao_de_medico.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, para que seja contratado um médico para ficar acompanhando os pacientes internados nos leitos do Hospital Municipal André Maggi, bem como para ficar responsável pela atualização do estado de saúde de tais pacientes e pela regulação daqueles que precisam de UTI.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3171/requerimento_n._78._2024_-_vereador_ferreira_-_convocacao_concurso.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3171/requerimento_n._78._2024_-_vereador_ferreira_-_convocacao_concurso.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Administração, a convocação dos aprovados no último concurso público realizado por este município, em especial aqueles aprovados para os cargos na área da saúde.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3172/requerimento_n._79._2024_-_vereador_luis-_alteracao_estrada.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3172/requerimento_n._79._2024_-_vereador_luis-_alteracao_estrada.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal mediante a atuação da Secretaria de Obras, para que seja mudada a estrada da Linha 20, lado esquerdo, sentido leste, onde que no quilometro 6 (próximo a propriedade do Sr. Simar), seja retirada a estrada de dentro da propriedade e colocada na divisa, em torno de uns 600 (seiscentos) metros.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3173/requerimento_n._80._2024-_vereador_dede_-_prancheamento_ponte.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3173/requerimento_n._80._2024-_vereador_dede_-_prancheamento_ponte.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja realizado serviços de troca do prancheamento de 02 (duas) pontes que passa sobre o Rio Lambari, na Linha Primeiro de Maio, sentido Projeto Sol.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3174/requerimento_n._81._2024_-_vereador_luis-_ponte_do_travessao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3174/requerimento_n._81._2024_-_vereador_luis-_ponte_do_travessao.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal mediante a atuação da Secretaria de Obras (Setor de pontes), para sejam tomadas as devidas providências para viabilizar a construção de uma ponte no travessão entre a Linha 04 Garça e Entre Rio.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3177/requerimento_n._82.2024_-_vereador_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3177/requerimento_n._82.2024_-_vereador_valter.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto à Secretaria Municipal de Obras, que inclua no cronograma de serviços a rua Jânio Quadros, situada no bairro Bela Vista, para a realização do serviço de caminhão-pipa.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3181/requerimento_n._83.2024-_vereador_agnaldo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3181/requerimento_n._83.2024-_vereador_agnaldo.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo secretaria de Obras Departamento de Pontes, que seja providenciada a substituição de duas pontes por bueiros, ambas localizadas na Linha 20 Capa, lado esquerdo, e uma ponte na Linha 28 Capa.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3182/requerimento_n._84._2024-_vereador_jorge_-_poeira_nas_ruas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3182/requerimento_n._84._2024-_vereador_jorge_-_poeira_nas_ruas.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto a secretaria de Obras para que o caminhão pipa realize a irrigação de todas as ruas e travessas do nosso município, incluindo de todos os bairros.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3180/requerimento_n._85._2024_-_vereador_ferreira_-patrolamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3180/requerimento_n._85._2024_-_vereador_ferreira_-patrolamento.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que seja realizado o patrolamento da estrada da Linha 60 Capa, no lado direito, sentido Guariba.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3196/requerimento_n._87.__2024_-_vereador_luis_-_patrolamento_e_reabertura_de_linhas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3196/requerimento_n._87.__2024_-_vereador_luis_-_patrolamento_e_reabertura_de_linhas.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria de Infraestrutura (Obras), que seja realizado o patrolamento e a reabertura das Linhas 16, 20 e Linha da Vitória, todas localizadas na Gleba União antiga Magali, neste município.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3194/requerimento_n._88._2024_-_vereador_ferreira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3194/requerimento_n._88._2024_-_vereador_ferreira.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de saúde, instalação e equipagem de uma sala de urgência e emergência.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3191/requerimento_n._89.2024_-_vereador_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3191/requerimento_n._89.2024_-_vereador_valter.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal junto à Secretaria Municipal de Obras, que realize a substituição de uma ponte por um bueiro (tubo) localizada na linha 16, setor Capa, lado direito, aproximadamente no km 10, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO, EZEQUIAS DEDÉ DE SOUZA, LUIS CARLOS CARVALHO SILVA, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3195/requerimento_n._90.__2024_-_vereador_luis_-_construcao_nucleo_escolar.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3195/requerimento_n._90.__2024_-_vereador_luis_-_construcao_nucleo_escolar.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria de Educação, a construção, com a maior brevidade possível, do núcleo na Escola Carlos Gomes, localizada na linha G4 do polo Ana Maria Machado, neste município.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3226/requerimento_n._91.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3226/requerimento_n._91.2024.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER EXECUTIVO MUNICIPAL DE COLNIZA juntamente com a Secretaria Municipal de Agricultura, aplique a Lei Municipal de n°. 843 de 02 de dezembro de 2019, a qual institui o “Programa Municipal de Incentivo ao Desenvolvimento Agropecuário, denominado Porteira Aberta”, de uma forma igualitária para todos os pequenos produtores rurais de nosso município.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3225/requerimento_n._92._2024-_vereador_jorge_-_rebaixamento_morro_castelo_sentido_porcao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3225/requerimento_n._92._2024-_vereador_jorge_-_rebaixamento_morro_castelo_sentido_porcao.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, em conjunto com o órgão competente, que sejam realizadas as seguintes melhorias na Linha Bom Futuro, no bairro Castelo dos Sonhos, sentido ao Clube dos Porcão:</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3234/requerimento_n._93_2024-_vereador_tata_-_missaozoinha.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3234/requerimento_n._93_2024-_vereador_tata_-_missaozoinha.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que seja realizada a substituição das pontes existentes por bueiros na Linha Missãozinha, aproximadamente no km 18, próximo à Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3233/requerimento_n._94._2024_-_vereador_ferreira_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3233/requerimento_n._94._2024_-_vereador_ferreira_-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de obras, a sinalização de todas as cabeceiras de pontes, tanto na zona rural quanto na zona urbana.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3232/requerimento_n._95.__2024_-_vereador_luis_-_substituuicao_de_pranchas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3232/requerimento_n._95.__2024_-_vereador_luis_-_substituuicao_de_pranchas.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, em conjunto com a Secretaria de Infraestrutura (Obras), através do Departamento de Pontes, a substituição das pranchas da ponte localizada na Linha 16B, Km 14.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3231/requerimento_n._96._2024-_vereador_tata_-_ponte_linha_24-_copia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3231/requerimento_n._96._2024-_vereador_tata_-_ponte_linha_24-_copia.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, que seja realizada a construção de uma ponte na linha 24, aproximadamente no km 12, lado esquerdo, sentido Aripuanã, na zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3243/requerimento_n._97.__2024_-_vereador_luis_-_substi_de_pranchas_linha_eletronica.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3243/requerimento_n._97.__2024_-_vereador_luis_-_substi_de_pranchas_linha_eletronica.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, em conjunto com a Secretaria de Infraestrutura (Obras), através do Departamento de Pontes, a substituição das pranchas da ponte localizada na Linha 16 Eletrônica.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3249/requerimento_n._98.__2024_-_vereador_luis_-_substituuicao_de_ponte.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3249/requerimento_n._98.__2024_-_vereador_luis_-_substituuicao_de_ponte.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo, por meio da Secretaria de Obras, que seja realizada com urgência a substituição da ponte de madeira por bueiro metálico.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_n._99.__2024_-_vereador_luis_-_substituuicao_de_ponte.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_n._99.__2024_-_vereador_luis_-_substituuicao_de_ponte.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo, junto à Secretaria de Obras, Departamento de Pontes, a viabilidade, o mais breve possível, da substituição das seguintes pontes Duas pontes localizadas no km 21 e no km 23 da Linha 24, Assentamento Terra Roxa. Duas pontes localizadas na Linha 16A, nos km 10 e 12.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3247/requerimento_n._100._2024-_vereador_jorge_-_aquisicao_de_cadeiras.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3247/requerimento_n._100._2024-_vereador_jorge_-_aquisicao_de_cadeiras.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, junto à Secretaria de Saúde, a viabilidade de aquisição e troca das cadeiras utilizadas pelos funcionários públicos dessa secretaria.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3246/requerimento_n._101._2024-_vereador_jorge_-_quebra_mola.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3246/requerimento_n._101._2024-_vereador_jorge_-_quebra_mola.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, junto à Secretaria de Obras, a construção de um quebra-molas na Avenida Dois Mil, em frente à Igreja Católica, localizada no bairro Castelo do Sonho.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3257/requerimento_n._102_.2024-_vereador_agnaldo_-_substituicao_de_ponte_linha_24.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3257/requerimento_n._102_.2024-_vereador_agnaldo_-_substituicao_de_ponte_linha_24.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo junto á Secretaria de Obras no Departamento de Pontes, para que realize, com urgência, a substituição da ponte localizada na Linha 28, Setor Capa, Rio Salvação, km 04, na zona rural deste município de Colniza - MT.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3259/requerimento_n._103_.2024-_vereador_agnaldo_-arboit.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3259/requerimento_n._103_.2024-_vereador_agnaldo_-arboit.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Executivo Municipal, por meio da Secretaria de Esportes, para que passe a arcar com as despesas dos árbitros nos campeonatos organizados por essa secretaria, realizados no Distrito de Guariba.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3265/requerimento_n._104_.2024-_vereador_agnaldo_-_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3265/requerimento_n._104_.2024-_vereador_agnaldo_-_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo junto á Secretaria de Obras para que seja feito uma Faixa de Pedestre em frente á Creche Municipal Pequenos Passos, localizada na Rua Martinho Lutero.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_n._105._2024_-_vereador_ferreira_-_recuperacao_ponte_linha_06_agrovila.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_n._105._2024_-_vereador_ferreira_-_recuperacao_ponte_linha_06_agrovila.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal por intermédio da Secretaria de Obras, tome as providências necessárias para a recuperação da ponte localizada na Linha 06 Agrovila, situada após a fazenda do Sr. Dalto, sendo a segunda ponte no sentido à propriedade do Sr. Silveira.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3270/requerimento_n._106._2024_-_vereador_ferreira_-_recuperacao_ponte_linha_08_agrovila.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3270/requerimento_n._106._2024_-_vereador_ferreira_-_recuperacao_ponte_linha_08_agrovila.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal por intermédio da Secretaria de Obras, tome as providências necessárias para a manutenção urgente da ponte recém-construída localizada na Linha 08 Agrovila, sendo esta a última ponte da referida linha.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3273/requerimento_n._107.__2024_-_vereador_luis-_ezequias_dede_-_substituuicao_de_ponte.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3273/requerimento_n._107.__2024_-_vereador_luis-_ezequias_dede_-_substituuicao_de_ponte.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo que, por meio da Secretaria de Obras, especificamente do departamento de pontes, seja realizada, com a máxima urgência, a manutenção da ponte situada na Rua das Bromélias, que dá acesso ao Bairro Cidade Alta. A estrutura da ponte encontra-se em estado crítico, com partes quebradas e comprometidas.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3272/requerimento_n._108.__2024_-_vereador_luis-_substituicao_de_pranchas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3272/requerimento_n._108.__2024_-_vereador_luis-_substituicao_de_pranchas.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo que, por intermédio da Secretaria de Obras, especificamente do departamento de pontes, providencie com a máxima urgência a troca das pranchas da ponte situada na Linha 20, lado esquerdo, próximo da serra.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3271/requerimento_n._109.2024_-_vereador_presidente_-_patrolamento_e_cascalhamento_ruas_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3271/requerimento_n._109.2024_-_vereador_presidente_-_patrolamento_e_cascalhamento_ruas_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal juntamente com a Subprefeitura do Distrito do Guariba, para que seja realizado serviços de patrolamento e cascalhamento das ruas do mencionado distrito, as quais ainda não receberam tais serviços.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3282/requerimento_n._110_.2024_-_vereador_valter_-_substituicao_ponte_por_bueiro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3282/requerimento_n._110_.2024_-_vereador_valter_-_substituicao_ponte_por_bueiro.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal junto à Secretaria Municipal de Obras, que realize a substituição de uma ponte por um bueiro (tubo) localizada na Linha 24, Setor Capa, Gleba União,   estrada Mata Burro, aproximadamente no km 10, na zona rural deste município.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3283/requerimento_n._111_.2024_-_vereador_valter_-_quebra_molas_rua_bela_vista.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3283/requerimento_n._111_.2024_-_vereador_valter_-_quebra_molas_rua_bela_vista.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal junto à Secretaria Municipal de Obras, que sejam instalados quebra-molas na Rua João Paulo II 2, localizada no Bairro Bela Vista, na zona urbana de Colniza.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3290/requerimento_112.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3290/requerimento_112.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal por intermédio da Secretaria de Obra, á analise e viabilidade de execução dos serviços de patrolamento das estradas vicinais situadas no Km 100, bem como a instalação de bueiros e a manutenção das pontes existentes na região.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3291/requerimento_113.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3291/requerimento_113.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo junto á que seja avaliada a viabilidade de disponibilizar, por meio da secretaria de Educação, um freezer de 160 litros e dois ventiladores para a Escola Ipê Roxo, situada no Assentamento Ipê Roxo.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3295/requerimento_114_ferreira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3295/requerimento_114_ferreira.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal que seja realizada a viabilidade técnica, financeira e legal para a instalação de um canil municipal em nossa cidade.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3294/requerimento_115_ferreira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3294/requerimento_115_ferreira.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal viabilidade e estudo para o realinhamento salarial dos vigilantes, bem como a reestruturação da carreira. Proponho, ainda, a implementação de cursos profissionalizantes para os próximos anos, visando aprimorar a formação e a valorização desses profissionais.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3298/requerimento_n._116.2024-_vereador_agnaldo_artesiano.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3298/requerimento_n._116.2024-_vereador_agnaldo_artesiano.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo que seja avaliada a viabilidade da instalação de Poços Artesianos em Cada Bairro da Cidade.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3303/requerimento_n._117.__2024_-_vereador_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3303/requerimento_n._117.__2024_-_vereador_luis.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, por meio da Secretaria de Saúde e do Departamento de Regulação, reveja com urgência a atual exigência que obriga os pacientes das regiões do P.A Escol Sul e P.A Natal a se deslocarem até a cidade, percorrendo distâncias de aproximadamente 60 a 70 km, para embarcar no ônibus da saúde.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3304/requerimento_n._118.__2024_-_vereador_luis_-_cascalhamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3304/requerimento_n._118.__2024_-_vereador_luis_-_cascalhamento.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto à Secretaria de Obras, o cascalhamento das vias do Travessão na Linha G4, km 18, Travessão do Eduardo e Travessão do Gera. Requer também a manutenção ou a substituição da ponte existente na mesma localidade por bueiro, garantindo assim a segurança e durabilidade da estrutura.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3311/requerimento_n._119._2024-_vereador_tata_-asfalto_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3311/requerimento_n._119._2024-_vereador_tata_-asfalto_guariba.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Planejamento, que seja realizada a pavimentação asfáltica de 5 km nas principais ruas do Distrito de Guariba, considerando a relevância dessa obra para a população local.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3310/requerimento_n._120._2024-_vereador_dede_-_prancheamento_ponte.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3310/requerimento_n._120._2024-_vereador_dede_-_prancheamento_ponte.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja realizado a substituição de uma ponte por bueiro na linha 16 A Km 11, próximo a terceira Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3347/requerimento_n._121_.2024_-_vereador_valter_-_instalacao_de_uma_vala_cristo_rei.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3347/requerimento_n._121_.2024_-_vereador_valter_-_instalacao_de_uma_vala_cristo_rei.pdf</t>
   </si>
   <si>
     <t>REQUERER do Poder Executivo Municipal junto à Secretaria Municipal de Obras, a abertura de uma vala em frente à residência de um morador situada no Bairro Cristo Rei, Rua Água Cristalina, primeira casa antes da ponte, do lado direito, zona urbana do município de Colniza.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3316/requerimento_n._122._2024-_vereador_jorge_-_manutencao_ponte.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3316/requerimento_n._122._2024-_vereador_jorge_-_manutencao_ponte.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, junto à Secretaria de Obras, a disponibilização de uma equipe especializada para a manutenção da ponte sobre o Rio Lambari, localizada na Linha 1 de Maio.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3321/requerimento_n._123._2024-_vereador_oseia_-_banco_de_sangue.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3321/requerimento_n._123._2024-_vereador_oseia_-_banco_de_sangue.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, junto à Secretaria Municipal de Saúde, que seja realizada a viabilidade de instalação de um Banco de Sangue em nosso município, visando atender à demanda por transfusões de sangue.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3317/requerimento_n._124.__2024_-_vereador_luis_-_substi_de_pranchas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3317/requerimento_n._124.__2024_-_vereador_luis_-_substi_de_pranchas.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto à Secretaria Municipal de Obras, a substituição das pranchas das pontes localizadas na Linha G8, km 20; na Linha 04, km 14 e km 16; e na Linha 04 Renascer, ambas sobre o Rio Piau.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3319/requerimento_n._125._2024-_vereador_tata_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3319/requerimento_n._125._2024-_vereador_tata_-.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto á secretaria Municipal de Obras para que seja realizado serviços de cascalhamento nos pontos críticos da Linha 32 P.A Natal, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3320/requerimento_n._126._2024-_vereador_tata_-cascalhamento_guariba.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3320/requerimento_n._126._2024-_vereador_tata_-cascalhamento_guariba.pdf</t>
   </si>
   <si>
     <t>requerer que seja encaminhado ao Executivo Municipal a presente solicitação para que sejam tomadas providências urgentes quanto à instalação de bueiros e à execução de serviços de cascalhamento nas vias da Linha Gleba Satélite, mais especificamente nas Linhas 02 e 03, localizadas no Distrito de Guariba, município de Colniza.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3340/requerimento_n._127.__2024_-_vereador_luis_-_abertura_de_rua.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3340/requerimento_n._127.__2024_-_vereador_luis_-_abertura_de_rua.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto à Secretaria Municipal de Obras, que seja realizada a viabilidade do levantamento e abertura da Rua A5, localizada no bairro Verdam, até a BR- MT 206.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/</t>
+    <t>http://sapl.colniza.mt.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, junto à Secretaria Municipal de Saúde, que avalie a viabilidade de aumentar o número de atendimentos odontológicos no Centro de Atendimento do PSF e, se possível, amplie a oferta desses atendimentos para os demais PSFs do município.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3325/requerimento_n._129._2024_-_vereador_ferreira_-_membros_conselho.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3325/requerimento_n._129._2024_-_vereador_ferreira_-_membros_conselho.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo em parceria com a Secretaria de Assistência Social, a viabilidade de reestruturação salarial para os membros do Conselho Tutelar, a ser implementada no exercício de 2025.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3324/requerimento_n._130._2024_-_vereador_ferreira_-rio__traira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3324/requerimento_n._130._2024_-_vereador_ferreira_-rio__traira.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo junto a secretaria municipal de Obras e Departamento de pontes, a viabilidade de construir uma ponte sobre o rio traíra na Linha Vitoria da capa lado esquerdo, assentamento da Gleba Uniao, bem como o patrolamento da estrada da referida linha.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3339/requerimento_n._131.2024_-_vereador_dede_-_ambulancia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3339/requerimento_n._131.2024_-_vereador_dede_-_ambulancia.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal juntamente com a Secretaria Municipal de Saúde, para que seja disponibilizada uma ambulância para atender a população em regime de funcionamento 24 horas por dia, incluindo o período noturno e os finais de semana.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3338/requerimento_n._132.2024_-_vereador_dede_-_grades_parque.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3338/requerimento_n._132.2024_-_vereador_dede_-_grades_parque.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal juntamente com a Secretaria Municipal de Planejamento, para que providencie a instalação de grades de proteção no parquinho da Praça da Bíblia, localizada no município de Colniza.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3354/requerimento_n._133.2024-_vereador_agnaldo_uso_do_celular.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3354/requerimento_n._133.2024-_vereador_agnaldo_uso_do_celular.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo junto a secretaria de Educação a viabilidade de instituir no âmbito municipal a Lei de Proibição do uso de celulares em sala de aula pelos alunos.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3381/requerimento_n._134._2024-_vereador_tata_-_limpeza_das_margens_da_linha_g8.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3381/requerimento_n._134._2024-_vereador_tata_-_limpeza_das_margens_da_linha_g8.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ao Executivo Municipal junto à Secretaria Municipal de Obras, a viabilidade de realizar a limpeza nas margens da estrada da Linha G8.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3382/requerimento_n._135._2024-_vereador_tata_-_cascalhamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3382/requerimento_n._135._2024-_vereador_tata_-_cascalhamento.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ao Executivo Municipal junto à Secretaria Municipal de Obras, que seja realizado o cascalhamento nos pontos críticos do travessão entre as linhas G4 e G8.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3355/requerimento_n._136.__2024_-_vereador_luis_-_lei_502.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3355/requerimento_n._136.__2024_-_vereador_luis_-_lei_502.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal por intermédio da Secretaria de Educação, a aplicação dos Artigos 7º e 8º da Lei Municipal nº 502/2011, bem como a atualização dessa mesma lei, para que os profissionais da educação básica atuantes na zona rural e em turmas específicas recebam as devidas gratificações previstas nos referidos dispositivos.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3352/requerimento_n._137._2024-_vereador_jorge_-patrolamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3352/requerimento_n._137._2024-_vereador_jorge_-patrolamento.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, junto à Secretaria de Obras, a viabilidade de realizar o patrolamento nos pontos críticos da estrada da Linha Projeto Sol, uma vez que o estado atual da via tem comprometido seriamente o tráfego de veículos e o acesso dos moradores e produtores da região.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3353/requerimento_n._138._2024-_vereador_jorge_-saude.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3353/requerimento_n._138._2024-_vereador_jorge_-saude.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, junto à Secretaria de Saúde, a providência de um espaço mais amplo, com a instalação de mais assentos para os usuários que necessitam ser atendidos no setor de Regulação e no setor de Passagens da referida secretaria.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3383/requerimento_n._139.2024_-_vereador_dede_-_trator.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3383/requerimento_n._139.2024_-_vereador_dede_-_trator.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo Municipal juntamente com a Secretaria Municipal de Agricultura, que seja efetivada a locação de dois tratores equipados com grades para atender aos produtores rurais do município, em face da crescente demanda pelo gradeamento de terras, serviço atualmente prestado pela Secretaria Municipal de Agricultura.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3351/requerimento_n._140.2024_-_vereador_dede_e_fabio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3351/requerimento_n._140.2024_-_vereador_dede_e_fabio.pdf</t>
   </si>
   <si>
     <t>requerer a Vossa Excelência a implementação de um estacionamento no entorno do Ginásio Municipal Airton Senna, visando atender às demandas da população e melhorar as condições de acesso e segurança para os frequentadores do local.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3390/requerimento_n._141._2024_-_vereador_miro_-rebaixamento_de_morro__lh_16_roda_d_agua.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3390/requerimento_n._141._2024_-_vereador_miro_-rebaixamento_de_morro__lh_16_roda_d_agua.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, medidas urgentes para o rebaixamento de uma serra localizada na Linha 16 Eletrônica, acesso à Linha 16 Roda d’ àgua, zona rural do município Colniza.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO, EZEQUIAS DEDÉ DE SOUZA, FÁBIO MARCELO VAZ</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3387/requerimento_n._142._2024-_vereador_tata_-_tratamento_hanseniase.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3387/requerimento_n._142._2024-_vereador_tata_-_tratamento_hanseniase.pdf</t>
   </si>
   <si>
     <t>Requerem do Poder Executivo Municipal por meio da Secretaria Municipal de Saúde, para que se proceda com a aquisição de medicamentos alternativos para o tratamento de pacientes com hanseníase, que apresentam reação alérgica, resistência ou efeito adverso ao tratamento padrão disponibilizado pelo SUS.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3388/requerimento_n._143.2024-_vereador_agnaldo_cascalhamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3388/requerimento_n._143.2024-_vereador_agnaldo_cascalhamento.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo junto a secretaria de Obras a realização do cascalhamento nos pontos críticos das Linhas 44 e 60 – lado direito Capa Mansa.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3389/requerimento_n._144._2024-_vereador_tata_-_tratamento_hanseniase.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3389/requerimento_n._144._2024-_vereador_tata_-_tratamento_hanseniase.pdf</t>
   </si>
   <si>
     <t>Requerem do Poder Executivo Municipal por meio da Secretaria Municipal de Saúde, para que providencie a contratação de uma equipe médica adicional para o atendimento de pacientes com suspeita de hanseníase, ou, alternativamente, promova mutirões de saúde com essa finalidade.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3395/requerimento_n._145.__2024_-_vereador_luis__manutencao_ponte.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3395/requerimento_n._145.__2024_-_vereador_luis__manutencao_ponte.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo por meio da Secretaria de Obras, setor responsável por pontes, seja realizada, com a máxima urgência, a manutenção da ponte situada na Linha 20 Escol Sul, próxima à entrada do Assentamento Terra Roxa.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3396/requerimento_n._146._2024-_vereador_oseia_-_credac.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3396/requerimento_n._146._2024-_vereador_oseia_-_credac.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal que, por meio da Secretaria de Saúde, sejam contratados mais profissionais fisioterapeutas para atuar no CREDAC, a fim de suprir a crescente demanda de pacientes que necessitam de atendimento fisioterapêutico no município.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3394/requerimento_n._147._2024-_vereador_tata_-cascalhamento_linha_20.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3394/requerimento_n._147._2024-_vereador_tata_-cascalhamento_linha_20.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Executivo Municipal junto ao departamento de Obras, a presente solicitação para que sejam tomadas providências urgentes quanto à execução de serviços de cascalhamento de um morro na Linha 20, no km 3,5, localizada na zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3407/requerimento_n._148._2024-_vereador_valter_de_lima_-_manutencao_cabeceira_ponte_projeto_sol.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3407/requerimento_n._148._2024-_vereador_valter_de_lima_-_manutencao_cabeceira_ponte_projeto_sol.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto ao Departamento de Obras, para que sejam tomadas providências urgentes quanto à manutenção da cabeceira de uma ponte localizada na Linha 05, no Assentamento Projeto Sol, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3408/requerimento_n._149.__2024_-_vereador_luis__isalubridade.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3408/requerimento_n._149.__2024_-_vereador_luis__isalubridade.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo por meio da Secretaria de Saúde, a viabilidade de realizar uma análise detalhada e revisão quanto ao cálculo do adicional de insalubridade pago aos servidores, Agentes Comunitários de Saúde (ACS) vinculados à referida Secretaria.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3397/requerimento_n._150._2024-_vereador_valter_de_lima_-limpeza_de_estrada.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3397/requerimento_n._150._2024-_vereador_valter_de_lima_-limpeza_de_estrada.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto ao Departamento de Obras, a presente solicitação para que seja realizada a limpeza de uma estrada na Linha "Vinte e Quatrozinha", próximo à propriedade do Sr. AIlton, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3393/requerimento_n._151._2024-_vereador_tata_-bueiro_linha_das_misssoes.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3393/requerimento_n._151._2024-_vereador_tata_-bueiro_linha_das_misssoes.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Executivo Municipal junto ao departamento de Obras, a presente solicitação para que seja realizada a troca de um bueiro localizado na Linha das Missões, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto ao Departamento de Obras, a realização urgente de serviços de manutenção na estrada da Linha 24, Escol Sul, lado direito, KM 05, mais especificamente no pé da serra.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_n._153.__2024_-_vereador_luis_cascalhamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_n._153.__2024_-_vereador_luis_cascalhamento.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo por intermédio da Secretaria de Obras, a realização de melhorias essenciais na Linha 20, lado direito, no trecho compreendido entre a MT-418 e a antiga Escola Gonçalves Dias.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3436/requerimento_n._154.__2024_-_vereador_luis__refis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3436/requerimento_n._154.__2024_-_vereador_luis__refis.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo por meio da Secretaria de Finanças, que providencie a elaboração de um Projeto de Lei para instituir o Programa de Recuperação Fiscal (REFIS), com o objetivo de ser encaminhado a esta Casa Legislativa para apreciação no início do próximo ano de 2025.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3439/requerimento_n._155._2024-_vereador_valter_de_lima_-_manutencao_ponte_linha_4.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3439/requerimento_n._155._2024-_vereador_valter_de_lima_-_manutencao_ponte_linha_4.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto ao Departamento de Obras, a realização urgente de serviços de manutenção de uma ponte localizada na Linha 4 Primeiro de Maio, aproximadamente no km 08, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3438/requerimento_n._156._2024-_vereador_valter_de_lima_-_cascalhamento_aterro_linha_4.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3438/requerimento_n._156._2024-_vereador_valter_de_lima_-_cascalhamento_aterro_linha_4.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto ao Departamento de Obras, a realização dos serviços de levantamento do aterro e cascalhamento na ponte do Rio Lambari, localizada na Linha 4 Primeiro de Maio, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3418/requerimento_n._157_2024-_vereador_jorge__pavimentacao_ruas.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3418/requerimento_n._157_2024-_vereador_jorge__pavimentacao_ruas.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto à Secretaria de Obras para que seja realizada a pavimentação das seguintes ruas do nosso município:</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>PJR</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3084/01.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3084/01.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 004/2024, de autoria do Poder Legislativo (Vereador Luis Carlos Carvalho Silva) cuja sumula: Dispõe sobre a titulação de São José como Padroeiro do Município de Colniza-MT e institui o feriado municipal em sua homenagem, e dá outras providências</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3144/parecer_no002_-2024_-_final_-_justica_e_redacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3144/parecer_no002_-2024_-_final_-_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 012/2024, de autoria do Poder Executivo cuja súmula: Altera a denominação da rua das Palmeiras, para rua São José Marello, e dá outras providencias</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3148/parecer_no003-2024_-_inicial_-_justica_e_redacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3148/parecer_no003-2024_-_inicial_-_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 016/2024, de autoria do Poder Executivo cuja súmula: Dispõe sobre a alteração para adequação da legislação municipal ao art. 6º § 3º da emenda constitucional nº 92/2020 da constituição do estado de Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3277/parecer_no004-2024_-_inicial_-_justica_e_redacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3277/parecer_no004-2024_-_inicial_-_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 030/2024, de autoria do Poder Executivo cuja súmula: Dispõe sobre o “plano municipal de cultura - PMC do município de Colniza para o período de 2024 a 2034, e dá outras providências</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3285/parecer_final_005-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3285/parecer_final_005-2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 09/2024, de autoria do Poder Legislativo (Vereador Luis Carlos) cuja súmula: Declara de utilidade pública a Associação dos Produtores Rurais Sol Nascente e dá outras providencias</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3286/parecer_final_006-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3286/parecer_final_006-2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 010/2024, de autoria do Poder Legislativo (Vereador Jorge Donizete) cuja súmula: Dispõe sobre a obrigatoriedade da afixação de placas informativas em todas as obras públicas realizadas com recursos municipais, no âmbito do Município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>Parecer comissão conjunta</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2937/parecer_n._001-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2937/parecer_n._001-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 01/2024, de autoria do Poder Executivo cuja súmula: Dispõe sobre a revisão geral anual dos servidores públicos do município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2939/parecer_n._002-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2939/parecer_n._002-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 02/2024, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional especial no valor de até R$ 372.061,07 (trezentos e setenta e dois mil, sessenta e um reais e sete centavos), no orçamento do município e dá outras providências”.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2958/parecer_n._003-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2958/parecer_n._003-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 04/2024, de autoria do Poder Executivo cuja súmula: Dispõe sobre a alteração da lei nº1.159/2024, e da outras providências</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2996/parecer_n._005-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2996/parecer_n._005-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 05/2024, de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza, a conceder Subvenção Social a Associação de Pais e Amigos dos Excepcionais de Colniza- APAE, e dá outras providências</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2998/parecer_n._005-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2998/parecer_n._005-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 06/2024, de autoria do Poder Executivo cuja súmula: Dispõe sobre acrescentar os parágrafos 5º e 6º ao artigo 1º da Lei 998, de 07 de junho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3000/parecer_n._006-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3000/parecer_n._006-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 07/2024, de autoria do Poder Executivo cuja súmula: Autoriza abertura de credito adicional suplementar no valor de ate R$570.129,.00 (quinhentos mil, cento e vinte e nove reais), no orçamento do município e da outras providencias</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3002/parecer_n._007-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3002/parecer_n._007-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 08/2024, de autoria do Poder Executivo cuja súmula: Autoriza abertura de credito adicional suplementar no valor de ate R$400.000.00 (quatrocentos mil reais), no orçamento do município e da outras providencias;</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3026/parecer_n._009-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3026/parecer_n._009-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 09/2024, de autoria do Poder Executivo cuja súmula: Autoriza o poder executivo a celebrar termo de colaboração ou fomento com o conselho da comunidade de Colniza -MT , com a o programa de trabalho finalidade de implantar os detentos da cadeia de Colniza, cujo objeto e a prestação de atividades pelo apenado diretamente à administração publica direta do município , com repasse de recursos financeiros e da outras providencias;</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3028/parecer_n._010-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3028/parecer_n._010-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 010/2024, de autoria do Poder Executivo cuja súmula: Regulamenta a Aplicação de Sansões Administrativas por Infrações Cometidas nos termos da lei federal nº14.133, de 1º de Abril de 2021, e da outras Providencias</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3030/parecer_n._011-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3030/parecer_n._011-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 01/2024, de autoria do Poder Legislativo (Vereador Ferreira) cuja súmula: Dispõe sobre a proibição da exigência de apresentação de cartão de vacinação contra a COVID-19 para acesso a bens, benefícios, serviços ou lugares no âmbito do município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3032/parecer_n._012-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3032/parecer_n._012-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 03/2024, de autoria do Poder Legislativo (Vereador Luis Carlos) cuja súmula: Institui o Dia do Católico no município de Colniza-MT e dá outras providências</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3034/parecer_n._014-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3034/parecer_n._014-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 02/2024, de autoria do Poder Legislativo (Vereador Oseia Guedes) cuja súmula: Dispõe sobre a Municipalização das estradas do Travessão Bom Futuro e do Travessão Jerusalém no Município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3138/parecer_n._016-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3138/parecer_n._016-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 017/2024, de autoria do Poder Executivo cuja súmula: Dispõe sobre a alteração da lei municipal nº 897, de 23 de fevereiro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3146/parecer_n._017-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3146/parecer_n._017-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 015/2024, de autoria do Poder Executivo cuja súmula: Dispõe sobre a Política Pública de Assistência Social do município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3154/parecer_n._018-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3154/parecer_n._018-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 018/2024, de autoria do Poder Executivo cuja sumula: Dispõe sobre a alteração da lei municipal nº 1.117/2023 e 1.118/2023, e dá outras providências</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3159/parecer_n._020-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3159/parecer_n._020-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 020/2024, de autoria do Poder Executivo cuja sumula: Dispõe sobre a alteração da lei municipal nº 1.117/2023 e 1.118/2023, e dá outras providências</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3162/parecer_n._021-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3162/parecer_n._021-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 021/2024, de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 110.000,00 (cento e dez mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3165/parecer_n._022-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3165/parecer_n._022-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 022/2024, de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 (trezentos mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3168/parecer_n._023-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3168/parecer_n._023-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 023/2024, de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 210.892,52 (duzentos de dez mil oitocentos e noventa e dois reais e cinquenta e dois centavos), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3176/parecer_n._019-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3176/parecer_n._019-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 019/2024, de autoria do Poder Executivo cuja sumula: Dispõe sobre a alteração da lei municipal nº 1.173 de 11 de abril de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3206/parecer_n._024-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3206/parecer_n._024-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 024/2024, de autoria do Poder Executivo cuja sumula:  Autoriza abertura de crédito adicional suplementar no valor de até R$ 400.000,00 (quatrocentos mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3208/parecer_n._025-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3208/parecer_n._025-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 025/2024, de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 687.159,00 (Seiscentos e oitenta e sete mil, cento e cinquenta e nove reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/parecer_n._026-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/parecer_n._026-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 026/2024, de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 2.324.476,79 ( Dois milhões, trezentos e vinte e quatro mil, quatrocentos e setenta e seis reais e setenta e nove centavos), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/parecer_n._027-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/parecer_n._027-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei Legislativo nº. 005/2024, de autoria do Poder Legislativo (Vereador Ferreira) cuja sumula: Permite a condução de pessoas atendidas pelo serviço público de saúde do município de Colniza para estabelecimentos de saúde privados, e dá outras providências</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3214/parecer_n._028-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3214/parecer_n._028-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei Legislativo nº. 006/2024, de autoria do Poder Legislativo (Vereador Luis Carlos) cuja sumula: Dispõe sobre a Municipalização do Travessão do Mineiro da Linha 04 para a Linha Entre Rios, localizada na zona rural do Município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei Legislativo nº. 007/2024, de autoria do Poder Legislativo (Vereador Luis Carlos) cuja sumula: Dispõe sobre a Municipalização da Linha Entre Rios, localizada na zona rural do Município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3239/parecer_n._031-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3239/parecer_n._031-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei Legislativo nº. 027/2024, de autoria do Poder Executivo cuja sumula: Dispõe sobre a Alteração da redação da Lei Nº 663/2016, que reestrutura o regime próprio de previdência Social do município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3241/parecer_n._032-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3241/parecer_n._032-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei Legislativo nº. 008/2024, de autoria do Poder Legislativo (Vereadores Oseia Pereira Guedes e Ezequias Dedé de Souza) cuja sumula: Dispõe sobre a alteração do parágrafo único do art. 1º da Lei Municipal de nº. 533/2012 e dá outras providências</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3260/parecer_n._033-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3260/parecer_n._033-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 028/2024, de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional Suplementar no valor de até R$ 620.044,00 (seiscentos e vinte mil e quarenta e quatro reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3261/parecer_n._034-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3261/parecer_n._034-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 029/2024, de autoria do Poder Executivo cuja sumula: Autoriza o Poder Executivo Municipal a conceder premiações aos vencedores das competições esportivas no ano de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3307/parecer_n._035-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3307/parecer_n._035-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 032/2024, de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 28.000,00 (vinte e oito mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3309/parecer_n._036-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3309/parecer_n._036-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 033/2024, de autoria do Poder Executivo cuja sumula: Dispõe sobre alteração da redação da Lei Municipal nº1179/2024, e dá outras providências</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3337/parecer_n._037-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3337/parecer_n._037-_2024.pdf</t>
   </si>
   <si>
     <t>Leitura, discussão e votação dos  pareceres dos projetos de decretos legislativos N°. 24/2024, 25/2024, 26/2024, 27/2024, 28/2024, 29/2024, 30/2024, 31/2024, 32/2024, 36/2024, 37/2024, 39/2024, 40/2024, 41/2024, 43/2024, 44/2024 E 45/2024.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3367/parecer_n._038-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3367/parecer_n._038-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 037/2024, de autoria do Poder Executivo cuja sumula: Autoriza abertura de credito adicional suplementar no valor de ate R$ 500.000,00 (quinhentos mil reais),no orçamento do município e da outras providencias.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3369/parecer_n._039-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3369/parecer_n._039-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 038/2024, de autoria do Poder Executivo cuja sumula: Dispõe sobre alteração da redação da Lei Municipal Nº1.160/2024, e da outras providencias.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3370/parecer_n._040-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3370/parecer_n._040-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 039/2024, de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 6.500.000,00 (Seis milhões e quinhentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3372/parecer_n._041-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3372/parecer_n._041-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 040/2024, de autoria do Poder Executivo cuja sumula: Dispõe sobre a criação do fundo municipal de transporte (FMT), junto á secretaria de obras e infraestrutura, e dá outras providências</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3374/parecer_n._042-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3374/parecer_n._042-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 011/2024, de autoria do Poder Legislativo (Vereador Luis Carlos) cuja sumula: Dispõe sobre proibição do descarte de lixo, entulho de obras ou outros materiais inservíveis em vias públicas ou imóveis privados, e imposição de multa para quem praticar tal ato no Município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3376/parecer_n._043-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3376/parecer_n._043-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 012/2024, de autoria do Poder Legislativo (Mesa Diretora) cuja sumula: Dispõe sobre a fixação dos subsídios dos vereadores do município de Colniza -MT, para a legislatura de 2025 a 2028, e dá outras providências</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3378/parecer_n._044-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3378/parecer_n._044-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 013/2024, de autoria do Poder Legislativo (Mesa Diretora) cuja sumula: Dispõe sobre a fixação dos subsídios do prefeito, vice-prefeito e secretários municipais de Colniza -MT, para a legislatura de 2025 a 2028, e dá outras providências.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3380/parecer_n._045-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3380/parecer_n._045-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre os projetos de decretos  nº. 034, 038, 042, e 048/2024, de autoria do Poder Legislativo</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3410/parecer_n._047-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3410/parecer_n._047-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 031/2024, de autoria do Poder Executivo cuja sumula: Estima a Receita e Fixa a Despesa do Município de Colniza – MT, para o Exercício Financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3421/parecer_n._048-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3421/parecer_n._048-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 041/2024, de autoria do Poder Executivo cuja sumula: Dispõe sobre alteração da redação da lei municipal Nº 697/2027, e dá outras providências</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3423/parecer_n._049-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3423/parecer_n._049-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 042/2024, de autoria do Poder Executivo cuja sumula: Dispõe sobre a alteração da lei Municipal Nº 1.117/2023 e 1.118/2023, e dá outras providências</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3425/parecer_n._050-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3425/parecer_n._050-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 043/2024, de autoria do Poder Executivo cuja sumula: Dispõe sobre "as alterações na lei nº957/2021, de dezembro de 2021, que estabelece o plano plurianual do município para o período 2022 a 2025, e lei nº1.185, de 12 de junho de 2024, que trata das diretrizes orçamentarias do exercício financeiro de planejamento e as reavaliações realizadas nos programas, atividades, projetos e operações especiais aprovadas para o orçamento do exercício de 2025"</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3427/parecer_n._051-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3427/parecer_n._051-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 044/2024, de autoria do Poder Executivo cuja sumula: Autoriza abertura de credito adicional suplementar no valor de ate R$ 1.500.000,00 (um milhão e quinhentos mil reais), no orçamento do município e da outras providências.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3429/parecer_n._052-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3429/parecer_n._052-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Decreto Legislativo 051/2024 (Autoria Vereador Jorge) cuja sumula: Dispõe sobre a concessão de Moção de Aplausos, a Senhora Tereza de Souza Malonyal, e dá outras providências</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3431/parecer_n._053-_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3431/parecer_n._053-_2024.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei Legislativo 014/2024 (Autoria Vereador Fábio) cuja sumula: Dispõe sobre a instituição do pagamento do 13º salário aos vereadores do município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>parecer Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2983/parecer_no001_-2024_-_final__inicial__-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2983/parecer_no001_-2024_-_final__inicial__-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei  nº. 003/2024, de autoria do Poder Executivo cuja sumula: Autoriza o Poder Executivo a celebrar Termo de Convênio com a liga Desportiva Eclética de Colniza (LEDEC), e dá outras providências</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2982/parecer_no002_-2024_-_final_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2982/parecer_no002_-2024_-_final_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei Complementar  nº. 001/2024, de autoria do Poder Executivo cuja sumula: Institui o plano de carreira cargos e vencimentos dos procuradores municipais, e dá outras providências</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3067/parecer_no003_-2024_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3067/parecer_no003_-2024_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 011/2024, de autoria do Poder Executivo cuja sumula: Autoriza o Poder Executivo Municipal a Conceder premiações no âmbito da Campanha de Incentivo a arrecadação do IPTU/2024, através de sorteio, e dá outras providências</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3066/parecer_no004_-2024_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3066/parecer_no004_-2024_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei  nº. 013/2024, de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 6.509.017,78 ( Seis milhões quinhentos e nove mil, dezessete reais e setenta e oito centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3151/parecer_no005-2023_-_ldo_-_final_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3151/parecer_no005-2023_-_ldo_-_final_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 014/2024, de autoria do Poder Executivo cuja sumula: Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3344/parecer_no006_-2024_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3344/parecer_no006_-2024_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 034/2024, de autoria do Poder Executivo cuja sumula: Dispõe sobre alteração da redação da lei Municipal Nº 1.075 de 23 de fevereiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3345/parecer_no007_-2024_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3345/parecer_no007_-2024_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 035/2024, de autoria do Poder Executivo cuja sumula: Autoriza o Poder Executivo a promover a desafetação e leilão para alienar veículos, sucatas e outros bens móveis inservíveis, e dá outras providências</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3346/parecer_no008_-2024_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3346/parecer_no008_-2024_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de Lei nº. 036/2024, de autoria do Poder Executivo cuja sumula: Dispõe sobre alteração da redação da lei Municipal Nº 609/2014 - Código Tributário Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3404/parecer_previo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3404/parecer_previo.pdf</t>
   </si>
   <si>
     <t>PARECER FINAL PRÉVIO Nº 001/2024, DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE - JULGAMENTO DAS CONTAS ANUAIS DE GOVERNO MUNICIPAL DO ANO DE 2023, GESTÃO DO SENHOR MILTON DE SOUZA AMORIM;</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3405/parecer_no009_-2024_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3405/parecer_no009_-2024_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2938/redacao_final_do_projeto_de_lei_001-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2938/redacao_final_do_projeto_de_lei_001-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 01/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre a revisão geral anual dos servidores públicos do município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 02/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional especial no valor de até R$ 372.061,07 (trezentos e setenta e dois mil, sessenta e um reais e sete centavos), no orçamento do município e dá outras providências”.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2959/redacao_final_do_projeto_de_lei_004-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2959/redacao_final_do_projeto_de_lei_004-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 04/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre a alteração da lei nº1.159/2024, e da outras providências</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2995/redacao_final_do_projeto_de_lei_003-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2995/redacao_final_do_projeto_de_lei_003-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 03/2024 de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo a celebrar Termo de Convênio com a liga Desportiva Eclética de Colniza (LEDEC), e dá outras providências</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2997/redacao_final_do_projeto_de_lei_005-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2997/redacao_final_do_projeto_de_lei_005-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 05/2024 de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza, a conceder Subvenção Social a Associação de Pais e Amigos dos Excepcionais de Colniza- APAE, e dá outras providências</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2999/redacao_final_do_projeto_de_lei_006-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2999/redacao_final_do_projeto_de_lei_006-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 06/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre acrescentar os parágrafos 5º e 6º ao artigo 1º da Lei 998, de 07 de junho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3001/redacao_final_do_projeto_de_lei_007-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3001/redacao_final_do_projeto_de_lei_007-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 07/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de credito adicional suplementar no valor de ate R$570.129,.00 (quinhentos mil, cento e vinte e nove reais), no orçamento do município e da outras providencias</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3003/redacao_final_do_projeto_de_lei_008-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3003/redacao_final_do_projeto_de_lei_008-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 08/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de credito adicional suplementar no valor de ate R$400.000.00 (quatrocentos mil reais), no orçamento do município e da outras providencias;</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3025/redacao_final_do_projeto_de_lei_complementar_n._001-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3025/redacao_final_do_projeto_de_lei_complementar_n._001-2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Complementar Nº 001/2023 de autoria do Poder Executivo cuja súmula: Institui o plano de carreira cargos e vencimentos dos procuradores municipais, e dá outras providências</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3027/redacao_final_do_projeto_de_lei_009-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3027/redacao_final_do_projeto_de_lei_009-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 09/2024 de autoria do Poder Executivo cuja súmula: Autoriza o poder executivo a celebrar termo de colaboração ou fomento com o conselho da comunidade de Colniza -MT , com a o programa de trabalho finalidade de implantar os detentos da cadeia de Colniza, cujo objeto e a prestação de atividades pelo apenado diretamente à administração publica direta do município , com repasse de recursos financeiros e da outras providencias;</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3029/redacao_final_do_projeto_de_lei_010-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3029/redacao_final_do_projeto_de_lei_010-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 010/2024 de autoria do Poder Executivo cuja súmula: Regulamenta a Aplicação de Sansões Administrativas por Infrações Cometidas nos termos da lei federal nº14.133, de 1º de Abril de 2021, e da outras Providencias</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3031/redacao_final_do_projeto_de_lei_001-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3031/redacao_final_do_projeto_de_lei_001-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 01/2024 de autoria do Poder Legislativo (Vereador Ferreira) cuja súmula: Dispõe sobre a proibição da exigência de apresentação de cartão de vacinação contra a COVID-19 para acesso a bens, benefícios, serviços ou lugares no âmbito do município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3033/redacao_final_do_projeto_de_lei_003-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3033/redacao_final_do_projeto_de_lei_003-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 03/2024 de autoria do Poder Legislativo (Vereador Luis Carlos) cuja súmula: Institui o Dia do Católico no município de Colniza-MT e dá outras providências</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3035/redacao_final_do_projeto_de_lei_002-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3035/redacao_final_do_projeto_de_lei_002-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 02/2024 de autoria do Poder Legislativo (Vereador Oseia Guedes) cuja súmula: Dispõe sobre a Municipalização das estradas do Travessão Bom Futuro e do Travessão Jerusalém no Município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 011/2024 de autoria do Poder Executivo  cuja súmula: Autoriza o Poder Executivo Municipal a Conceder premiações no âmbito da Campanha de Incentivo a arrecadação do IPTU/2024, através de sorteio, e dá outras providências</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 013/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 6.509.017,78 ( Seis milhões quinhentos e nove mil, dezessete reais e setenta e oito centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3139/redacao_final_do_projeto_de_lei_017-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3139/redacao_final_do_projeto_de_lei_017-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 017/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre a alteração da lei municipal nº 897, de 23 de fevereiro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3145/redacao_final_do_projeto_de_lei_012-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3145/redacao_final_do_projeto_de_lei_012-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 012/2024 de autoria do Poder Executivo cuja súmula: Altera a denominação da rua das palmeiras, para rua são José Marello, e dá outras providências</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3147/redacao_final_do_projeto_de_lei_015-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3147/redacao_final_do_projeto_de_lei_015-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 015/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre a política pública de Assistência Social do município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3149/redacao_final_do_projeto_de_lei_016-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3149/redacao_final_do_projeto_de_lei_016-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 016/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre a alteração para adequação da legislação municipal ao art. 6º § 3º da emenda constitucional nº 92/2020 da constituição do estado de Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3152/redacao_final_do_projeto_de_lei_014-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3152/redacao_final_do_projeto_de_lei_014-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 014/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3155/redacao_final_do_projeto_de_lei_018-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3155/redacao_final_do_projeto_de_lei_018-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 018/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre a alteração da lei municipal nº 1.117/2023 e 1.118/2023, e dá outras providências</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3157/redacao_final_do_projeto_de_lei_019-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3157/redacao_final_do_projeto_de_lei_019-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 019/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre a alteração da lei municipal nº 1.173 de 11 de abril de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3160/redacao_final_do_projeto_de_lei_020-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3160/redacao_final_do_projeto_de_lei_020-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 020/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 100.000,00 (cem mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3163/redacao_final_do_projeto_de_lei_021-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3163/redacao_final_do_projeto_de_lei_021-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 021/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 110.000,00 (cento e dez mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3166/redacao_final_do_projeto_de_lei_022-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3166/redacao_final_do_projeto_de_lei_022-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 022/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 (trezentos mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3169/redacao_final_do_projeto_de_lei_023-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3169/redacao_final_do_projeto_de_lei_023-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 023/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 210.892,52 (duzentos de dez mil oitocentos e noventa e dois reais e cinquenta e dois centavos), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3207/redacao_final_do_projeto_de_lei_024-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3207/redacao_final_do_projeto_de_lei_024-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 024/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 400.000,00 (quatrocentos mil reais), no orçamento do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/redacao_final_do_projeto_de_lei_025-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/redacao_final_do_projeto_de_lei_025-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 025/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 687.159,00 (Seiscentos e oitenta e sete mil, cento e cinquenta e nove reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/redacao_final_do_projeto_de_lei_026-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/redacao_final_do_projeto_de_lei_026-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 026/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 2.324.476,79 ( Dois milhões, trezentos e vinte e quatro mil, quatrocentos e setenta e seis reais e setenta e nove centavos), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/redacao_final_do_projeto_de_lei_005-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/redacao_final_do_projeto_de_lei_005-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 005/2024 de autoria do Poder Legislativo (Vereador Ferreira)  cuja súmula: Permite a condução de pessoas atendidas pelo serviço público de saúde do município de Colniza para estabelecimentos de saúde privados, e dá outras providências</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3215/redacao_final_do_projeto_de_lei_006-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3215/redacao_final_do_projeto_de_lei_006-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 006/2024 de autoria do Poder Legislativo (Vereador Luis Carlos) cuja súmula: Dispõe sobre a Municipalização do Travessão do Mineiro da Linha 04 para a Linha Entre Rios, localizada na zona rural do Município de Colniza e dá outras providências.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 007/2024 de autoria do Poder Legislativo (Vereador Luis Carlos) cuja súmula: Dispõe sobre a Municipalização da Linha Entre Rios, localizada na zona rural do Município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3240/redacao_final_do_projeto_de_lei_027-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3240/redacao_final_do_projeto_de_lei_027-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 027/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre a Alteração da redação da Lei Nº 663/2016, que reestrutura o regime próprio de previdência Social do município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 008/2024 de autoria do Poder Legislativo (Vereadores Oseia Pereira Guedes e Ezequias Dedé de Souza) cuja súmula: Dispõe sobre a alteração do parágrafo único do art. 1º da Lei Municipal de nº. 533/2012 e dá outras providências</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3262/redacao_final_do_projeto_de_lei_028-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3262/redacao_final_do_projeto_de_lei_028-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 028/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional Suplementar no valor de até R$ 620.044,00 (seiscentos e vinte mil e quarenta e quatro reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3263/redacao_final_do_projeto_de_lei_029-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3263/redacao_final_do_projeto_de_lei_029-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 029/2024 de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a conceder premiações aos vencedores das competições esportivas no ano de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3279/redacao_final_do_projeto_de_lei_030-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3279/redacao_final_do_projeto_de_lei_030-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 030/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre o “plano municipal de cultura - PMC do município de Colniza para o período de 2024 a 2034, e dá outras providências</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3288/redacao_final_do_projeto_de_lei_009-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3288/redacao_final_do_projeto_de_lei_009-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 09/2024 de autoria do Poder Legislativo (Vereador Luis Carlos) cuja súmula: Declara de utilidade pública a Associação dos Produtores Rurais Sol Nascente e dá outras providencias</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3289/redacao_final_do_projeto_de_lei_010-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3289/redacao_final_do_projeto_de_lei_010-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 010/2024 de autoria do Poder Legislativo (Vereador Jorge Donizete) cuja súmula: Dispõe sobre a obrigatoriedade da afixação de placas informativas em todas as obras públicas realizadas com recursos municipais, no âmbito do Município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3308/redacao_final_do_projeto_de_lei_032-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3308/redacao_final_do_projeto_de_lei_032-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 032/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 28.000,00 (vinte e oito mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3312/redacao_final_do_projeto_de_lei_033-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3312/redacao_final_do_projeto_de_lei_033-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 033/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre alteração da redação da Lei Municipal nº1179/2024, e dá outras providências</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3358/redacao_final_do_projeto_de_lei_034-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3358/redacao_final_do_projeto_de_lei_034-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 034/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre alteração da redação da lei Municipal Nº 1.075 de 23 de fevereiro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3365/redacao_final_do_projeto_de_lei_035-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3365/redacao_final_do_projeto_de_lei_035-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 035/2024 de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo a promover a desafetação e leilão para alienar veículos, sucatas e outros bens móveis inservíveis, e dá outras providências</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3366/redacao_final_do_projeto_de_lei_036-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3366/redacao_final_do_projeto_de_lei_036-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 036/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre alteração da redação da lei Municipal Nº 609/2014 - Código Tributário Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3368/redacao_final_do_projeto_de_lei_037-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3368/redacao_final_do_projeto_de_lei_037-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 037/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de credito adicional suplementar no valor de ate R$ 500.000,00 (quinhentos mil reais),no orçamento do município e da outras providencias.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3371/redacao_final_do_projeto_de_lei_039-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3371/redacao_final_do_projeto_de_lei_039-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 039/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 6.500.000,00 (Seis milhões e quinhentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3373/redacao_final_do_projeto_de_lei_040-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3373/redacao_final_do_projeto_de_lei_040-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 040/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre a criação do fundo municipal de transporte (FMT), junto á secretaria de obras e infraestrutura, e dá outras providências</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3375/redacao_final_do_projeto_de_lei_011-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3375/redacao_final_do_projeto_de_lei_011-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 011/2024 de autoria do Poder Legislativo (Vereador Luis Carlos) cuja súmula: Dispõe sobre proibição do descarte de lixo, entulho de obras ou outros materiais inservíveis em vias públicas ou imóveis privados, e imposição de multa para quem praticar tal ato no Município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3377/redacao_final_do_projeto_de_lei_012-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3377/redacao_final_do_projeto_de_lei_012-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 012/2024 de autoria do Poder Legislativo (Mesa Diretora) cuja súmula: Dispõe sobre a fixação dos subsídios dos vereadores do município de Colniza -MT, para a legislatura de 2025 a 2028, e dá outras providências</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3379/redacao_final_do_projeto_de_lei_013-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3379/redacao_final_do_projeto_de_lei_013-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 013/2024 de autoria do Poder Legislativo (Mesa Diretora) cuja súmula: Dispõe sobre a fixação dos subsídios do prefeito, vice-prefeito e secretários municipais de Colniza -MT, para a legislatura de 2025 a 2028, e dá outras providências.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3384/redacao_final_do_projeto_de_lei_038-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3384/redacao_final_do_projeto_de_lei_038-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 038/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre alteração da redação da Lei Municipal Nº1.160/2024, e da outras providencias.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 031/2024 de autoria do Poder Executivo cuja súmula: Estima a Receita e Fixa a Despesa do Município de Colniza – MT, para o Exercício Financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3422/redacao_final_do_projeto_de_lei_041-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3422/redacao_final_do_projeto_de_lei_041-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 041/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre alteração da redação da lei municipal Nº 697/2027, e dá outras providências</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3424/redacao_final_do_projeto_de_lei_042-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3424/redacao_final_do_projeto_de_lei_042-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 042/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre a alteração da lei Municipal Nº 1.117/2023 e 1.118/2023, e dá outras providências</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3426/redacao_final_do_projeto_de_lei_043-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3426/redacao_final_do_projeto_de_lei_043-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 043/2024 de autoria do Poder Executivo cuja súmula: Dispõe sobre "as alterações na lei nº957/2021, de dezembro de 2021, que estabelece o plano plurianual do município para o período 2022 a 2025, e lei nº1.185, de 12 de junho de 2024, que trata das diretrizes orçamentarias do exercício financeiro de planejamento e as reavaliações realizadas nos programas, atividades, projetos e operações especiais aprovadas para o orçamento do exercício de 2025"</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3428/redacao_final_do_projeto_de_lei_044-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3428/redacao_final_do_projeto_de_lei_044-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 044/2024 de autoria do Poder Executivo cuja súmula: Autoriza abertura de credito adicional suplementar no valor de ate R$ 1.500.000,00 (um milhão e quinhentos mil reais), no orçamento do município e da outras providências.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3432/redacao_final_do_projeto_de_lei_014-2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3432/redacao_final_do_projeto_de_lei_014-2024.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Legislativo Nº 014/2024 de autoria do Poder Legislativo (Vereador Fábio) cuja súmula: Dispõe sobre a instituição do pagamento do 13º salário aos vereadores do município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3089/veto_do_projeto_de_lei_legislativo_01.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3089/veto_do_projeto_de_lei_legislativo_01.2024.pdf</t>
   </si>
   <si>
     <t>Veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 001/2024 de autoria do Poder Legislativo ( Vereador Ferreira) cuja súmula: Dispõe sobre a proibição da exigência de apresentação de cartão de vacinação contra a COVID-19 para acesso a bens, benefícios, serviços ou lugares no âmbito do município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3090/veto_parcial_doprojeto_de_lei_complementar_n001.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3090/veto_parcial_doprojeto_de_lei_complementar_n001.2024.pdf</t>
   </si>
   <si>
     <t>Veto parcial realizado pelo Poder Executivo referente ao Projeto de Lei Complementar Nº 001/2024 de autoria do Poder Executivo cuja súmula: Institui o plano de carreira cargos e vencimentos dos procuradores municipais, e dá outras providências</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3221/veto_do_projeto_de_lei_legislativo_06.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3221/veto_do_projeto_de_lei_legislativo_06.2024.pdf</t>
   </si>
   <si>
     <t>Veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 006/2024 de autoria do Poder Legislativo ( Vereador Luis Carlos) cuja súmula: Dispõe sobre a Municipalização do Travessão do Mineiro da Linha 04 para a Linha Entre Rios, localizada na zona rural do Município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3222/veto_do_projeto_de_lei_legislativo_07.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3222/veto_do_projeto_de_lei_legislativo_07.2024.pdf</t>
   </si>
   <si>
     <t>Veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 007/2024 de autoria do Poder Legislativo ( Vereador Luis Carlos) cuja súmula: Dispõe sobre a Municipalização da Linha Entre Rios, localizada na zona rural do Município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3223/veto_do_projeto_de_lei_legislativo_05.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3223/veto_do_projeto_de_lei_legislativo_05.2024.pdf</t>
   </si>
   <si>
     <t>Veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 005/2024 de autoria do Poder Legislativo ( Vereador Ferreira) cuja súmula: Permite a condução de pessoas atendidas pelo serviço público de saúde do município de Colniza para estabelecimentos de saúde privados, e dá outras providências</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3300/veto_do_projeto_de_lei_legislativo_010.2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3300/veto_do_projeto_de_lei_legislativo_010.2024.pdf</t>
   </si>
   <si>
     <t>Veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 010/2024 de autoria do Poder Legislativo ( Vereador Jorge Donizete da Silva Rosante) cuja súmula: Dispõe sobre a obrigatoriedade da afixação de placas informativas em todas as obras públicas realizadas com recursos municipais, no âmbito do Município de Colniza, e dá outras providências.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
     <t>Ata referente à 22 ª Sessão Ordinária realizada no dia 18 de dezembro de 2023</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2968/ata_01-2024_ordinaria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2968/ata_01-2024_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 1ª Sessão Ordinária realizada no dia 29 de janeiro de 2024</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2994/ata_02-2024_sessao_ordinaria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2994/ata_02-2024_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 2ª Sessão Ordinária realizada no dia 05 de fevereiro de 2024</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3024/ata_03-2024_sessao_ordinaria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3024/ata_03-2024_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 3ª Sessão Ordinária realizada no dia 26 de fevereiro de 2024</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3044/ata_04-2024_sessao_ordinaria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3044/ata_04-2024_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 4ª Sessão Ordinária realizada no dia 18 de março de 2024</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3073/ata_05-2024_sessao_ordinaria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3073/ata_05-2024_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 5ª Sessão Ordinária realizada no dia 25 de março de 2024</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3092/ata_06-2024_sessao_ordinaria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3092/ata_06-2024_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 6ª Sessão Ordinária realizada no dia 08 de abril de 2024</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3110/ata_08-2024_sessao_ordinaria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3110/ata_08-2024_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 7ª Sessão Ordinária realizada no dia 22  de maio de 2024</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3132/ata_08-2024_sessao_ordinaria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3132/ata_08-2024_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 8ª Sessão Ordinária realizada no dia 06 de maio de 2024</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3175/ata_09-2024_sessao_ordinaria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3175/ata_09-2024_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 9ª Sessão Ordinária realizada no dia 27 de maio de 2024</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/ata_10-2024_sessao_ordinaria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/ata_10-2024_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 10ª Sessão Ordinária realizada no dia 10 de junho de 2024</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3238/ata_11-2024_sessao_ordinaria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3238/ata_11-2024_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 11ª Sessão Ordinária realizada no dia 24 de junho de 2024</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>ATA N. 12/2024 REFERENTE À DÉCIMA SEGUNDA SESSÃO ORDINÁRIA REALIZADA NO DIA 29/07/2024;</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3278/ata_14-2024_sessao_ordinaria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3278/ata_14-2024_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 13ª Sessão Ordinária realizada no dia 12 de agosto de 2024</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>Ata referente à 14ª Sessão Ordinária realizada no dia 26 de agosto de 2024</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>Ata referente à 15ª Sessão Ordinária realizada no dia 09 de setembro de 2024</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>Ata referente à 16ª Sessão Ordinária realizada no dia 14 de outubro de 2024</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3326/ata_19-2024_sessao_ordinaria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3326/ata_19-2024_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 17ª Sessão Ordinária realizada no dia 14 de outubro de 2024</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>Ata referente à 18ª Sessão Ordinária realizada no dia 28 de outubro de 2024</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3357/ata_19-2024_sessao_ordinaria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3357/ata_19-2024_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata referente à 19ª Sessão Ordinária realizada no dia 04 de novembro de 2024</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>Ata referente à 20ª Sessão Ordinária realizada no dia 18 de novembro de 2024</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>Ata referente à 21ª Sessão Ordinária realizada no dia 02 de dezembro de 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -5498,67 +5498,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2935/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2936/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2941/projeto_de_lei_executivo_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2950/projeto_de_lei_executivo_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2970/projeto_de_lei_executivo_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2979/projeto_de_lei_executivo_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2990/projeto_de_lei_executivo_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2989/projeto_de_lei_executivo_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2988/projeto_de_lei_executivo_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3004/projeto_de_lei_executivo_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3045/projeto_de_lei_executivo_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3046/projeto_de_lei_executivo_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3054/projeto_de_lei_executivo_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3095/projeto_de_lei_no_014-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3140/projeto_de_lei_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3141/projeto_de_lei_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3137/projeto_de_lei_no_017-2024_-altera_a_lei_municipal_no_897_de_23_de_fevereiro_de_2021_-_aumento_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3153/projeto_de_lei_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3156/projeto_de_lei_no_019-2024_-alteracao_da_lei_municipal_no_1.173_de_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3158/projeto_de_lei_no_020-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3161/projeto_de_lei_no_021-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_110.00000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3164/projeto_de_lei_no_022-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3167/projeto_de_lei_no_023-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_210.89252.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_no_024-2024_-autoriza_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3188/projeto_de_lei_no_025-2024_-autoriza_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_lei_no_026-2024_-autoriza_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_-_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3244/projeto_de_lei_no_028-2024_-autoriza_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3245/projeto_de_lei_no_029-2024_-autoriza_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3276/projeto_de_lei_no_030-2024_-_plano_municipal_de_cultura_-_pmc_do_municipio_de_colniza_para_o_periodo_de_2024_a_2034.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3293/projeto_de_lei_no_031-2024_loa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3292/projeto_de_lei_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3299/projeto_de_lei_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3315/projeto_de_lei_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3322/projeto_de_lei_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3323/projeto_de_lei_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3341/projeto_de_lei_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3342/projeto_de_lei_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3359/projeto_de_lei_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3360/projeto_de_lei_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3411/projeto_de_lei_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3412/projeto_de_lei_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3415/projeto_de_lei_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3416/projeto_de_lei_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2942/indicacao_no_01-2024__-_luis_-_c.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2954/indicacao_no_02-2024__-_luis_-_cascalhamento_linhas_04_e_16_capa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2949/indicacao_no_03-_2024_-_rosemiro-_insencao_de_impostos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2947/indicacao_no_04-2024_-_tata_ponte_4_agrovila.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2948/indicacao_no_05-2024-_jorge_velocidade_internet.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2951/indicacao_no_06-2024_-_jorge_atendimento_hospital.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2953/indicacao_no_07-2024_-_dede_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2955/indicacao_no_08-2024_-_tata_-.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2962/indicacao_no_09-2024_-_valter.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2966/indicacao_no_10-2024-_jorge_-_cascalhamento_010203.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2967/indicacao_no_11-2024__-_agnaldo_-_escolinha_de_society.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2973/indicacao_no_12-2024__-_jorge_pediatra_e_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2974/indicacao_no_13-2024__-_jorge_pediatra_e_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2992/indicacao_no_014-2024__-_luis.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2978/indicacao_no_15-2024__-_valter.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2980/indicacao_no_16-2024__-_agnaldo_e_luis.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2993/indicacao_no_017-2024__-_luis.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2991/indicacao_no_018-2024-_ferreira.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3011/indicacao_no_19-2024-_jorge_-_manutencao_ponte_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3010/indicacao_no_20-2024-_jorge_-_recuperacao_03_pontes_4_capa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3009/indicacao_no_021-2024-_ferreira_-_corrimao_em_pontes_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3014/indicacao_no_22-2024__-_luis_-_cascalhaments_16a_e_16b.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3015/indicacao_no_23-2024__-_luis_-_cascalhmento_24_e_20.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3012/indicacao_no_24-2024-_ferreira_-_reforma_lar_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3043/indicacao_no_25-2024_-_marco_ceccon.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3036/indicacao_no_26-2024-_jorge_-_aplicar_a_lei_14.572_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3037/indicacao_no_27-2024__-_luis.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3053/indicacao_no_28-2024-_ferreira_-cascalhamento_guariba.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3063/indicacao_no_29-2024-_jorge_-_parque_muniicpal_levi_gomes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3056/indicacao_no_30-2024-_jorge_-_bueiro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3072/indicacao_no_31-2024_-_oseias_patrolamento_cascalhamento_de_linhas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3068/indicacao_no_32-2024_-_miro_manutencao_ponte_doizinha.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3071/indicacao_no_33-2024_-_miro_corte_de_morro_linha_porteirao..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3064/indicacao_no_34-2024__-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3078/indicacao_no_35-2024-_jorge_-_cursos_musicais.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3115/indicacao_no_36-2024_-_miro_corte_de_morro_linha_dos_farofas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3091/indicacao_no_37-_2024-_____valter.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3108/indicacao_no_38-_2024-____oseia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3097/indicacao_no_39-2024__-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3109/indicacao_no_40-2024-_ferreira_-pintura_faixa_pedestre.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3118/indicacao_no_41-2024-_ferreira_-.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3096/indicacao_no_42-2024__-_luis_-_ponte_linha_20.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3102/indicacao_no_43-2024_-_miro_linha_12.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3104/indicacao_no_44-2024_-_miro_deputado_juarez.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3106/indicacao_no_45-2024_-_marcos_ceccon.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3125/indicacao_no_46-2024__-_luis.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3128/indicacao_no_47-2024_-_miro_travessao_linha_16_roda_d_agua.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3129/indicacao_no_48-2024__-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3130/indicacao_no_49-2024-_jorge_-_manutencao_ponte_e_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3127/indicacao_no_50-2024-_jorge_-_caminhao_varredura.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3142/indicacao_no_51-2024__-_luis.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3143/indicacao_no_52-2024__-_luis.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3150/indicacao_no_53-2024-_ferreira_quebra_mola_agrovila.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3186/indicacao_no_54-2024-_jorge-_pintura_de_quebra_molas_ruas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/indicacao_no_55-2024__-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/indicacao_no_56-2024_-_valter_deputado_joao_de_matos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/indicacao_no_57-2024_-_valter_deputado_joao_de_matos.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/indicacao_no_58-2024-_prancheamento_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/indicacao_no_59-2024__-_luis_-_creche_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3218/indicacao_no_60-2024_-_valter_deputado_joao_de_matos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3224/indicacao_no_61-2024-_jorge_-_ponte_rio_lambari_04_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3235/indicacao_no_62-2024-_ferreira_quebra_mola_av_belo_h..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_no_63-_2024-____oseia.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3230/indicacao_no_64-2024__-_luis_-_praca_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3237/indicacao_no_65-2024_-_tata_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_no_66-2024__-_luis_-_linha_12_capa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3274/indicacao_no_67-2024__-_luis_-_rua_floriano_peixoto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_no_68-2024__-_luis_-_construcao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_no_70-2024-_ferreira_camera.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_071_ferreira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3302/indicacao_no_72-2024__-_luis_-_construcao_de_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_no_73-2024__-_luis_-_substituicao_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_no_74-2024_-_tata_-_substituicao_de_pontes_por_bueiro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3318/indicacao_no_75-_2024-____oseia_-_atendimento_odontologico.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_no_76-2024__-_luis_-_tenda_saude.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_no_77-2024__-_luis_-_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_no_78-2024__-_luis_-_cascalhamento_-_entre_rios.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3434/indicacao_no_79-2024__-_luis_-_saida_de_agua.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3435/indicacao_no_80-_2024-_____valter_-_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3419/indicacao_no_81-_2024-____oseia_-_ponte_linha_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3131/repudio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3399/processo_tce-mt_n._53.766-7-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3400/manifestacao_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3414/chapa_valter.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3440/chapa_oseia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2975/projeto_de_decreto_legislativo_n._001-2024_-_luis_-_hudson.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3119/projeto_de_decreto_legislativo_n._002-2024_-_luis_-_irmas_fraternidade_e_esperanca.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3013/projeto_de_decreto_legislativo_n._003-2024_-_mesa_diretora_-_rga.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3055/projeto_de_decreto_legislativo_n._004-2024_-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3062/projeto_de_decreto_legislativo_n._005-2024_-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3081/projeto_de_decreto_legislativo_n._006-2024_-_ferreira_tiago.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3079/projeto_de_decreto_legislativo_n._007-2024_-_ferreira_keila_andreotti.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3082/projeto_de_decreto_legislativo_n._008-2024_-_ferreira_ivanildo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3083/projeto_de_decreto_legislativo_n._009-2024_-_ferreira_eros_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3112/projeto_de_decreto_legislativo_n._10-2024_-_ferreira_-_thiago_de_souza.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3113/projeto_de_decreto_legislativo_n._11-2024_-_ferreira_-_niderci.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3114/projeto_de_decreto_legislativo_n._12-2024_-_elci_-_anivaldo_firme.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/projeto_de_decreto_legislativo_n._13-2024_-_elci_-_anivaldo_firme.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3122/projeto_de_decreto_legislativo_n._14-2024_-_ferreira_-_polaco.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3178/projeto_de_decreto_legislativo_n._15-2024_-_ferreira_lucas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3179/projeto_de_decreto_legislativo_n._16-2024_-_ferreira_emanuelle_de_souza_goncalves_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3185/projeto_de_decreto_legislativo_n._017-2024_-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3192/projeto_de_decreto_legislativo_n._18-2024_-_elci_-oscar_simao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3193/projeto_de_decreto_legislativo_n._19-2024_-_equipe_escola_-_miro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3197/projeto_de_decreto_legislativo_n._20-2024_-_luis_ingredi.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/projeto_de_decreto_legislativo_n._21-2024_-_ferreira_juliano.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3219/projeto_de_decreto_legislativo_n._22-2024_-_dede-_alessandro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3220/projeto_de_decreto_legislativo_n._23-2024_-_dede-_eliz.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3254/projeto_de_decreto_legislativo_n._24-2024_-_ferreira_renato_adao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3255/projeto_de_decreto_legislativo_n._25-2024_-_ferreira_-_camilla_carvalho.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3253/projeto_de_decreto_legislativo_n._26-2024_-_ferreira-_otavio_jose.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3252/projeto_de_decreto_legislativo_n._27-2024_-_ferreira-_adonai.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3251/projeto_de_decreto_legislativo_n._28-2024_-_elci_-_manoel_herreira.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3250/projeto_de_decreto_legislativo_n._29-2024_-_elci_-_prof._raquel.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3268/projeto_de_decreto_legislativo_n._30-2024_-_luis-_rosangela_maria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3266/projeto_de_decreto_legislativo_n._31-2024_-_luis-_adenilson.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3267/projeto_de_decreto_legislativo_n._32-2024_-_luis-_damaris.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3256/projeto_de_decreto_legislativo_n._33-2024_-_jorge-_maria_aparecida.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3349/projeto_de_decreto_legislativo_n._34-2024_-_jorge-_erotides.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3385/projeto_de_decreto_legislativo_n._35-2024_-_fabio_valter_-_marco_antonio_vice.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3328/projeto_de_decreto_legislativo_n._36-2024_-_fabio_-_armando.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3329/projeto_de_decreto_legislativo_n._37-2024_-_fabio_-_clezio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3350/projeto_de_decreto_legislativo_n._38-2024_-_jorge-fabio-_harli.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3330/projeto_de_decreto_legislativo_n._39-2024_-_fabio-_agnaldo_-_zacarias.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3331/projeto_de_decreto_legislativo_n._40-2024_-_fabio-_agnaldo_-_selma.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3332/projeto_de_decreto_legislativo_n._41-2024_-_fabio_elizangela_lia_cartorio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3348/projeto_de_decreto_legislativo_n._42-2024_-_jorge-_felipe_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3333/projeto_de_decreto_legislativo_n._43-2024_-_luis-_josiane_galdino.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3334/projeto_de_decreto_legislativo_n._44-2024_-_luis-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3335/projeto_de_decreto_legislativo_n._45-2024_-_luis_operacao_cidade_limpa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3364/projeto_de_decreto_legislativo_n._46-2024_-_oseia_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3386/projeto_de_decreto_legislativo_n._47-2024_-_fabio_valter_-_milton_de_souza_amorim.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3398/projeto_de_decreto_legislativo_n._48-2024_-_miro_-_gabriel_miotto.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3409/projeto_de_decreto_legislativo_n._49-2024_-_thiago_rodrigo_dias_alves.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3433/projeto_de_decreto_legislativo_n._50-2024_-_ferreira-_kurtz.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3417/projeto_de_decreto_legislativo_n._51-2024_-_jorge-_tereza.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3314/projeto_de_resolucao_no_001-2024_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3363/projeto_de_resolucao_no_002-2024_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3391/projeto_de_resolucao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3392/projeto_de_resolucao_no_004-2024_calendario_das_sessoes_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3005/projeto_de_lei_no_001.2024_-_vacinas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3023/projeto_de_lei_no_002.2024_-_emancipacao_linha_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3022/projeto_de_lei_no_003.2024_-_institui_o_dia_do_catolico_-_luis.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3020/projeto_de_lei_nao_004.2024_-institui_o_dia_do_padroeiro-_luis.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3190/projeto_de_lei_no_005.2024_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei_no_006._2024_-emancipacao_travessao_do_mineiro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3183/projeto_de_lei_no_007._2024_-emancipacao_entre_rios_-_luis.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3229/projeto_de_lei_no_008.2024_-_altera_lei_533-2024_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3281/projeto_de_lei_no_009.2024_-_associacao_sol_nascente_-_autoria_vereador_luis.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_010.2024_-_placas_em_obras_-_autoria_vereador_jorge.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3343/projeto_de_lei_no_011_-2024_-_proibicao_de_descarte_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3361/projeto_de_lei_no_012-2024_-__mesa_-_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3362/projeto_de_lei_no_013-2024_-__mesa_-_subsidio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3413/projeto_de_lei_no_014.2024_-_13_salario_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2944/requerimento_n._01._2024-_vereador_luis_-_cascalhamento_linha_04_perseveranca_pacutinga.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2943/requerimento_n._02._2024-_vereador_luis_-_cascalhamento_linha_16b.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2952/requerimento_n._03._2024-_vereador_jorge.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2945/requerimento_n._04._2024-_vereador_jorge.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2946/requerimento_n._05._2024-_vereador_tata_-_ampliacao_horario_de_atend_regulacao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2956/requerimento_n._06._2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2960/requerimento_n._07.2024_-_vereador_ferreira.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2961/requerimento_n._08.2024_-_vereador_valter.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2969/requerimento_n._09.2024_-_vereador_valter_-_linha_32.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2963/requerimento_n._10._2024-_vereador_jorge.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2964/requerimento_n._11._2024-_vereador_luis_-_cascalhamento_linha_24_escool_sul.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2965/requerimento_n._12._2024-_vereador_luis_-_manut_ponte_linha_4_renascer.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2981/requerimento_n._14._2024-_vereador_agnaldo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2971/requerimento_n._15._2024-_vereador_jorge.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2972/requerimento_n._16._2024-_vereador_jorge.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2976/requerimento_n._17._2024-_vereador_valter.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2984/requerimento_n._18._2024-_vereador_luis.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2977/requerimento_n._19._2024-_vereador_valter.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2985/requerimento_n._20._2024-_vereador_ferreira.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2987/requerimento_n._21._2024-_vereador_luis.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2986/requerimento_n._22._2024-_vereador_ferreira.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3006/requerimento_n._23._2024_-_vereador_valter.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3007/requerimento_n._24._2024-_vereador_luis_travesao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3008/requerimento_n._26._2024-_vereador_tata_-_linha_12_paredao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3016/requerimento_n._27._2024-_vereador_luis_manutencao_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3017/requerimento_n._28._2024-_vereador_tata_-_academia_ao_ar_livre_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3018/requerimento_n._29._2024-_vereador_jorge_-ar_condicionado_sala_manoel_bandeira.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3019/requerimento_n._30._2024_-_vereador_valter-_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3021/requerimento_n._31.2024_-_vereador_miro_-_fomento_cacau.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3050/requerimento_n._32.2024_-_vereador_miro_torneio_leiteiro.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3038/requerimento_n._33.2024_-_vereador__dede_-_rebaixamento_morro_g1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3039/requerimento_n._34.2024_-_vereador_dede_-_manilhas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3040/requerimento_n._35.2024-_vereador_agnaldo_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3041/requerimento_n._36._2024-_vereador_luis_-_manut_ponte_linha_16a.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3042/requerimento_n._37_2024-_vereador_luis_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3052/requerimento_n._38.2024_-_vereador_ceccon_-_adicional_lopeb.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3051/requerimento_n._39._2024-_vereador_tata_-_linha_agua_branca_guariba.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3049/requerimento_n._40._2024_-_vereador_ferreira_-_guariba.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3048/requerimento_n._41._2024_-_vereador_ferreira_-_guariba.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3065/requerimento_n._42._2024-_vereador_jorge_-_dede-_atendimento_medico_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3047/requerimento_n._43._2024-_vereador_jorge_-assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3057/requerimento_n._44.2024-_vereador_agnaldo-_capitacao.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3058/requerimento_n._45._2024-_vereador_oseia_-_construcao_escola_dimas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3093/requerimento_n._46._2024_-_vereador_valter_-_boritizal.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3069/requerimento_n._47.2024_-_vereador_miro_-_corte_de_morro.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3061/requerimento_n._48.2024_-_vereador__dede_-_limpeza_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3060/requerimento_n._49.2024_-_vereador_dede_-_patrolamento_de_linhas.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3059/requerimento_n._50._2024-_vereador_luis_-.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3070/requerimento_n._51.2024-_vereador_agnaldo_banheiros.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3088/requerimento_n._53.2024-_vereador_banheiros_posto_rural.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3076/requerimento_n._54._2024-_vereador_jorge_-capoeira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3117/requerimento_n._55._2024_-_vereador_miro_-_patrolamento_lh_15_florita_dulce....pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3080/requerimento_n._56._2024_-_vereador_ferreira_-_cascalahemnto_de_morro_e_manutencao_de_pontes_lh_1_de_maio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3116/requerimento_n._57._2024_-_vereador_miro_-_patrolamento_rosa_de_saron_lg_g1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3120/requerimento_n._58._2024-_vereador_jorge_-_medidas_referente_manutencao_vias_urbanas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3085/requerimento_n._59._2024_-_vereador_ferreira_-_guariba.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3087/requerimento_n._60._2024_-_vereador_valter_-_linha_04_agrovila_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3098/requerimento_n._61.__2024_-_vereador_luis.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3099/requerimento_n._62.2024_-_vereador_dede_-_monitores_-_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3101/requerimento_n._63._2024_-_vereador_luis-_patrolamento_perseveranca_pacutinga.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3111/requerimento_n._64._2024_-_vereador_ferreira_-instalacao_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3100/requerimento_n._65._2024_-_vereador_ferreira_-patrolamento_linhas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3103/requerimento_n._66._2024_-_vereador_miro_-_patrolamento_e_cascalhamento_lh_16_roda_d_agua_e_eletronicaa.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3105/requerimento_n._67_.2024_-_vereador_miro_-_banheiro_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3107/requerimento_n._68.2024_-_vereador_valter.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3121/requerimento_n._69._2024-_vereador_jorge_-_patrolamento_e_cascalhamento__8_e_10_agrovila.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3126/requerimento_n._70._2024_-_vereador_miro_-_patrolamento__lh_8_manejo_e_oitinhaa.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3123/requerimento_n._71._2024_-_vereador_luis-_patrolamento_br_418.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3124/requerimento_n._72._2024_-_vereador_luis-_adm_aliquota_rpps.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3133/requerimento_n._73._2024-_vereador_tata_-_convenio_incra.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3134/requerimento_n._74._2024-_vereador_tata_-manutencao_linha_16a.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3135/requerimento_n._75.2024_-_vereador_valter-_corte_de_morro_lh_4_agrovila.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3136/requerimento_n._76.2024_-_vereador_valter-_abertura_de_rua.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3170/requerimento_n._77._2024_-_vereador_ferreira_-_contratacao_de_medico.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3171/requerimento_n._78._2024_-_vereador_ferreira_-_convocacao_concurso.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3172/requerimento_n._79._2024_-_vereador_luis-_alteracao_estrada.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3173/requerimento_n._80._2024-_vereador_dede_-_prancheamento_ponte.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3174/requerimento_n._81._2024_-_vereador_luis-_ponte_do_travessao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3177/requerimento_n._82.2024_-_vereador_valter.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3181/requerimento_n._83.2024-_vereador_agnaldo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3182/requerimento_n._84._2024-_vereador_jorge_-_poeira_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3180/requerimento_n._85._2024_-_vereador_ferreira_-patrolamento.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3196/requerimento_n._87.__2024_-_vereador_luis_-_patrolamento_e_reabertura_de_linhas.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3194/requerimento_n._88._2024_-_vereador_ferreira.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3191/requerimento_n._89.2024_-_vereador_valter.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3195/requerimento_n._90.__2024_-_vereador_luis_-_construcao_nucleo_escolar.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3226/requerimento_n._91.2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3225/requerimento_n._92._2024-_vereador_jorge_-_rebaixamento_morro_castelo_sentido_porcao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3234/requerimento_n._93_2024-_vereador_tata_-_missaozoinha.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3233/requerimento_n._94._2024_-_vereador_ferreira_-.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3232/requerimento_n._95.__2024_-_vereador_luis_-_substituuicao_de_pranchas.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3231/requerimento_n._96._2024-_vereador_tata_-_ponte_linha_24-_copia.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3243/requerimento_n._97.__2024_-_vereador_luis_-_substi_de_pranchas_linha_eletronica.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3249/requerimento_n._98.__2024_-_vereador_luis_-_substituuicao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_n._99.__2024_-_vereador_luis_-_substituuicao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3247/requerimento_n._100._2024-_vereador_jorge_-_aquisicao_de_cadeiras.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3246/requerimento_n._101._2024-_vereador_jorge_-_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3257/requerimento_n._102_.2024-_vereador_agnaldo_-_substituicao_de_ponte_linha_24.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3259/requerimento_n._103_.2024-_vereador_agnaldo_-arboit.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3265/requerimento_n._104_.2024-_vereador_agnaldo_-_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_n._105._2024_-_vereador_ferreira_-_recuperacao_ponte_linha_06_agrovila.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3270/requerimento_n._106._2024_-_vereador_ferreira_-_recuperacao_ponte_linha_08_agrovila.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3273/requerimento_n._107.__2024_-_vereador_luis-_ezequias_dede_-_substituuicao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3272/requerimento_n._108.__2024_-_vereador_luis-_substituicao_de_pranchas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3271/requerimento_n._109.2024_-_vereador_presidente_-_patrolamento_e_cascalhamento_ruas_guariba.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3282/requerimento_n._110_.2024_-_vereador_valter_-_substituicao_ponte_por_bueiro.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3283/requerimento_n._111_.2024_-_vereador_valter_-_quebra_molas_rua_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3290/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3291/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3295/requerimento_114_ferreira.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3294/requerimento_115_ferreira.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3298/requerimento_n._116.2024-_vereador_agnaldo_artesiano.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3303/requerimento_n._117.__2024_-_vereador_luis.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3304/requerimento_n._118.__2024_-_vereador_luis_-_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3311/requerimento_n._119._2024-_vereador_tata_-asfalto_guariba.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3310/requerimento_n._120._2024-_vereador_dede_-_prancheamento_ponte.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3347/requerimento_n._121_.2024_-_vereador_valter_-_instalacao_de_uma_vala_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3316/requerimento_n._122._2024-_vereador_jorge_-_manutencao_ponte.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3321/requerimento_n._123._2024-_vereador_oseia_-_banco_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3317/requerimento_n._124.__2024_-_vereador_luis_-_substi_de_pranchas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3319/requerimento_n._125._2024-_vereador_tata_-.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3320/requerimento_n._126._2024-_vereador_tata_-cascalhamento_guariba.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3340/requerimento_n._127.__2024_-_vereador_luis_-_abertura_de_rua.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3325/requerimento_n._129._2024_-_vereador_ferreira_-_membros_conselho.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3324/requerimento_n._130._2024_-_vereador_ferreira_-rio__traira.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3339/requerimento_n._131.2024_-_vereador_dede_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3338/requerimento_n._132.2024_-_vereador_dede_-_grades_parque.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3354/requerimento_n._133.2024-_vereador_agnaldo_uso_do_celular.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3381/requerimento_n._134._2024-_vereador_tata_-_limpeza_das_margens_da_linha_g8.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3382/requerimento_n._135._2024-_vereador_tata_-_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3355/requerimento_n._136.__2024_-_vereador_luis_-_lei_502.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3352/requerimento_n._137._2024-_vereador_jorge_-patrolamento.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3353/requerimento_n._138._2024-_vereador_jorge_-saude.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3383/requerimento_n._139.2024_-_vereador_dede_-_trator.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3351/requerimento_n._140.2024_-_vereador_dede_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3390/requerimento_n._141._2024_-_vereador_miro_-rebaixamento_de_morro__lh_16_roda_d_agua.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3387/requerimento_n._142._2024-_vereador_tata_-_tratamento_hanseniase.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3388/requerimento_n._143.2024-_vereador_agnaldo_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3389/requerimento_n._144._2024-_vereador_tata_-_tratamento_hanseniase.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3395/requerimento_n._145.__2024_-_vereador_luis__manutencao_ponte.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3396/requerimento_n._146._2024-_vereador_oseia_-_credac.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3394/requerimento_n._147._2024-_vereador_tata_-cascalhamento_linha_20.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3407/requerimento_n._148._2024-_vereador_valter_de_lima_-_manutencao_cabeceira_ponte_projeto_sol.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3408/requerimento_n._149.__2024_-_vereador_luis__isalubridade.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3397/requerimento_n._150._2024-_vereador_valter_de_lima_-limpeza_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3393/requerimento_n._151._2024-_vereador_tata_-bueiro_linha_das_misssoes.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_n._153.__2024_-_vereador_luis_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3436/requerimento_n._154.__2024_-_vereador_luis__refis.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3439/requerimento_n._155._2024-_vereador_valter_de_lima_-_manutencao_ponte_linha_4.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3438/requerimento_n._156._2024-_vereador_valter_de_lima_-_cascalhamento_aterro_linha_4.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3418/requerimento_n._157_2024-_vereador_jorge__pavimentacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3084/01.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3144/parecer_no002_-2024_-_final_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3148/parecer_no003-2024_-_inicial_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3277/parecer_no004-2024_-_inicial_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3285/parecer_final_005-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3286/parecer_final_006-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2937/parecer_n._001-_2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2939/parecer_n._002-_2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2958/parecer_n._003-_2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2996/parecer_n._005-_2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2998/parecer_n._005-_2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3000/parecer_n._006-_2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3002/parecer_n._007-_2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3026/parecer_n._009-_2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3028/parecer_n._010-_2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3030/parecer_n._011-_2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3032/parecer_n._012-_2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3034/parecer_n._014-_2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3138/parecer_n._016-_2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3146/parecer_n._017-_2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3154/parecer_n._018-_2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3159/parecer_n._020-_2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3162/parecer_n._021-_2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3165/parecer_n._022-_2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3168/parecer_n._023-_2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3176/parecer_n._019-_2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3206/parecer_n._024-_2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3208/parecer_n._025-_2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/parecer_n._026-_2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/parecer_n._027-_2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3214/parecer_n._028-_2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3239/parecer_n._031-_2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3241/parecer_n._032-_2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3260/parecer_n._033-_2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3261/parecer_n._034-_2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3307/parecer_n._035-_2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3309/parecer_n._036-_2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3337/parecer_n._037-_2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3367/parecer_n._038-_2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3369/parecer_n._039-_2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3370/parecer_n._040-_2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3372/parecer_n._041-_2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3374/parecer_n._042-_2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3376/parecer_n._043-_2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3378/parecer_n._044-_2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3380/parecer_n._045-_2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3410/parecer_n._047-_2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3421/parecer_n._048-_2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3423/parecer_n._049-_2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3425/parecer_n._050-_2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3427/parecer_n._051-_2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3429/parecer_n._052-_2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3431/parecer_n._053-_2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2983/parecer_no001_-2024_-_final__inicial__-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2982/parecer_no002_-2024_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3067/parecer_no003_-2024_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3066/parecer_no004_-2024_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3151/parecer_no005-2023_-_ldo_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3344/parecer_no006_-2024_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3345/parecer_no007_-2024_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3346/parecer_no008_-2024_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3404/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3405/parecer_no009_-2024_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2938/redacao_final_do_projeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2959/redacao_final_do_projeto_de_lei_004-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2995/redacao_final_do_projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2997/redacao_final_do_projeto_de_lei_005-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2999/redacao_final_do_projeto_de_lei_006-2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3001/redacao_final_do_projeto_de_lei_007-2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3003/redacao_final_do_projeto_de_lei_008-2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3025/redacao_final_do_projeto_de_lei_complementar_n._001-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3027/redacao_final_do_projeto_de_lei_009-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3029/redacao_final_do_projeto_de_lei_010-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3031/redacao_final_do_projeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3033/redacao_final_do_projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3035/redacao_final_do_projeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3139/redacao_final_do_projeto_de_lei_017-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3145/redacao_final_do_projeto_de_lei_012-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3147/redacao_final_do_projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3149/redacao_final_do_projeto_de_lei_016-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3152/redacao_final_do_projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3155/redacao_final_do_projeto_de_lei_018-2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3157/redacao_final_do_projeto_de_lei_019-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3160/redacao_final_do_projeto_de_lei_020-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3163/redacao_final_do_projeto_de_lei_021-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3166/redacao_final_do_projeto_de_lei_022-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3169/redacao_final_do_projeto_de_lei_023-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3207/redacao_final_do_projeto_de_lei_024-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/redacao_final_do_projeto_de_lei_025-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/redacao_final_do_projeto_de_lei_026-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/redacao_final_do_projeto_de_lei_005-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3215/redacao_final_do_projeto_de_lei_006-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3240/redacao_final_do_projeto_de_lei_027-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3262/redacao_final_do_projeto_de_lei_028-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3263/redacao_final_do_projeto_de_lei_029-2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3279/redacao_final_do_projeto_de_lei_030-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3288/redacao_final_do_projeto_de_lei_009-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3289/redacao_final_do_projeto_de_lei_010-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3308/redacao_final_do_projeto_de_lei_032-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3312/redacao_final_do_projeto_de_lei_033-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3358/redacao_final_do_projeto_de_lei_034-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3365/redacao_final_do_projeto_de_lei_035-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3366/redacao_final_do_projeto_de_lei_036-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3368/redacao_final_do_projeto_de_lei_037-2024.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3371/redacao_final_do_projeto_de_lei_039-2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3373/redacao_final_do_projeto_de_lei_040-2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3375/redacao_final_do_projeto_de_lei_011-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3377/redacao_final_do_projeto_de_lei_012-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3379/redacao_final_do_projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3384/redacao_final_do_projeto_de_lei_038-2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3422/redacao_final_do_projeto_de_lei_041-2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3424/redacao_final_do_projeto_de_lei_042-2024.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3426/redacao_final_do_projeto_de_lei_043-2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3428/redacao_final_do_projeto_de_lei_044-2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3432/redacao_final_do_projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3089/veto_do_projeto_de_lei_legislativo_01.2024.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3090/veto_parcial_doprojeto_de_lei_complementar_n001.2024.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3221/veto_do_projeto_de_lei_legislativo_06.2024.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3222/veto_do_projeto_de_lei_legislativo_07.2024.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3223/veto_do_projeto_de_lei_legislativo_05.2024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3300/veto_do_projeto_de_lei_legislativo_010.2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2968/ata_01-2024_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2994/ata_02-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3024/ata_03-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3044/ata_04-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3073/ata_05-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3092/ata_06-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3110/ata_08-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3132/ata_08-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3175/ata_09-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/ata_10-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3238/ata_11-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3278/ata_14-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3326/ata_19-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3357/ata_19-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2935/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2936/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2941/projeto_de_lei_executivo_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2950/projeto_de_lei_executivo_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2970/projeto_de_lei_executivo_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2979/projeto_de_lei_executivo_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2990/projeto_de_lei_executivo_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2989/projeto_de_lei_executivo_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2988/projeto_de_lei_executivo_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3004/projeto_de_lei_executivo_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3045/projeto_de_lei_executivo_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3046/projeto_de_lei_executivo_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3054/projeto_de_lei_executivo_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3095/projeto_de_lei_no_014-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3140/projeto_de_lei_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3141/projeto_de_lei_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3137/projeto_de_lei_no_017-2024_-altera_a_lei_municipal_no_897_de_23_de_fevereiro_de_2021_-_aumento_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3153/projeto_de_lei_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3156/projeto_de_lei_no_019-2024_-alteracao_da_lei_municipal_no_1.173_de_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3158/projeto_de_lei_no_020-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3161/projeto_de_lei_no_021-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_110.00000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3164/projeto_de_lei_no_022-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3167/projeto_de_lei_no_023-2024_-autoriza_abertura_de_credito_adicional_especial_no_valor_de_ate_r_210.89252.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_no_024-2024_-autoriza_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3188/projeto_de_lei_no_025-2024_-autoriza_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_lei_no_026-2024_-autoriza_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_-_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3244/projeto_de_lei_no_028-2024_-autoriza_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3245/projeto_de_lei_no_029-2024_-autoriza_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3276/projeto_de_lei_no_030-2024_-_plano_municipal_de_cultura_-_pmc_do_municipio_de_colniza_para_o_periodo_de_2024_a_2034.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3293/projeto_de_lei_no_031-2024_loa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3292/projeto_de_lei_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3299/projeto_de_lei_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3315/projeto_de_lei_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3322/projeto_de_lei_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3323/projeto_de_lei_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3341/projeto_de_lei_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3342/projeto_de_lei_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3359/projeto_de_lei_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3360/projeto_de_lei_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3411/projeto_de_lei_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3412/projeto_de_lei_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3415/projeto_de_lei_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3416/projeto_de_lei_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2942/indicacao_no_01-2024__-_luis_-_c.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2954/indicacao_no_02-2024__-_luis_-_cascalhamento_linhas_04_e_16_capa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2949/indicacao_no_03-_2024_-_rosemiro-_insencao_de_impostos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2947/indicacao_no_04-2024_-_tata_ponte_4_agrovila.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2948/indicacao_no_05-2024-_jorge_velocidade_internet.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2951/indicacao_no_06-2024_-_jorge_atendimento_hospital.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2953/indicacao_no_07-2024_-_dede_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2955/indicacao_no_08-2024_-_tata_-.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2962/indicacao_no_09-2024_-_valter.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2966/indicacao_no_10-2024-_jorge_-_cascalhamento_010203.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2967/indicacao_no_11-2024__-_agnaldo_-_escolinha_de_society.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2973/indicacao_no_12-2024__-_jorge_pediatra_e_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2974/indicacao_no_13-2024__-_jorge_pediatra_e_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2992/indicacao_no_014-2024__-_luis.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2978/indicacao_no_15-2024__-_valter.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2980/indicacao_no_16-2024__-_agnaldo_e_luis.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2993/indicacao_no_017-2024__-_luis.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2991/indicacao_no_018-2024-_ferreira.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3011/indicacao_no_19-2024-_jorge_-_manutencao_ponte_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3010/indicacao_no_20-2024-_jorge_-_recuperacao_03_pontes_4_capa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3009/indicacao_no_021-2024-_ferreira_-_corrimao_em_pontes_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3014/indicacao_no_22-2024__-_luis_-_cascalhaments_16a_e_16b.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3015/indicacao_no_23-2024__-_luis_-_cascalhmento_24_e_20.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3012/indicacao_no_24-2024-_ferreira_-_reforma_lar_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3043/indicacao_no_25-2024_-_marco_ceccon.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3036/indicacao_no_26-2024-_jorge_-_aplicar_a_lei_14.572_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3037/indicacao_no_27-2024__-_luis.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3053/indicacao_no_28-2024-_ferreira_-cascalhamento_guariba.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3063/indicacao_no_29-2024-_jorge_-_parque_muniicpal_levi_gomes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3056/indicacao_no_30-2024-_jorge_-_bueiro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3072/indicacao_no_31-2024_-_oseias_patrolamento_cascalhamento_de_linhas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3068/indicacao_no_32-2024_-_miro_manutencao_ponte_doizinha.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3071/indicacao_no_33-2024_-_miro_corte_de_morro_linha_porteirao..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3064/indicacao_no_34-2024__-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3078/indicacao_no_35-2024-_jorge_-_cursos_musicais.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3115/indicacao_no_36-2024_-_miro_corte_de_morro_linha_dos_farofas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3091/indicacao_no_37-_2024-_____valter.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3108/indicacao_no_38-_2024-____oseia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3097/indicacao_no_39-2024__-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3109/indicacao_no_40-2024-_ferreira_-pintura_faixa_pedestre.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3118/indicacao_no_41-2024-_ferreira_-.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3096/indicacao_no_42-2024__-_luis_-_ponte_linha_20.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3102/indicacao_no_43-2024_-_miro_linha_12.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3104/indicacao_no_44-2024_-_miro_deputado_juarez.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3106/indicacao_no_45-2024_-_marcos_ceccon.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3125/indicacao_no_46-2024__-_luis.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3128/indicacao_no_47-2024_-_miro_travessao_linha_16_roda_d_agua.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3129/indicacao_no_48-2024__-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3130/indicacao_no_49-2024-_jorge_-_manutencao_ponte_e_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3127/indicacao_no_50-2024-_jorge_-_caminhao_varredura.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3142/indicacao_no_51-2024__-_luis.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3143/indicacao_no_52-2024__-_luis.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3150/indicacao_no_53-2024-_ferreira_quebra_mola_agrovila.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3186/indicacao_no_54-2024-_jorge-_pintura_de_quebra_molas_ruas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/indicacao_no_55-2024__-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/indicacao_no_56-2024_-_valter_deputado_joao_de_matos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/indicacao_no_57-2024_-_valter_deputado_joao_de_matos.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/indicacao_no_58-2024-_prancheamento_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/indicacao_no_59-2024__-_luis_-_creche_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3218/indicacao_no_60-2024_-_valter_deputado_joao_de_matos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3224/indicacao_no_61-2024-_jorge_-_ponte_rio_lambari_04_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3235/indicacao_no_62-2024-_ferreira_quebra_mola_av_belo_h..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_no_63-_2024-____oseia.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3230/indicacao_no_64-2024__-_luis_-_praca_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3237/indicacao_no_65-2024_-_tata_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_no_66-2024__-_luis_-_linha_12_capa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3274/indicacao_no_67-2024__-_luis_-_rua_floriano_peixoto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_no_68-2024__-_luis_-_construcao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_no_70-2024-_ferreira_camera.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_071_ferreira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3302/indicacao_no_72-2024__-_luis_-_construcao_de_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_no_73-2024__-_luis_-_substituicao_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_no_74-2024_-_tata_-_substituicao_de_pontes_por_bueiro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3318/indicacao_no_75-_2024-____oseia_-_atendimento_odontologico.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_no_76-2024__-_luis_-_tenda_saude.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_no_77-2024__-_luis_-_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_no_78-2024__-_luis_-_cascalhamento_-_entre_rios.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3434/indicacao_no_79-2024__-_luis_-_saida_de_agua.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3435/indicacao_no_80-_2024-_____valter_-_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3419/indicacao_no_81-_2024-____oseia_-_ponte_linha_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3131/repudio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3399/processo_tce-mt_n._53.766-7-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3400/manifestacao_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3414/chapa_valter.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3440/chapa_oseia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2975/projeto_de_decreto_legislativo_n._001-2024_-_luis_-_hudson.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3119/projeto_de_decreto_legislativo_n._002-2024_-_luis_-_irmas_fraternidade_e_esperanca.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3013/projeto_de_decreto_legislativo_n._003-2024_-_mesa_diretora_-_rga.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3055/projeto_de_decreto_legislativo_n._004-2024_-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3062/projeto_de_decreto_legislativo_n._005-2024_-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3081/projeto_de_decreto_legislativo_n._006-2024_-_ferreira_tiago.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3079/projeto_de_decreto_legislativo_n._007-2024_-_ferreira_keila_andreotti.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3082/projeto_de_decreto_legislativo_n._008-2024_-_ferreira_ivanildo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3083/projeto_de_decreto_legislativo_n._009-2024_-_ferreira_eros_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3112/projeto_de_decreto_legislativo_n._10-2024_-_ferreira_-_thiago_de_souza.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3113/projeto_de_decreto_legislativo_n._11-2024_-_ferreira_-_niderci.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3114/projeto_de_decreto_legislativo_n._12-2024_-_elci_-_anivaldo_firme.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/projeto_de_decreto_legislativo_n._13-2024_-_elci_-_anivaldo_firme.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3122/projeto_de_decreto_legislativo_n._14-2024_-_ferreira_-_polaco.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3178/projeto_de_decreto_legislativo_n._15-2024_-_ferreira_lucas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3179/projeto_de_decreto_legislativo_n._16-2024_-_ferreira_emanuelle_de_souza_goncalves_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3185/projeto_de_decreto_legislativo_n._017-2024_-_luis_-.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3192/projeto_de_decreto_legislativo_n._18-2024_-_elci_-oscar_simao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3193/projeto_de_decreto_legislativo_n._19-2024_-_equipe_escola_-_miro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3197/projeto_de_decreto_legislativo_n._20-2024_-_luis_ingredi.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/projeto_de_decreto_legislativo_n._21-2024_-_ferreira_juliano.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3219/projeto_de_decreto_legislativo_n._22-2024_-_dede-_alessandro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3220/projeto_de_decreto_legislativo_n._23-2024_-_dede-_eliz.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3254/projeto_de_decreto_legislativo_n._24-2024_-_ferreira_renato_adao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3255/projeto_de_decreto_legislativo_n._25-2024_-_ferreira_-_camilla_carvalho.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3253/projeto_de_decreto_legislativo_n._26-2024_-_ferreira-_otavio_jose.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3252/projeto_de_decreto_legislativo_n._27-2024_-_ferreira-_adonai.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3251/projeto_de_decreto_legislativo_n._28-2024_-_elci_-_manoel_herreira.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3250/projeto_de_decreto_legislativo_n._29-2024_-_elci_-_prof._raquel.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3268/projeto_de_decreto_legislativo_n._30-2024_-_luis-_rosangela_maria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3266/projeto_de_decreto_legislativo_n._31-2024_-_luis-_adenilson.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3267/projeto_de_decreto_legislativo_n._32-2024_-_luis-_damaris.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3256/projeto_de_decreto_legislativo_n._33-2024_-_jorge-_maria_aparecida.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3349/projeto_de_decreto_legislativo_n._34-2024_-_jorge-_erotides.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3385/projeto_de_decreto_legislativo_n._35-2024_-_fabio_valter_-_marco_antonio_vice.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3328/projeto_de_decreto_legislativo_n._36-2024_-_fabio_-_armando.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3329/projeto_de_decreto_legislativo_n._37-2024_-_fabio_-_clezio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3350/projeto_de_decreto_legislativo_n._38-2024_-_jorge-fabio-_harli.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3330/projeto_de_decreto_legislativo_n._39-2024_-_fabio-_agnaldo_-_zacarias.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3331/projeto_de_decreto_legislativo_n._40-2024_-_fabio-_agnaldo_-_selma.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3332/projeto_de_decreto_legislativo_n._41-2024_-_fabio_elizangela_lia_cartorio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3348/projeto_de_decreto_legislativo_n._42-2024_-_jorge-_felipe_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3333/projeto_de_decreto_legislativo_n._43-2024_-_luis-_josiane_galdino.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3334/projeto_de_decreto_legislativo_n._44-2024_-_luis-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3335/projeto_de_decreto_legislativo_n._45-2024_-_luis_operacao_cidade_limpa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3364/projeto_de_decreto_legislativo_n._46-2024_-_oseia_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3386/projeto_de_decreto_legislativo_n._47-2024_-_fabio_valter_-_milton_de_souza_amorim.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3398/projeto_de_decreto_legislativo_n._48-2024_-_miro_-_gabriel_miotto.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3409/projeto_de_decreto_legislativo_n._49-2024_-_thiago_rodrigo_dias_alves.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3433/projeto_de_decreto_legislativo_n._50-2024_-_ferreira-_kurtz.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3417/projeto_de_decreto_legislativo_n._51-2024_-_jorge-_tereza.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3314/projeto_de_resolucao_no_001-2024_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3363/projeto_de_resolucao_no_002-2024_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3391/projeto_de_resolucao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3392/projeto_de_resolucao_no_004-2024_calendario_das_sessoes_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3005/projeto_de_lei_no_001.2024_-_vacinas.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3023/projeto_de_lei_no_002.2024_-_emancipacao_linha_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3022/projeto_de_lei_no_003.2024_-_institui_o_dia_do_catolico_-_luis.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3020/projeto_de_lei_nao_004.2024_-institui_o_dia_do_padroeiro-_luis.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3190/projeto_de_lei_no_005.2024_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei_no_006._2024_-emancipacao_travessao_do_mineiro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3183/projeto_de_lei_no_007._2024_-emancipacao_entre_rios_-_luis.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3229/projeto_de_lei_no_008.2024_-_altera_lei_533-2024_-_oseia.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3281/projeto_de_lei_no_009.2024_-_associacao_sol_nascente_-_autoria_vereador_luis.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_010.2024_-_placas_em_obras_-_autoria_vereador_jorge.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3343/projeto_de_lei_no_011_-2024_-_proibicao_de_descarte_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3361/projeto_de_lei_no_012-2024_-__mesa_-_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3362/projeto_de_lei_no_013-2024_-__mesa_-_subsidio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3413/projeto_de_lei_no_014.2024_-_13_salario_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2944/requerimento_n._01._2024-_vereador_luis_-_cascalhamento_linha_04_perseveranca_pacutinga.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2943/requerimento_n._02._2024-_vereador_luis_-_cascalhamento_linha_16b.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2952/requerimento_n._03._2024-_vereador_jorge.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2945/requerimento_n._04._2024-_vereador_jorge.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2946/requerimento_n._05._2024-_vereador_tata_-_ampliacao_horario_de_atend_regulacao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2956/requerimento_n._06._2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2960/requerimento_n._07.2024_-_vereador_ferreira.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2961/requerimento_n._08.2024_-_vereador_valter.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2969/requerimento_n._09.2024_-_vereador_valter_-_linha_32.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2963/requerimento_n._10._2024-_vereador_jorge.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2964/requerimento_n._11._2024-_vereador_luis_-_cascalhamento_linha_24_escool_sul.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2965/requerimento_n._12._2024-_vereador_luis_-_manut_ponte_linha_4_renascer.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2981/requerimento_n._14._2024-_vereador_agnaldo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2971/requerimento_n._15._2024-_vereador_jorge.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2972/requerimento_n._16._2024-_vereador_jorge.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2976/requerimento_n._17._2024-_vereador_valter.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2984/requerimento_n._18._2024-_vereador_luis.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2977/requerimento_n._19._2024-_vereador_valter.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2985/requerimento_n._20._2024-_vereador_ferreira.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2987/requerimento_n._21._2024-_vereador_luis.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2986/requerimento_n._22._2024-_vereador_ferreira.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3006/requerimento_n._23._2024_-_vereador_valter.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3007/requerimento_n._24._2024-_vereador_luis_travesao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3008/requerimento_n._26._2024-_vereador_tata_-_linha_12_paredao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3016/requerimento_n._27._2024-_vereador_luis_manutencao_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3017/requerimento_n._28._2024-_vereador_tata_-_academia_ao_ar_livre_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3018/requerimento_n._29._2024-_vereador_jorge_-ar_condicionado_sala_manoel_bandeira.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3019/requerimento_n._30._2024_-_vereador_valter-_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3021/requerimento_n._31.2024_-_vereador_miro_-_fomento_cacau.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3050/requerimento_n._32.2024_-_vereador_miro_torneio_leiteiro.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3038/requerimento_n._33.2024_-_vereador__dede_-_rebaixamento_morro_g1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3039/requerimento_n._34.2024_-_vereador_dede_-_manilhas.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3040/requerimento_n._35.2024-_vereador_agnaldo_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3041/requerimento_n._36._2024-_vereador_luis_-_manut_ponte_linha_16a.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3042/requerimento_n._37_2024-_vereador_luis_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3052/requerimento_n._38.2024_-_vereador_ceccon_-_adicional_lopeb.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3051/requerimento_n._39._2024-_vereador_tata_-_linha_agua_branca_guariba.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3049/requerimento_n._40._2024_-_vereador_ferreira_-_guariba.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3048/requerimento_n._41._2024_-_vereador_ferreira_-_guariba.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3065/requerimento_n._42._2024-_vereador_jorge_-_dede-_atendimento_medico_taquarucu.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3047/requerimento_n._43._2024-_vereador_jorge_-assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3057/requerimento_n._44.2024-_vereador_agnaldo-_capitacao.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3058/requerimento_n._45._2024-_vereador_oseia_-_construcao_escola_dimas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3093/requerimento_n._46._2024_-_vereador_valter_-_boritizal.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3069/requerimento_n._47.2024_-_vereador_miro_-_corte_de_morro.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3061/requerimento_n._48.2024_-_vereador__dede_-_limpeza_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3060/requerimento_n._49.2024_-_vereador_dede_-_patrolamento_de_linhas.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3059/requerimento_n._50._2024-_vereador_luis_-.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3070/requerimento_n._51.2024-_vereador_agnaldo_banheiros.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3088/requerimento_n._53.2024-_vereador_banheiros_posto_rural.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3076/requerimento_n._54._2024-_vereador_jorge_-capoeira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3117/requerimento_n._55._2024_-_vereador_miro_-_patrolamento_lh_15_florita_dulce....pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3080/requerimento_n._56._2024_-_vereador_ferreira_-_cascalahemnto_de_morro_e_manutencao_de_pontes_lh_1_de_maio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3116/requerimento_n._57._2024_-_vereador_miro_-_patrolamento_rosa_de_saron_lg_g1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3120/requerimento_n._58._2024-_vereador_jorge_-_medidas_referente_manutencao_vias_urbanas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3085/requerimento_n._59._2024_-_vereador_ferreira_-_guariba.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3087/requerimento_n._60._2024_-_vereador_valter_-_linha_04_agrovila_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3098/requerimento_n._61.__2024_-_vereador_luis.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3099/requerimento_n._62.2024_-_vereador_dede_-_monitores_-_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3101/requerimento_n._63._2024_-_vereador_luis-_patrolamento_perseveranca_pacutinga.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3111/requerimento_n._64._2024_-_vereador_ferreira_-instalacao_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3100/requerimento_n._65._2024_-_vereador_ferreira_-patrolamento_linhas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3103/requerimento_n._66._2024_-_vereador_miro_-_patrolamento_e_cascalhamento_lh_16_roda_d_agua_e_eletronicaa.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3105/requerimento_n._67_.2024_-_vereador_miro_-_banheiro_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3107/requerimento_n._68.2024_-_vereador_valter.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3121/requerimento_n._69._2024-_vereador_jorge_-_patrolamento_e_cascalhamento__8_e_10_agrovila.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3126/requerimento_n._70._2024_-_vereador_miro_-_patrolamento__lh_8_manejo_e_oitinhaa.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3123/requerimento_n._71._2024_-_vereador_luis-_patrolamento_br_418.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3124/requerimento_n._72._2024_-_vereador_luis-_adm_aliquota_rpps.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3133/requerimento_n._73._2024-_vereador_tata_-_convenio_incra.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3134/requerimento_n._74._2024-_vereador_tata_-manutencao_linha_16a.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3135/requerimento_n._75.2024_-_vereador_valter-_corte_de_morro_lh_4_agrovila.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3136/requerimento_n._76.2024_-_vereador_valter-_abertura_de_rua.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3170/requerimento_n._77._2024_-_vereador_ferreira_-_contratacao_de_medico.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3171/requerimento_n._78._2024_-_vereador_ferreira_-_convocacao_concurso.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3172/requerimento_n._79._2024_-_vereador_luis-_alteracao_estrada.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3173/requerimento_n._80._2024-_vereador_dede_-_prancheamento_ponte.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3174/requerimento_n._81._2024_-_vereador_luis-_ponte_do_travessao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3177/requerimento_n._82.2024_-_vereador_valter.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3181/requerimento_n._83.2024-_vereador_agnaldo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3182/requerimento_n._84._2024-_vereador_jorge_-_poeira_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3180/requerimento_n._85._2024_-_vereador_ferreira_-patrolamento.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3196/requerimento_n._87.__2024_-_vereador_luis_-_patrolamento_e_reabertura_de_linhas.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3194/requerimento_n._88._2024_-_vereador_ferreira.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3191/requerimento_n._89.2024_-_vereador_valter.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3195/requerimento_n._90.__2024_-_vereador_luis_-_construcao_nucleo_escolar.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3226/requerimento_n._91.2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3225/requerimento_n._92._2024-_vereador_jorge_-_rebaixamento_morro_castelo_sentido_porcao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3234/requerimento_n._93_2024-_vereador_tata_-_missaozoinha.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3233/requerimento_n._94._2024_-_vereador_ferreira_-.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3232/requerimento_n._95.__2024_-_vereador_luis_-_substituuicao_de_pranchas.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3231/requerimento_n._96._2024-_vereador_tata_-_ponte_linha_24-_copia.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3243/requerimento_n._97.__2024_-_vereador_luis_-_substi_de_pranchas_linha_eletronica.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3249/requerimento_n._98.__2024_-_vereador_luis_-_substituuicao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_n._99.__2024_-_vereador_luis_-_substituuicao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3247/requerimento_n._100._2024-_vereador_jorge_-_aquisicao_de_cadeiras.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3246/requerimento_n._101._2024-_vereador_jorge_-_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3257/requerimento_n._102_.2024-_vereador_agnaldo_-_substituicao_de_ponte_linha_24.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3259/requerimento_n._103_.2024-_vereador_agnaldo_-arboit.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3265/requerimento_n._104_.2024-_vereador_agnaldo_-_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_n._105._2024_-_vereador_ferreira_-_recuperacao_ponte_linha_06_agrovila.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3270/requerimento_n._106._2024_-_vereador_ferreira_-_recuperacao_ponte_linha_08_agrovila.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3273/requerimento_n._107.__2024_-_vereador_luis-_ezequias_dede_-_substituuicao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3272/requerimento_n._108.__2024_-_vereador_luis-_substituicao_de_pranchas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3271/requerimento_n._109.2024_-_vereador_presidente_-_patrolamento_e_cascalhamento_ruas_guariba.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3282/requerimento_n._110_.2024_-_vereador_valter_-_substituicao_ponte_por_bueiro.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3283/requerimento_n._111_.2024_-_vereador_valter_-_quebra_molas_rua_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3290/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3291/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3295/requerimento_114_ferreira.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3294/requerimento_115_ferreira.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3298/requerimento_n._116.2024-_vereador_agnaldo_artesiano.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3303/requerimento_n._117.__2024_-_vereador_luis.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3304/requerimento_n._118.__2024_-_vereador_luis_-_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3311/requerimento_n._119._2024-_vereador_tata_-asfalto_guariba.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3310/requerimento_n._120._2024-_vereador_dede_-_prancheamento_ponte.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3347/requerimento_n._121_.2024_-_vereador_valter_-_instalacao_de_uma_vala_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3316/requerimento_n._122._2024-_vereador_jorge_-_manutencao_ponte.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3321/requerimento_n._123._2024-_vereador_oseia_-_banco_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3317/requerimento_n._124.__2024_-_vereador_luis_-_substi_de_pranchas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3319/requerimento_n._125._2024-_vereador_tata_-.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3320/requerimento_n._126._2024-_vereador_tata_-cascalhamento_guariba.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3340/requerimento_n._127.__2024_-_vereador_luis_-_abertura_de_rua.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3325/requerimento_n._129._2024_-_vereador_ferreira_-_membros_conselho.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3324/requerimento_n._130._2024_-_vereador_ferreira_-rio__traira.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3339/requerimento_n._131.2024_-_vereador_dede_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3338/requerimento_n._132.2024_-_vereador_dede_-_grades_parque.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3354/requerimento_n._133.2024-_vereador_agnaldo_uso_do_celular.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3381/requerimento_n._134._2024-_vereador_tata_-_limpeza_das_margens_da_linha_g8.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3382/requerimento_n._135._2024-_vereador_tata_-_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3355/requerimento_n._136.__2024_-_vereador_luis_-_lei_502.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3352/requerimento_n._137._2024-_vereador_jorge_-patrolamento.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3353/requerimento_n._138._2024-_vereador_jorge_-saude.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3383/requerimento_n._139.2024_-_vereador_dede_-_trator.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3351/requerimento_n._140.2024_-_vereador_dede_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3390/requerimento_n._141._2024_-_vereador_miro_-rebaixamento_de_morro__lh_16_roda_d_agua.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3387/requerimento_n._142._2024-_vereador_tata_-_tratamento_hanseniase.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3388/requerimento_n._143.2024-_vereador_agnaldo_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3389/requerimento_n._144._2024-_vereador_tata_-_tratamento_hanseniase.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3395/requerimento_n._145.__2024_-_vereador_luis__manutencao_ponte.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3396/requerimento_n._146._2024-_vereador_oseia_-_credac.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3394/requerimento_n._147._2024-_vereador_tata_-cascalhamento_linha_20.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3407/requerimento_n._148._2024-_vereador_valter_de_lima_-_manutencao_cabeceira_ponte_projeto_sol.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3408/requerimento_n._149.__2024_-_vereador_luis__isalubridade.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3397/requerimento_n._150._2024-_vereador_valter_de_lima_-limpeza_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3393/requerimento_n._151._2024-_vereador_tata_-bueiro_linha_das_misssoes.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_n._153.__2024_-_vereador_luis_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3436/requerimento_n._154.__2024_-_vereador_luis__refis.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3439/requerimento_n._155._2024-_vereador_valter_de_lima_-_manutencao_ponte_linha_4.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3438/requerimento_n._156._2024-_vereador_valter_de_lima_-_cascalhamento_aterro_linha_4.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3418/requerimento_n._157_2024-_vereador_jorge__pavimentacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3084/01.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3144/parecer_no002_-2024_-_final_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3148/parecer_no003-2024_-_inicial_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3277/parecer_no004-2024_-_inicial_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3285/parecer_final_005-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3286/parecer_final_006-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2937/parecer_n._001-_2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2939/parecer_n._002-_2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2958/parecer_n._003-_2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2996/parecer_n._005-_2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2998/parecer_n._005-_2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3000/parecer_n._006-_2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3002/parecer_n._007-_2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3026/parecer_n._009-_2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3028/parecer_n._010-_2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3030/parecer_n._011-_2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3032/parecer_n._012-_2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3034/parecer_n._014-_2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3138/parecer_n._016-_2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3146/parecer_n._017-_2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3154/parecer_n._018-_2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3159/parecer_n._020-_2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3162/parecer_n._021-_2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3165/parecer_n._022-_2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3168/parecer_n._023-_2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3176/parecer_n._019-_2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3206/parecer_n._024-_2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3208/parecer_n._025-_2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/parecer_n._026-_2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/parecer_n._027-_2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3214/parecer_n._028-_2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3239/parecer_n._031-_2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3241/parecer_n._032-_2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3260/parecer_n._033-_2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3261/parecer_n._034-_2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3307/parecer_n._035-_2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3309/parecer_n._036-_2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3337/parecer_n._037-_2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3367/parecer_n._038-_2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3369/parecer_n._039-_2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3370/parecer_n._040-_2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3372/parecer_n._041-_2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3374/parecer_n._042-_2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3376/parecer_n._043-_2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3378/parecer_n._044-_2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3380/parecer_n._045-_2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3410/parecer_n._047-_2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3421/parecer_n._048-_2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3423/parecer_n._049-_2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3425/parecer_n._050-_2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3427/parecer_n._051-_2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3429/parecer_n._052-_2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3431/parecer_n._053-_2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2983/parecer_no001_-2024_-_final__inicial__-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2982/parecer_no002_-2024_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3067/parecer_no003_-2024_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3066/parecer_no004_-2024_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3151/parecer_no005-2023_-_ldo_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3344/parecer_no006_-2024_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3345/parecer_no007_-2024_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3346/parecer_no008_-2024_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3404/parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3405/parecer_no009_-2024_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2938/redacao_final_do_projeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2959/redacao_final_do_projeto_de_lei_004-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2995/redacao_final_do_projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2997/redacao_final_do_projeto_de_lei_005-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2999/redacao_final_do_projeto_de_lei_006-2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3001/redacao_final_do_projeto_de_lei_007-2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3003/redacao_final_do_projeto_de_lei_008-2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3025/redacao_final_do_projeto_de_lei_complementar_n._001-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3027/redacao_final_do_projeto_de_lei_009-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3029/redacao_final_do_projeto_de_lei_010-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3031/redacao_final_do_projeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3033/redacao_final_do_projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3035/redacao_final_do_projeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3139/redacao_final_do_projeto_de_lei_017-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3145/redacao_final_do_projeto_de_lei_012-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3147/redacao_final_do_projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3149/redacao_final_do_projeto_de_lei_016-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3152/redacao_final_do_projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3155/redacao_final_do_projeto_de_lei_018-2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3157/redacao_final_do_projeto_de_lei_019-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3160/redacao_final_do_projeto_de_lei_020-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3163/redacao_final_do_projeto_de_lei_021-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3166/redacao_final_do_projeto_de_lei_022-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3169/redacao_final_do_projeto_de_lei_023-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3207/redacao_final_do_projeto_de_lei_024-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/redacao_final_do_projeto_de_lei_025-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/redacao_final_do_projeto_de_lei_026-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/redacao_final_do_projeto_de_lei_005-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3215/redacao_final_do_projeto_de_lei_006-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3240/redacao_final_do_projeto_de_lei_027-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3262/redacao_final_do_projeto_de_lei_028-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3263/redacao_final_do_projeto_de_lei_029-2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3279/redacao_final_do_projeto_de_lei_030-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3288/redacao_final_do_projeto_de_lei_009-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3289/redacao_final_do_projeto_de_lei_010-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3308/redacao_final_do_projeto_de_lei_032-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3312/redacao_final_do_projeto_de_lei_033-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3358/redacao_final_do_projeto_de_lei_034-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3365/redacao_final_do_projeto_de_lei_035-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3366/redacao_final_do_projeto_de_lei_036-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3368/redacao_final_do_projeto_de_lei_037-2024.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3371/redacao_final_do_projeto_de_lei_039-2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3373/redacao_final_do_projeto_de_lei_040-2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3375/redacao_final_do_projeto_de_lei_011-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3377/redacao_final_do_projeto_de_lei_012-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3379/redacao_final_do_projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3384/redacao_final_do_projeto_de_lei_038-2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3422/redacao_final_do_projeto_de_lei_041-2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3424/redacao_final_do_projeto_de_lei_042-2024.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3426/redacao_final_do_projeto_de_lei_043-2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3428/redacao_final_do_projeto_de_lei_044-2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3432/redacao_final_do_projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3089/veto_do_projeto_de_lei_legislativo_01.2024.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3090/veto_parcial_doprojeto_de_lei_complementar_n001.2024.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3221/veto_do_projeto_de_lei_legislativo_06.2024.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3222/veto_do_projeto_de_lei_legislativo_07.2024.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3223/veto_do_projeto_de_lei_legislativo_05.2024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3300/veto_do_projeto_de_lei_legislativo_010.2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2968/ata_01-2024_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/2994/ata_02-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3024/ata_03-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3044/ata_04-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3073/ata_05-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3092/ata_06-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3110/ata_08-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3132/ata_08-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3175/ata_09-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/ata_10-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3238/ata_11-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3278/ata_14-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3326/ata_19-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2024/3357/ata_19-2024_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H503"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="188.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="187.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>