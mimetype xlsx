--- v0 (2025-12-29)
+++ v1 (2026-06-22)
@@ -54,6504 +54,6504 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de lei executivo</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2289/projeto_de_lei_executivo_no_01.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2289/projeto_de_lei_executivo_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Laboratório Municipal de Colniza, e dá outras providencias</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2286/projeto_de_lei_executivo_no_02.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2286/projeto_de_lei_executivo_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a mão única ao tráfego de veículos nas vias urbanas: Travessa Ricardo Arnoldo, Travessa Martinho Lutero, e das ruas das Mangueiras, rua das Adálias e rua das Acácias, e dá outras providências</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2324/projeto_de_lei_executivo_no_03.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2324/projeto_de_lei_executivo_no_03.2023.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a concessão de diárias no município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2396/projeto_de_lei_executivo_no_04.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2396/projeto_de_lei_executivo_no_04.2023.pdf</t>
   </si>
   <si>
     <t>Estabelece estrutura e o funcionamento do Conselho Tutelar de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2397/projeto_de_lei_executivo_no_05.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2397/projeto_de_lei_executivo_no_05.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder premiações no programa alfabetiza MT, festival da canção  e no Arraiá colnizense, e dá outras providências</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2420/projeto_de_lei_executivo_no_06.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2420/projeto_de_lei_executivo_no_06.2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal Nº 1.052/2022, e dá outras providências</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_executivo_no_07.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_executivo_no_07.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Colniza, a conceder Subveção Social a Associação de Pais e Amigos dos Excepcionais de Colniza- APAE, e dá outras providências</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_executivo_no_08.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_executivo_no_08.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de incentivo de transferência de veículos automotores no município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2421/projeto_de_lei_executivo_no_09.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2421/projeto_de_lei_executivo_no_09.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder premiações no Âmbito da campanha de incentivo a arrecadação do IPTU/2023, através de sorteio, e dá outras providências</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2418/projeto_de_lei_executivo_no_010.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2418/projeto_de_lei_executivo_no_010.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder premiações aos vencedores das competições esportivas no ano de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2419/projeto_de_lei_executivo_no_011.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2419/projeto_de_lei_executivo_no_011.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.500.000,00 (Um milhão e quinhentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2411/projeto_de_lei_executivo_no_012.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2411/projeto_de_lei_executivo_no_012.2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal Nº 500/2011 e 502/2011, e dá outras providências</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2412/projeto_de_lei_executivo_no_013.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2412/projeto_de_lei_executivo_no_013.2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal Nº 1.007/2022, e dá outras providências</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2617/projeto_de_lei_executivo_no_014.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2617/projeto_de_lei_executivo_no_014.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2482/projeto_de_lei_executivo_no_015.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2482/projeto_de_lei_executivo_no_015.2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal Nº 1.045, de 11 de outubro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2504/projeto_de_lei_executivo_no_016.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2504/projeto_de_lei_executivo_no_016.2023.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Unidade Básica de Saúde - UBS do Bairro Cidade Alta, para Unidade Básica de Saúde - UBS Diosinésio Dedé de Souza, e dá outras providências</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2481/projeto_de_lei_executivo_no_017.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2481/projeto_de_lei_executivo_no_017.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Municipal Nº 609/2014, e dá outras providências</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_lei_executivo_no_018.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_lei_executivo_no_018.2023.pdf</t>
   </si>
   <si>
     <t>Modifica a redação da Lei Municipal Nº 501/2011, alterada pela Lei Municipal Nº 1.050 de 25 de outubro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2488/projeto_de_lei_executivo_no_019.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2488/projeto_de_lei_executivo_no_019.2023.pdf</t>
   </si>
   <si>
     <t>Modifica a redação da Lei Municipal Nº 1.007, de 20 de julho de 2022, alterada pela lei Municipal Nº 1.027, de 09 de agosto de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2496/projeto_de_lei_executivo_no_020.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2496/projeto_de_lei_executivo_no_020.2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei Municipal Nº 1.007, de 20 de junho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2497/projeto_de_lei_executivo_no_021.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2497/projeto_de_lei_executivo_no_021.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 4.000.000,00 ( quatro milhões de reais), no orçamento do Município e dá outras providências</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_executivo_no_022.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_executivo_no_022.2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal Nº 663, de 19 de outubro de 2016, que reestrutura o regime próprio de Previdência Social do município de Colniza/MT e, dá outras providências</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/oficio_no_355_gp_projeto_de_lei_23.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/oficio_no_355_gp_projeto_de_lei_23.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional Suplementar no valor de até R$ 150.000,00 ( Cento e Cinquenta Mil Reais), no Orçamento do município</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/oficio_no_356_gp_projeto_de_lei_24.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/oficio_no_356_gp_projeto_de_lei_24.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.044,00 ( Trezentos mil e Quarenta e quatro reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/oficio_no_357_gp_projeto_de_lei_no_25.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/oficio_no_357_gp_projeto_de_lei_no_25.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 75.066,00 ( Setenta cinco mil e sessenta e seis reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/oficio_no_358_gp_projeto_no_26.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/oficio_no_358_gp_projeto_no_26.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 ( Trezentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/oficio_no_359_gp_pojeto_de_lei_no_27.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/oficio_no_359_gp_pojeto_de_lei_no_27.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 409.669,00 ( Quatrocentos e nove mil e seiscentos e sessenta e nove reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/camscanner_06-23-2023_11.09.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/camscanner_06-23-2023_11.09.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei municipal N: 849/2019, e dá outras providências</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/oficio_no_391_projeto_de_no_29.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/oficio_no_391_projeto_de_no_29.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.000,00 (duzentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/oficio_no_392_projeto_de_lei_de_no_30.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/oficio_no_392_projeto_de_lei_de_no_30.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º DA LEI 1.008 DE 30 DE JUNHO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/oficio_no_393_projeto_de_lei_de_no_31.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/oficio_no_393_projeto_de_lei_de_no_31.pdf</t>
   </si>
   <si>
     <t>Cria a retribuição pecuniária por serviço em jornada extraordinária nos termos que especifica, a ser paga aos policiais penais, policiais militares e policiais civis, lotados na sesp- MT, por força de convênio ou instrumento congênere a ser celebrado com o município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/oficio_n_394_projeto_de_lei_de_no_032.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/oficio_n_394_projeto_de_lei_de_no_032.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei municipal N. 1.077/2023, e dá outras providências</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2589/oficio_no395_projeto_de_lei_de_no_033.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2589/oficio_no395_projeto_de_lei_de_no_033.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI Nº 499 DE 02 DE JUNHO DE 2.011, E DA LEI Nº 502 DE 02 DE JUNHO DE 2.011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_lei_executivo_no_034.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_lei_executivo_no_034.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até r$ 300.000,00 (trezentos mil reais), no orçamento do município e dá outras providencias</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2644/projeto_de_lei_executivo_no_035.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2644/projeto_de_lei_executivo_no_035.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 455.000,00 (quatrocentos e cinquenta e cinco mil reais), no orçamento do município e dá outras providencias</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2667/projeto_de_lei_executivo_no_036.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2667/projeto_de_lei_executivo_no_036.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar termo de  fomento com a liga Estadual de Motociclismo e Automobilismo de Mato Grosso - LEMAMT, e dá outras providências</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2673/projeto_de_lei_executivo_no_037.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2673/projeto_de_lei_executivo_no_037.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Colniza, a manter a subvenção social com a Associação Beneficente Lar de Esperança-ABLE, e dá outras providências</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2674/projeto_de_lei_executivo_no_038.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2674/projeto_de_lei_executivo_no_038.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Colniza, a conceder cessão de uso do bem imóvel público, a titulo de comodato, pelo prazo de 20 anos, a Associação dos Veteranos de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2712/projeto_de_lei_executivo_no_039.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2712/projeto_de_lei_executivo_no_039.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Colniza-MT, a celebrar contrato de locação de imóvel, e dá outras providências</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/</t>
+    <t>http://sapl.colniza.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Colniza – MT, para o Exercício Financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2744/projeto_de_lei_executivo_no_041.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2744/projeto_de_lei_executivo_no_041.2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei municipal n. 663, de 19 de outubro de 2016, que reestrutura o regime próprio de previdência social do município de Colniza/MT e, dá outras providências</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2717/projeto_de_lei_executivo_no_042.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2717/projeto_de_lei_executivo_no_042.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.333.863,41 (Um milhão, trezentos e trinta e três mil, oitocentos e sessenta e três reais e quarenta e um centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2718/projeto_de_lei_executivo_no_043.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2718/projeto_de_lei_executivo_no_043.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 70.000,00 ( Setenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2719/projeto_de_lei_executivo_no_044.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2719/projeto_de_lei_executivo_no_044.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 626.779,00 ( seiscentos e vinte e seis mil e setecentos e setenta e nove reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2720/projeto_de_lei_executivo_no_045.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2720/projeto_de_lei_executivo_no_045.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Instituir o Programa de Mutirão Fiscal, no município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2748/projeto_de_lei_executivo_no_046.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2748/projeto_de_lei_executivo_no_046.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 660.00,00 ( Seiscentos e sessenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2749/projeto_de_lei_executivo_no_047.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2749/projeto_de_lei_executivo_no_047.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a ratear valores recebidos através da portaria GM/MS Nº 1.135/2023, assim como abertura de crédito adicional suplementar no orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_lei_executivo_no_048.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_lei_executivo_no_048.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.200,00 (Um milhão e duzentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2802/projeto_de_lei_executivo_no_049.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2802/projeto_de_lei_executivo_no_049.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 100.000,00 (Cem mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2805/projeto_de_lei_executivo_no_050.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2805/projeto_de_lei_executivo_no_050.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_executivo_no_051.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_executivo_no_051.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de até R$ 372.061,07 (trezentos e setenta e dois mil, sessenta e um reais e sete centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2799/projeto_de_lei_executivo_no_052.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2799/projeto_de_lei_executivo_no_052.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.373.887,59 (Um milhão trezentos e setenta e três mil oitocentos e oitenta e sete reais e cinquenta e nove centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2800/projeto_de_lei_executivo_no_053.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2800/projeto_de_lei_executivo_no_053.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 80.000,00 ( oitenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2801/projeto_de_lei_executivo_no_054.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2801/projeto_de_lei_executivo_no_054.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 930.000,00 (novecentos e trinta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2832/projeto_de_lei_executivo_no_55.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2832/projeto_de_lei_executivo_no_55.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de ruas, e dá outras providências</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2853/projeto_de_lei_executivo_no_56.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2853/projeto_de_lei_executivo_no_56.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar no valor de até R$ 3.480.000,00 ( Três milhões quatrocentos e oitenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2854/projeto_de_lei_executivo_no_57.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2854/projeto_de_lei_executivo_no_57.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Nº 957/2021, de 21 de dezembro de 2021, que estabelece o Plano Plurianual do município para o período 2022 a 2025, e Lei Nº 1113, de 28 de junho  de 2023, que trata das Diretrizes Orçamentárias do Exercício Financeiro de 2023, de modo a compatibilizar totalmente as peças de Planejamento e as reavaliações realizadas nos programas, atividades, projetos e operações especiais aprovadas para o orçamento do exercício de 2022</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2855/projeto_de_lei_executivo_no_58.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2855/projeto_de_lei_executivo_no_58.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da redação da Lei Municipal Nº 1.140/2023, e dá outras providências</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2907/projeto_de_lei_executivo_no_59.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2907/projeto_de_lei_executivo_no_59.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.00,00 ( quinhentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2913/projeto_de_lei_executivo_no_060.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2913/projeto_de_lei_executivo_no_060.2023.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º do art. 3º, e o parágrafo único do art. 7º da Lei Municipal Nº 345/2007, e dá outras providências</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_de_lei_executivo_no_061.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_de_lei_executivo_no_061.2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal Nº 1.119 de 21 de julho de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, LUIS CARLOS CARVALHO SILVA, MARCOS ANTONIO CECCON, NAYARA BENI DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2271/projeto_de_lei_complementar_no_001-2023_-__mesa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2271/projeto_de_lei_complementar_no_001-2023_-__mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei Municipal nº. 505/2011, cria e extingue cargos de provimento efetivo, cria cargo comissionado na câmara municipal de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do anexo i da lei complementar municipal de n. 013 de 01 de fevereiro de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2914/123_0008.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2914/123_0008.pdf</t>
   </si>
   <si>
     <t>Institui o plano de carreira cargos e vencimentos dos procuradores municipais, e dá outras providências</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>JORGE DONIZETE DA SILVA ROSANTE</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_no_001-2023__-_jorge.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_no_001-2023__-_jorge.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja providenciado com a urgência a confecção de placas de identificação de Ruas, Avenidas e Bairros no perímetro urbano da cidade de Colniza/MT.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>JORGE DONIZETE DA SILVA ROSANTE, LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2288/indicacao_no_002-2023__-_jorge_e_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2288/indicacao_no_002-2023__-_jorge_e_luis.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Saúde para que seja instituído o Banco de Sangue no Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao_no_003-2023__-_tata.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao_no_003-2023__-_tata.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feita a manutenção da ponte situada na Rua das Acácias, no percurso que dá acesso á Cohab,  bairro Bela Vista, localizada neste município de Colniza/MT.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>NAYARA BENI DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2281/indicacao_no_004-2023__-_nayara.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2281/indicacao_no_004-2023__-_nayara.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo a viabilidade para aquisição de um aparelho Netofase de Leitura Biométrica para atender o Setor de Identificação da  Prefeitura Municipal de Colniza.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2283/indicacao_no_005-2023__-_nayara.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2283/indicacao_no_005-2023__-_nayara.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto á Secretaria Municipal de Planejamento,  a viabilidade para elaboração de um projeto para colocação de letreiros Turísticos com a Inscrição “ EU AMO COLNIZA” conforme foto em anexo.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_no_006-2023__-_miro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_no_006-2023__-_miro.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras para que seja substituído a ponte por bueiro, localizada na Linha Missãozinha, próximo a propriedade da Srª Cleide e o Sr Cleitinho.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao_no_007-2023__-_miro.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao_no_007-2023__-_miro.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Educação e Cultura, para que seja disponibilizado Curso de Violão na Secretaria de Cultura no município de Colniza.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao_no_008-2023__-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao_no_008-2023__-_oseia.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo,  para que seja criado a Secretaria Municipal da Cidade</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2293/indicacao_no_009-2023__-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2293/indicacao_no_009-2023__-_oseia.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo,  para que seja implantado um PSF no Bairro Castelo dos Sonhos</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao_no_010-2023__-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao_no_010-2023__-_oseia.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo,  para que através da Secretaria Municipal de Saúde seja implantado o Programa Municipal de Cirurgias</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao_no_011-2023__-_dede.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao_no_011-2023__-_dede.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Planejamento, para que seja construída uma Praça Pública com “Academia ao ar livre” na localidade Três Fronteiras, Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, LUIS CARLOS CARVALHO SILVA, MARCOS ANTONIO CECCON</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_no_012-2023__-_dede_marcos_e_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_no_012-2023__-_dede_marcos_e_luis.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo junto à Secretaria Municipal de Administração e a Secretaria Municipal de Educação, para que seja aplicada a Lei Nº 998/2022 que “dispõe sobre a revisão geral anual dos servidores públicos do município de Colniza-Mt, e dá outras providências.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2297/indicacao_no_013-2023__-_agnaldo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2297/indicacao_no_013-2023__-_agnaldo.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Secretaria Municipal de Saúde, para que seja providenciado em caráter emergencial máscaras para uso de pacientes no Hospital Municipal André Maggi.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>ROBERTO FERREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2310/indicacao_no_014-2023__-_ferreira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2310/indicacao_no_014-2023__-_ferreira.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Educação, para que seja realizada a reforma do prédio da Escola Municipal Valmir Rangel, com a construção de um refeitório, a construção de um campo de futebol e, ainda, para que seja substituído os antigos sistemas de energia solar da mencionada escola, localizada na comunidade do Taquaruçu do Norte, bem como para que seja disponibilizada uma sala de informática e que substituído os antigos sistemas de energia solar da Escola Municipal Leonilda Piovezan, esta localizada no Rio Roosevelt.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_no_015-2023__-_ferreira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_no_015-2023__-_ferreira.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras, para que seja realizada a manutenção dos pontos críticos da Linha 16, Sentido Rio Traíra, Assentamento Renascer, no quilometro 17.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>MARCOS ANTONIO CECCON</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2314/indicacao_no_016-2023__-_ceccon.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2314/indicacao_no_016-2023__-_ceccon.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Saúde, para que seja providenciado a aquisição de 01(um) ônibus 0km de transporte sanitário eletivo, para atender o Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao_no_017-2023__-_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao_no_017-2023__-_valter.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feita a manutenção de 01 (uma) ponte situada na Linha 06 Agrovila, km 08, zona rural do município de Colniza/MT.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_no_018-2023__-_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_no_018-2023__-_valter.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feita a manutenção de 01 (uma) ponte localizada linha 04 1º de Maio Km 07, zona rural do município de Colniza/MT.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao_no_019-2023__-_tata.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao_no_019-2023__-_tata.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao setor competente, para que seja realizada a extensão de Rede de Água nas Ruas JKS e Travessa Dom Pedro 1º, bairro Bela Vista, neste município de Colniza /MT.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2325/indicacao_no_020-2023__-_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2325/indicacao_no_020-2023__-_luis.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, junto á Secretaria Municipal de Planejamento, para que seja elaborado um projeto para construção de Calçadas entorno da Secretaria Municipal de Saúde  e do Departamento INDEA – Instituto de Defesa Agropecuária de Mato Grosso, situados na Rua dos Cajueiros.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2344/indicacao_no_021-2023__-ferreira.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2344/indicacao_no_021-2023__-ferreira.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Planejamento, para que seja realizada uma ampla reforma e ampliação da praça do Guariba, bem como seja instalado um parquinho de diversões na referida praça.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2337/indicacao_no_022-2023__-_valter.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2337/indicacao_no_022-2023__-_valter.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, através da Secretaria Municipal de Educação, para que seja realizada a Reforma da Escola Municipal Visconde de Mauá, localizada na Linha 32 km 08, zona rural, Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2345/indicacao_no_023-2023__-_jorge.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2345/indicacao_no_023-2023__-_jorge.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras para que seja realizada a manutenção da Linha 8 e Linha 10 do manejo</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2341/indicacao_no_024-2023__-_dede_e_luis.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2341/indicacao_no_024-2023__-_dede_e_luis.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja efetuada a abertura de um travessão entre a Linha 20 para dar acesso à Linha 24 lado esquerdo, neste município de Colniza - MT.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2340/indicacao_no_025-2023__-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2340/indicacao_no_025-2023__-_oseia.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo,  para que através da Secretaria Municipal de Obras efetuado o corte do 1º morro da Linha 12, que dê acesso a Linha 16, Roda D’Água, realizando uma curva naquele local</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2352/indicacao_no_026-2023__-_oseia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2352/indicacao_no_026-2023__-_oseia.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto á Secretaria Municipal de Saúde para que seja firmado parceria junto ao Governo Federal para aderir o Programa “Brasil Sorridente” nas unidades de Saúde do Município de Colniza.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras para que seja realizada a manutenção da Rua das Bromélias e Rua das Violetas</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2363/indicacao_no_028-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2363/indicacao_no_028-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Saúde, para que seja realizada a contratação mensal de 01 (um) médico ortopedista para atender os pacientes diariamente no Hospital Municipal André Maggi.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2367/indicacao_no_029-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2367/indicacao_no_029-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja implantado quebra-molas e placas de sinalização na Av Integração Nacional, próximo a Cohab e em frente a Creche Criança Feliz e Escola Estadual Vinícius de Moraes, bairro Bela Vista, municipio de Colniza.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao_no_030-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao_no_030-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja implantado quebra-molas e placas de sinalização em frente ao Mercado Pauvan, localizado na Rua das Acácias, bairro Bela Vista, municipio de Colniza.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao_no_031-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao_no_031-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que, assim que termine o período chuvoso, se inicie a operação “tapa buraco” na pavimentação asfáltica nas ruas e avenidas de nosso município, bem como sejam notificadas as empresas  responsáveis pela construção das pavimentações recém entregues, a fim de que procedam com as devidas restaurações nestas obras recentemente finalizadas.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2373/indicacao_no_032-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2373/indicacao_no_032-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras para que seja realizada a reforma da ponte localizada na Linha 24 P.A. Escol Sul</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao_no_033-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao_no_033-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto á Secretaria Municipal de Educação, para que autorize a concessão da estrutura predial da Escola Municipal da Linha 20, como ponto de apoio á  Saúde da Família.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao_no_034-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao_no_034-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto á Secretaria Municipal de Saúde, para que viabilize um cronograma específico para a realização de um mutirão da Secretaria Municipal de Saúde nas seguintes comunidades: P.A. Capa/ P.A 1º de Maio/ P.A Escol Sul / P.A Natal / P.A Perseverança Pacutinga / P.A Colniza I / Guariba / Taquaruçu do Norte e Três Fronteiras, todos sendo zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao_no_035-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao_no_035-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para seja realizado de serviços manutenção de estrada e tapa- buraco na linha 04 e linha 16, localizadas no Assentamento Capa, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao_no_036-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao_no_036-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja providenciada a instalação de 05 (cinco) braços com lâmpadas para iluminação pública na Vila Escolniza na MT 418 na entrada da Linha 20 Escol Sul, zona rural do município de Colniza</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2398/indicacao_no_037-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2398/indicacao_no_037-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que através da Secretaria Municipal de Obras, seja realizado a substituição de todas as pontes de madeira, que dão acesso aos bairros, por bueiros de concretos ou galerias.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2399/indicacao_no_038-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2399/indicacao_no_038-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que seja Instituído no municipio de Colniza, através de um Projeto de Lei, o Programa Municipal “Passos que Rodam”.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2400/indicacao_no_039-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2400/indicacao_no_039-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que seja enviado um projeto de lei para esta Casa de Leis, que crie incentivos fiscais e financeiros aos proprietários de veículos que transferirem seus automóveis e motocicletas para o município de Colniza/MT.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2388/indicacao_no_040-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2388/indicacao_no_040-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito o prancheamento de 02 (duas) pontes, situadas na Linha G-8, sendo uma no Km 28 e a outra no km 29, zona rural do município de Colniza/MT.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2395/indicacao_no_041-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2395/indicacao_no_041-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja colocado Tubo Corrugado na Linha 04 1º de Maio nas proximidades da Igreja Católica, zona rural do município de Colniza/MT.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2392/indicacao_no_042-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2392/indicacao_no_042-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras para que seja realizada a reforma e manutenção de 05 pontes, e cascalhamento na Linha 2 P.A. Colniza I</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2391/indicacao_no_043-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2391/indicacao_no_043-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Educação, para que seja realizada a reforma do prédio da Creche Municipal Raio de Sol, retirando as infiltrações com a instalação de uma nova cobertura, vez que as salas estão mofadas e com fungos, o que pode trazer riscos a saúde das crianças e dos servidores públicos que executam as suas funções naquela unidade escolar.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2402/indicacao_no_044-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2402/indicacao_no_044-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Agricultura, para que seja comemorado o Dia do Cafeicultor no último domingo do mês de julho deste ano através de um grande evento, conforme os termos da Lei Municipal nº. 950/2021.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2403/indicacao_no_045-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2403/indicacao_no_045-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que  seja  substituído uma ponte por bueiro na Linha 20, lado esquerdo no Assentamento Escol Sul, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2404/indicacao_no_046-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2404/indicacao_no_046-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Educação para que  seja  providenciado meios para substituir as aulas presenciais afins de  atender os alunos da Gleba Entre Rios.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao_no_047-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao_no_047-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo _x000D_
 junto ao setor competente para que tome providências quanto à colocação de 02 (dois) quebra molas na Avenida Belo Horizonte; Pontos de referência; Em frente á Igreja Presbiteriana/ em frente ao mercado Belo Horizonte.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2433/indicacao_no_048-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2433/indicacao_no_048-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja realizado o rebaixamento de um morro, sendo este localizado na Linha Rosa de Saron, aproximadamente no km 10, zona rural do município de Colniza/MT.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2434/indicacao_no_049-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2434/indicacao_no_049-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Educação, para que seja realizada a reforma na Escola Valmir Neumann, localizada no Distrito Guariba, municipio de Colniza/MT.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2425/indicacao_no_050-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2425/indicacao_no_050-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao Setor Competente, para que seja realizada a pavimentação asfáltica no Bairro Castelo dos Sonhos, município de Colniza, nas seguintes ruas:_x000D_
 •	Rua das Cerejeiras_x000D_
 •	Rua Espigão D’ Oeste_x000D_
 •	Rua Machadinho Trecho I_x000D_
 •	Rua Machadinho Trecho II_x000D_
 •	Travessa Castanheiras_x000D_
 •	Rua Min. Andreazza Trecho I_x000D_
 •	Rua Min. Andreazza Trecho II_x000D_
 •	Avenida Dois Mil_x000D_
 •	Rua Cacoal_x000D_
 •	Rua Pimenta Bueno_x000D_
 •	Rua Vilhena</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2426/indicacao_no_051-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2426/indicacao_no_051-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja realizado serviços de cascalhamentos e recuperação de bueiros na Linha Oitinha, localizada no assentamento  Colniza III, zona rural do município de Colniza/MT.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2440/indicacao_no_052-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2440/indicacao_no_052-2023.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo junto ao Setor Competente para que seja construído pontos de espera, na entrada de todas as linhas da zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2439/indicacao_no_053-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2439/indicacao_no_053-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que seja efetuada a colocação de placas indicativas e de localização com quilometragem aproximada na Cachoeira da Serra localizada neste município no Rio Roosevelt, vez que a referida cachoeira se caracteriza como um importante ponto turístico de nossa região.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2441/indicacao_no_054-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2441/indicacao_no_054-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Educação, para realizar a instalação de muro com grades de proteção para segurança de alunos (as), professores (as) e profissionais da educação que atuam na Escola Valmir Neumann, localizada no Distrito Guariba- Mt.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2447/indicacao_no_055-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2447/indicacao_no_055-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, junto á Secretaria Municipal de Planejamento, para que seja elaborado um projeto para construção de uma praça, no Bairro Bela Vista, entre as Cohab I e II, nas margens da Avenida Dois Mil e Rua das Acácias, zona urbana do município de Colniza.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2467/indicacao_no_056-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2467/indicacao_no_056-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito o patrolamento e cascalhamento dos pontos críticos  na Linha 20 e 24, lado esquerdo do Assentamento Escol Sul, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2466/indicacao_no_057-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2466/indicacao_no_057-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito o patrolamento e cascalhamento dos pontos críticos na Linha 20, 24 e R15 do Assentamento Terra Roxa, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2486/indicacao_no_058-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2486/indicacao_no_058-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito substituição da Ponte na Linha 16 Eletrônica, Lado Esquerdo, aproximadamente Km 5.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>FÁBIO MARCELO VAZ, LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2483/indicacao_no_059-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2483/indicacao_no_059-2023.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo, para que seja criado no município de Colniza, através de um Projeto de Lei, o programa bolsa atleta municipal em Colniza-MT, conforme minuta que segue em anexo.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2502/indicacao_no_060-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2502/indicacao_no_060-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja realizado serviços de cascalhamento na Linha 60, Linha 56 e Linha 36 do Setor Capa, lado esquerdo e direito.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_no_061-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_no_061-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja substituído 02(duas) pontes por Bueiros (tubo corrugado), na Linha 04, aproximadamente no Km 03, setor Capa, lado esquerdo, sentido Guariba.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2495/indicacao_no_062-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2495/indicacao_no_062-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo  junto ao setor competente para que seja realizado serviços de patrolamento e cascalhamento em todas as Ruas abaixo da Avenida 2000, bairro Centro, municipio de Colniza.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2508/indicacao_no_063-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2508/indicacao_no_063-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que sejam construídos estacionamentos na Avenida do Contorno fundo do Hospital Municipal André Maggi, próximo à esquina de ponto de chapa.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>FÁBIO MARCELO VAZ</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/indicacao_no_064-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/indicacao_no_064-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto à Secretaria Municipal de Obras para que seja feito 01 (um) Quebra-molas nas proximidades do Mercado Pauvan, no bairro Bela vista, município de Colniza.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/indicacao_no_065-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/indicacao_no_065-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja realizado a manutenção da estrada da 04 Agrovila, que dá acesso á MT 418, no município de Colniza.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/indicacao_no_066-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/indicacao_no_066-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Educação e Cultura, para que seja concluída as obras da Creche localizada no Distrito de Guariba.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2535/indicacao_no_067-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2535/indicacao_no_067-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que sejam iluminadas as ruas da Vila do Vale da Salvação, através da instalação de iluminação pública por parte do setor competente.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2537/indicacao_no_068-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2537/indicacao_no_068-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de OBRAS, para que seja feito manutenções em uma ponte localizada no Travessão entre a Linha 8 e 12 do Projeto Assentamento 1º de Maio, zona rural do municipio de Colniza/Mt.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2536/indicacao_no_069-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2536/indicacao_no_069-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao setor competente para que as gratificações dos Secretários das Escolas sejam calculadas com base no salário atual do cargo efetivo</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2539/indicacao_no_070-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2539/indicacao_no_070-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras para que seja substituído a ponte por bueiros, localizada na linha 06 Agrovila, lado direito, 2ª ponte, zona rural do município de Colniza</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao_no_071-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao_no_071-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Saúde, para que seja feito aquisição de equipamentos e a contratação de um profissional da área da educação física para o CRIDAC (Centro de Reabilitação Integral Dom Aquino Corrêa) do município de Colniza.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2568/indicacao_no_072-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2568/indicacao_no_072-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja realizado a manutenção da estrada da Linha 44 Capa, Lado esquerdo, neste município de Colniza.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2570/indicacao_no_073-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2570/indicacao_no_073-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que sejam iluminadas as ruas da localidade Três Fronteiras, através da instalação de iluminação pública por parte do setor competente.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao_no_074-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao_no_074-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, PARA QUE SEJA REALIZADO O PATROLAMENTO E A MANUTENÇÃO DA ESTRADA DO TRECHO COMPREENDIDO ENTRE O DISTRITO DO GUARIBA E O ROOSEVELT.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2572/indicacao_no_075-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2572/indicacao_no_075-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de PLANEJAMENTO, para que seja providenciado junto ao Intermat o processo de regularização fundiária e a entrega da escritura dos lotes urbanos e rural do Distrito do Guariba, município de Colniza/Mt.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2573/indicacao_no_076-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2573/indicacao_no_076-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto ao Setor Competente para que seja feito reparos na iluminação e implantação de câmeras de segurança na praça localizada  no bairro Bela vista, em frente á Escola Estadual Vinícius de Moraes,  município de Colniza.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao_no_077-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao_no_077-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto ao Setor Competente para que seja construído em madeira a Secretaria Municipal de Esportes, dentro do Ginásio Poliesportivo do município de Colniza.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao_no_078.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao_no_078.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo através da secretaria de obras para que seja realizado serviço de cascalhamento, patrolamento e rebaixamento de um morro de ambos os lados na linha 04 Assentamento Pacutinga</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_no_079.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_no_079.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo através da secretaria de obras para que seja realizado serviços de patrolamento e construção de pontes no travessão da linha 16 Roda D'água nas proximidades da propriedade do Sr. Jango.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao_no80.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao_no80.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo junto à Secretaria Municipal de Saúde, para que seja viabilizado a contratação de 01 (um) médico pediatra para o hospital Municipal André Maggi, município de Colniza.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_no_081.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_no_081.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo a viabilidade para aquisição de mais um caminhão pipa para o município de Colniza e Distrito de Guariba</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>OSEIA PEREIRA GUEDES, AGNALDO DRUMÕES NARCISO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_no082.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_no082.pdf</t>
   </si>
   <si>
     <t>Indicam ao chefe do Poder Executivo junto à Secretaria Municipal de Educação para que seja construído uma quadra com cobertura na Escola da comunidade Vale do Salvação</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_no_083-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_no_083-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Planejamento, para que seja destinada uma área de lazer para os moradores do Bairro Cidade Alta, a fim de que seja construída uma praça, uma academia de todas as idades, um campo de futebol, uma quadra de vôlei de areia e outros espaços destinados a convivência dos munícipes.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2653/indicacao_no_084-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2653/indicacao_no_084-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto a Secretaria de Finanças, para que seja analisada a viabilidade de uma alteração legislativa na Lei Municipal de n. 609/2014 (Código Tributário Municipal), em seu artigo 204, inciso II, para constar a seguinte redação:</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2656/indicacao_no_085-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2656/indicacao_no_085-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto ao, Departamento de Tributos para que seja feito a Regularização de Títulos de imóveis das Cohabs do Município de Colniza.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2657/indicacao_no_086-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2657/indicacao_no_086-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Administração, para que se proceda com a atualização e aplicação da Lei Municipal n. 502/2011, com a alteração na redação dos artigos 7º e 8º da referida Lei, conforme segue esclarecido e destacado na justificativa abaixo.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2658/indicacao_no_087-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2658/indicacao_no_087-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Administração, para que seja estabelecido novos cálculos da tabela da Contribuição para custeio do serviço de iluminação Pública, do município de Colniza.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>JORGE DONIZETE DA SILVA ROSANTE, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2665/indicacao_no_088-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2665/indicacao_no_088-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras para que seja realizado o patrolamento na Linha Projeto Sol e Linha 1º de Maio, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no_089-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no_089-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja disponibilizado 25(vinte e cinco) Bueiros para atender as Linhas do Distrito Guariba.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2675/indicacao_no_090-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2675/indicacao_no_090-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, a necessidade de proceder com a implantação da iluminação da Praça localizada no do Distrito Guariba.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2687/indicaca_no_091-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2687/indicaca_no_091-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, a necessidade de ser colocado placas de identificação em diversas pontes do Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2697/indicacao_no_092-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2697/indicacao_no_092-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito a manutenção na ponte localizada na Linha 28 lado direito Escol Sul km5,5.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2706/indicacao_no_093-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2706/indicacao_no_093-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao DAE – Departamento de Água e Esgoto do município de Colniza. Para que viabilize a construção da rede de água, abaixo da Avenida 2000 na Rua Osvaldo Tomazzi.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2707/indicacao_no_094-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2707/indicacao_no_094-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras para que viabilize a limpeza e tapa buracos do asfalto da Cohab I e II, localizada no bairro Bela Vista, município de Colniza.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2704/indicacao_no_095-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2704/indicacao_no_095-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto a secretaria municipal de Saúde, para que seja estudada a possibilidade de construir um Posto de Saúde na Comunidade Vale do Salvação.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, EZEQUIAS DEDÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2716/indicacao_no_096-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2716/indicacao_no_096-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que sejam iluminadas as ruas da localidade Serra Planalto (Maguila), através da instalação de braços galvanizados de iluminação pública por parte do setor competente.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2715/indicacao_no_097-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2715/indicacao_no_097-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Assistência Social, para que seja implantado em nosso município o “Conselho Municipal da Pessoa com Deficiência”, seguindo em anexo o Ofício n. 028/APAE/2023, o qual solicita o apoio do Poder Legislativo em tal premissa.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2723/indicacao_no_098-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2723/indicacao_no_098-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto ao Setor Competente para que seja disponibilizado um funcionário que se torne o Zelador do Mini estádio, bem como para que proceda com a instalação de um bebedouro no local descrito acima.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>FÁBIO MARCELO VAZ, ROBERTO FERREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2724/indicacao_no_099-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2724/indicacao_no_099-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto ao Setor Competente para que seja realizada a iluminação da Pista de caminhada localizada no Mini Estádio do município de Colniza.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2754/indicacao_no_0100-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2754/indicacao_no_0100-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao setor competente para que coloque no cronograma da secretaria de Obras, a pavimentação da Rua dos Cajueiros, que dá acesso ao bairro Rondônia, município de Colniza.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_no_0101-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_no_0101-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Esportes, para que seja construída uma pista de bicicross no Município de Colniza/MT</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2787/indicacao_no_0102-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2787/indicacao_no_0102-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Educação, para que seja construído um muro no entorno da Escola Municipal Professor Dimas Ferreira da Silva, bem como seja realizada a reforma da mencionada escola.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2788/indicacao_no_0103-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2788/indicacao_no_0103-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de OBRAS, para que seja realizada a manutenção da ponte localizada na Avenida Integração Nacional, sentido ao aeroporto municipal, Município de Colniza.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2789/indicacao_no_0104-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2789/indicacao_no_0104-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de OBRAS, para que seja realizada a instalação de iluminação pública na Avenida Integração Nacional, sentido ao aeroporto municipal, Município de Colniza.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2809/indicacao_no_0105-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2809/indicacao_no_0105-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de SAÚDE, para que seja realizada em caráter de URGÊNCIA a contratação de um profissional formado em Fisioterapia, para atender os pacientes do Município de Colniza.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2810/indicacao_no_0106-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2810/indicacao_no_0106-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras para que viabilize com urgência uma operação “tapa buracos” na região central da cidade bem como a recuperação do asfalto nas Av. Amazonas, Av. 7(sete) de setembro e Av. Belo Horizonte pois houve depressão do asfalto devido a falha na compactação da base, município de Colniza.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2823/indicacao_no_0107-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2823/indicacao_no_0107-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto a, Secretaria de Planejamento para viabilizar a perfuração de um poço artesiano no Assentamento Projeto Sol pátio da Escola - zona rural do Município de Colniza-MT.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2824/indicacao_no_0108-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2824/indicacao_no_0108-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto a, Secretaria de Planejamento para que seja feito a Pavimentação asfáltica no Bairro Garça, zona urbana do Município de Colniza.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2837/indicacao_no_0109-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2837/indicacao_no_0109-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto a secretaria municipal de Educação, para que seja estudada a possibilidade de construir uma Escola municipal na Gleba União, Linha Vitoria.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2840/indicacao_no_0110-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2840/indicacao_no_0110-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto a secretaria municipal de Obras e Departamento de pontes, a viabilidade de construir uma ponte sobre o rio traíra na Linha Vitoria da capa, que dará acesso a futura Escola no assentamento da Gleba União, bem como o patrolamento da estrada da referida linha.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2845/indicacao_no_0111-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2845/indicacao_no_0111-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto á Secretaria Municipal de Saúde para que seja realizado Cursos de Capacitação aos que exercem a função de Recepcionistas nas Unidades de Saúde e no Hospital Municipal André Maggi, município de Colniza.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2847/indicacao_no_0112-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2847/indicacao_no_0112-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de OBRAS, para que seja realizado serviços de Reformas em duas (02) pontes na Linha 20 km próximo ao Assentamento Terra Roxa e outra na linha 24 km 04, localizadas no Assentamento Terra Roxa, zona rural do município de Colniza/Mt.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_no_0113-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_no_0113-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Planejamento, para que seja realizada a manutenção e reparos na ponte da linha 01 Agrovila lado esquerdo, que dá acesso á BR sentido Guariba.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao_no_0114-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao_no_0114-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto ao Setor Competente para que seja realizada a limpeza e iluminação da Creche Municipal localizada no bairro Castelo do Sonho no município de Colniza.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2889/indicacao_no_0115-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2889/indicacao_no_0115-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo através da Secretaria de Saúde a viabilidade de destinar o valor excedente do asfalto do Bairro Bela Vista no valor de R$1.000,000,00 (um milhão de reais), para pavimentação em vias do Distrito do Guariba, município de Colniza.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2890/indicacao_no_0116-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2890/indicacao_no_0116-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo juntamente com a secretaria de saúde para que seja realizada em caráter de URGÊNCIA a contratação de um(a) enfermeira(o), para atender os pacientes do Distrito de Taquaruçu do Norte município de Colniza-MT.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2891/indicacao_no_0117-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2891/indicacao_no_0117-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao setor competente, para que promova a divulgação conscientização e orientação, para a população sobre a importância da prevenção, diagnostico e tratamento da Hanseníase no município de Colniza.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2892/indicacao_no_0118-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2892/indicacao_no_0118-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de OBRAS e Secretaria Municipal de Planejamento, para que seja retomado serviços seja retomado os serviços de meios-fios e sarjetas no asfalto do bairro Bela Vista e nas demais ruas abaixo da Avenida 2000 que foram pavimentadas.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2893/indicacao_no_0119-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2893/indicacao_no_0119-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de OBRAS, a viabilização do cascalhamento em um ponto considerado crítico na linha 20, nas proximidades do assentamento Terra Roxa e outro ponto na linha 24, também localizado no assentamento Terra Roxa.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2894/indicacao_no_120-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2894/indicacao_no_120-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto a secretaria de Saúde para que seja repassado o incentivo financeiro adicional aos Agentes Comunitários de Saúde -ACS e aos Agentes de Combate Endemias do município de Colniza-MT.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_no_121-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_no_121-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que seja enviado um projeto de lei para a Câmara Municipal de Colniza, que tenha por objeto tratar sobre o ordenamento territorial e horário de funcionamento de entidades de tiro desportivo no município de Colniza/MT (minuta em anexo).</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_122-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_122-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de OBRAS, a viabilidade de construir 02 (dois) quebra-molas na Linha 16ª no km 5 antes e depois da Comunidade Santa Otília e o campo.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_no_123-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_no_123-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de OBRAS, a viabilização do cascalhamento de um morro na Linha 16B KM 11 e na Linha 16 Roda d’água próximo da Escola Tom Jobim.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_no_124-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_no_124-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto a Secretaria de Esportes para que seja realizada o fechamento da parede do fundo da quadra do ginásio poliesportivo Ayrton Senna.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>DAS</t>
   </si>
   <si>
     <t>Documentos em anexo para sessão</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2472/requerimento_de_licenca_nayara.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2472/requerimento_de_licenca_nayara.pdf</t>
   </si>
   <si>
     <t>Requerimento de licença da vereadora Nayara Beni da Silva, solicitando afastamento por 120 dias</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2705/carta_de_renuncia.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2705/carta_de_renuncia.pdf</t>
   </si>
   <si>
     <t>Carta de renúncia de autoria da vereadora Nayara Beni da Silva</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2725/oficio18.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2725/oficio18.pdf</t>
   </si>
   <si>
     <t>Ofício Nº 018/2023 de autoria do vereador Valter de Lima Jesus, informando sua candidatura para o cargo de 2º Secretário da Câmara de Vereadores de Colniza</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2903/parecer_previo_do_tribunal_de_contas_ano_2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2903/parecer_previo_do_tribunal_de_contas_ano_2022.pdf</t>
   </si>
   <si>
     <t>Parecer prévio do Tribunal de Contas referente as contas anuais de governo da prefeitura municipal de Colniza, referente ao ano de 2022</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2904/parecer_inicial_e_final_da_comissao_de_financas_e_orcamento_referente_as_contas_anuais_da_prefeitura_de_colniza_ano2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2904/parecer_inicial_e_final_da_comissao_de_financas_e_orcamento_referente_as_contas_anuais_da_prefeitura_de_colniza_ano2022.pdf</t>
   </si>
   <si>
     <t>Parecer inicial e final prévio Nº 001/2023 da Comissão de Finanças e Orçamento sobre as contas anuais de governo da prefeitura municipal de Colniza referente ao ano de 2022</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2394/projeto_de_decreto_legislativo_n._001-2023_-_ao_padre_mario.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2394/projeto_de_decreto_legislativo_n._001-2023_-_ao_padre_mario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de cidadão colnizense” ao senhor padre Mário Roberto Rocha, e dá outras providências</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2401/projeto_de_decreto_legislativo_n._002-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2401/projeto_de_decreto_legislativo_n._002-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de cidadão colnizense” ao senhor Heitor Nogueira da Silva Neto, e dá outras providências</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_decreto_legislativo_n._003-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_decreto_legislativo_n._003-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao exmo. senhor deputado estadual Thiago Silva e dá outras providências</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/camscanner_06-12-2023_10.00.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/camscanner_06-12-2023_10.00.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a concessão de “moção de aplausos” ao Dr. Joab Bezerra e dá outras providências</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_decreto_legislativo_n._005-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_decreto_legislativo_n._005-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de moção de aplausos” a deputada estadual exma. sra. Janaina Riva e dá outras providências</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2602/projeto_de_decreto_legislativo_n._006-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2602/projeto_de_decreto_legislativo_n._006-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de moção de aplausos” ao Ilmo. Sr. Marcos Vinicius Almeida Souza e dá outras providências.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_decreto_legislativo_n._007-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_decreto_legislativo_n._007-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de moção de aplausos” a Ilma. sra. Marcia Barbosa Sales e dá outras providências</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Ilmo Sr. Edson Efrain vieira e dá outras providências</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2679/projeto_de_decreto_legislativo_n._009-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2679/projeto_de_decreto_legislativo_n._009-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de moção de aplausos” a Ilma sra. Daniela Pereira e dá outras providências</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2680/projeto_de_decreto_legislativo_n._010-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2680/projeto_de_decreto_legislativo_n._010-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de moção de aplausos” ao Ilmo sr. Joaquim Guimarães Fagundes e dá outras providências.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2641/projeto_de_decreto_legislativo_n._011-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2641/projeto_de_decreto_legislativo_n._011-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a senhora Neide Rosa dos Reis e dá outras providências</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_decreto_legislativo_n._012-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_decreto_legislativo_n._012-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Dr. Orlando Ribeiro de Oliveira e dá outras providências</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2682/projeto_de_decreto_legislativo_n._013-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2682/projeto_de_decreto_legislativo_n._013-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao exmo. senhor deputado federal, Fábio Garcia e dá outras providências</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2660/projeto_de_decreto_legislativo_n._014-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2660/projeto_de_decreto_legislativo_n._014-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Exmo. Senhor Deputado Estadual, Júlio Campos e dá outras providências</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2780/projeto_de_decreto_legislativo_n._015-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2780/projeto_de_decreto_legislativo_n._015-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Sr. Douglas Henrique de Assis Ferreira e dá outras providências</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2781/projeto_de_decreto_legislativo_n._016-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2781/projeto_de_decreto_legislativo_n._016-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Exmo Sr. Senador Mauro Carvalho e dá outras providências</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2745/projeto_de_decreto_legislativo_n._017-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2745/projeto_de_decreto_legislativo_n._017-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Sr. Cesar Alberto   e dá outras providências</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2782/projeto_de_decreto_legislativo_n._018-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2782/projeto_de_decreto_legislativo_n._018-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Clube de Desbravadores Trezentos Distrito Jardim Imperial e dá outras providências</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2783/projeto_de_decreto_legislativo_n._019-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2783/projeto_de_decreto_legislativo_n._019-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Clube de Desbravadores Constelação do Noroeste Distrito Central e dá outras providências</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2700/projeto_de_decreto_legislativo_n._020-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2700/projeto_de_decreto_legislativo_n._020-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Clube de Aventureiros Mensageiros de Cristo Distrito Central e dá outras providências</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2699/projeto_de_decreto_legislativo_n._021-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2699/projeto_de_decreto_legislativo_n._021-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Clube de Aventureiros Herdeiros Celestiais Distrito Jardim Imperial e dá outras providências</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2784/projeto_de_decreto_legislativo_n._022-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2784/projeto_de_decreto_legislativo_n._022-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de cidadão colnizense” ao Senhor José Eduardo de Souza e dá outras providências</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2661/projeto_de_decreto_legislativo_n._023-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2661/projeto_de_decreto_legislativo_n._023-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de cidadão colnizense” ao Exmo. Senhor Senador Jayme Veríssimo de Campos e dá outras providências</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2681/projeto_de_decreto_legislativo_n._024-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2681/projeto_de_decreto_legislativo_n._024-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de cidadão colnizense” ao Exmo. senhor Senador Wellington Fagundes e dá outras providências</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2659/projeto_de_decreto_legislativo_n._025-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2659/projeto_de_decreto_legislativo_n._025-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao sargento da polícia militar Otavio Sena Amarante Neto por “ato de bravura” e dá outras providências</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2701/projeto_de_decreto_legislativo_n._026-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2701/projeto_de_decreto_legislativo_n._026-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Exmo. Senhor Aguimar José Romão e dá outras providências</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2698/projeto_de_decreto_legislativo_n._027-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2698/projeto_de_decreto_legislativo_n._027-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de cidadão colnizense” ao senhor Izaqueu Mendes dos Santos e dá outras providências</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2684/projeto_de_decreto_legislativo_n._028-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2684/projeto_de_decreto_legislativo_n._028-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “moção de aplausos” ao deputado federal Exmo. Sr. Juarez Costa e dá outras providências</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2683/projeto_de_decreto_legislativo_n._029-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2683/projeto_de_decreto_legislativo_n._029-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “moção de aplausos” ao deputado estadual Exmo. Sr. Silvano Amaral e dá outras providências</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2702/projeto_de_decreto_legislativo_n._030-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2702/projeto_de_decreto_legislativo_n._030-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Exmo. Senhor Francisco Cordeiro de Souza e dá outras providências</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_decreto_legislativo_n._031-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_decreto_legislativo_n._031-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao senhor Rubens Marques e dá outras providências</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2746/projeto_de_decreto_legislativo_n._032-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2746/projeto_de_decreto_legislativo_n._032-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao senhor Renancildo Soares de França e dá outras providências</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2761/projeto_de_decreto_legislativo_n._033-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2761/projeto_de_decreto_legislativo_n._033-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de moção de aplausos” ao Ilmo. Sr. Carlos Roberto Branco Barreto e dá outras providências.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2747/projeto_de_decreto_legislativo_n._034-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2747/projeto_de_decreto_legislativo_n._034-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de cidadão colnizense” ao Ilmo Sr. Jose Cesario Neto e dá outras providências</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2753/projeto_de_decreto_legislativo_n._035-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2753/projeto_de_decreto_legislativo_n._035-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Ilma Senhora Anadir Cristina Francisco dias e dá outras providências</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2755/projeto_de_decreto_legislativo_n._036-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2755/projeto_de_decreto_legislativo_n._036-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de cidadão colnizense” ao Ilmo. Senhor Carlos Francisco de Moraes e dá outras providências</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2785/projeto_de_decreto_legislativo_n._037-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2785/projeto_de_decreto_legislativo_n._037-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Jovelino Alves de Almeida e dá outras providências</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2786/projeto_de_decreto_legislativo_n._038-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2786/projeto_de_decreto_legislativo_n._038-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Ilma Sra. Rita da Silva Xavier e dá outras providências</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2808/projeto_de_decreto_legislativo_n._039-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2808/projeto_de_decreto_legislativo_n._039-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao Senhor Divino Geraldo da Silva e dá outras providências</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_decreto_legislativo_n._040-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_decreto_legislativo_n._040-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a senhora Cleuma Guerra Moreira e dá outras providências</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2924/projeto_de_decreto_legislativo_n._041-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2924/projeto_de_decreto_legislativo_n._041-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao senhor Jefferson Caetano dos Santos e dá outras providências</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2819/projeto_de_decreto_legislativo_n._042-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2819/projeto_de_decreto_legislativo_n._042-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a todos os médicos do município de Colniza-MT e dá outras providências</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2878/projeto_de_decreto_legislativo_n._043-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2878/projeto_de_decreto_legislativo_n._043-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “moção de aplausos” a direção, funcionários e colaboradores da APAE, e dá outras providências</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>OSEIA PEREIRA GUEDES, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_decreto_legislativo_n._044-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_decreto_legislativo_n._044-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Senhora Renildes Oliveira dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2875/projeto_de_decreto_legislativo_n._045-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2875/projeto_de_decreto_legislativo_n._045-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao sr. Diego Scherrer Rigato e dá outras providências</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2876/projeto_de_decreto_legislativo_n._046-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2876/projeto_de_decreto_legislativo_n._046-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Sr. Gilmar Inácio Rockenbach e dá outras providências</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2879/projeto_de_decreto_legislativo_n._047-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2879/projeto_de_decreto_legislativo_n._047-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao senhor Adeir Corrêa de Souza e dá outras providências</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2880/projeto_de_decreto_legislativo_n._048-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2880/projeto_de_decreto_legislativo_n._048-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” aos estudantes e professores campeões do Fetran do ano de 2023, representando o munícipio de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, LUIS CARLOS CARVALHO SILVA, MARCOS ANTONIO CECCON, VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2881/projeto_de_decreto_legislativo_n._049-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2881/projeto_de_decreto_legislativo_n._049-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta as disposições da lei federal nº 14.133, de 1º de abril de 2021, que “dispõe sobre licitações e contratos administrativos, aplicáveis no âmbito da câmara municipal de Colniza – MT, e dá outras providências</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2882/projeto_de_decreto_legislativo_n._050-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2882/projeto_de_decreto_legislativo_n._050-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao pastor Valdeci José Moreira e dá outras providências</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2883/projeto_de_decreto_legislativo_n._051-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2883/projeto_de_decreto_legislativo_n._051-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Senhor Diego Henrique Caxias Macedo e dá outras providências</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, MARCOS ANTONIO CECCON</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2884/projeto_de_decreto_legislativo_n._052-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2884/projeto_de_decreto_legislativo_n._052-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadão colnizense” ao exmo. senhor deputado Carlos Avallone júnior e dá outras providências</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2885/projeto_de_decreto_legislativo_n._053-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2885/projeto_de_decreto_legislativo_n._053-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “título de cidadáo colnizense” ao pastor José Maria Garcia, dá outras providências</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2886/projeto_de_decreto_legislativo_n._054-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2886/projeto_de_decreto_legislativo_n._054-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao pastor Joaquim Pereira dos Santos, dá outras providências</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2887/projeto_de_decreto_legislativo_n._055-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2887/projeto_de_decreto_legislativo_n._055-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” aos 25 anos da presença da congregação dos oblatos de São José padres e irmãos consagrados da igreja católica do município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2888/projeto_de_decreto_legislativo_n._056-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2888/projeto_de_decreto_legislativo_n._056-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Sr. vereador Fabiano Aurélio Ribeiro, e dá outras providências</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2925/projeto_de_decreto_legislativo_n._057-2023_-_ao__pastor_quadrangular_-_roberto.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2925/projeto_de_decreto_legislativo_n._057-2023_-_ao__pastor_quadrangular_-_roberto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de cidadão colnizense” ao Senhor José Roberto Nunes Pereira e dá outras providências</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projetos de Resoluções Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2270/projeto_de_resolucao_no_01-2023_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2270/projeto_de_resolucao_no_01-2023_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Fica alterado o §2º do artigo 1º da resolução nº 10/2017 referente ao auxílio-alimentação aos servidores públicos efetivos, comissionados e contratados do poder legislativo do município de Colniza – MT, nas condições que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2287/projeto_de_resolucao_no_002-2023_altera_as_comissoes_permanentes_-_mesa_diretora.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2287/projeto_de_resolucao_no_002-2023_altera_as_comissoes_permanentes_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera as Comissões Permanentes para o Biênio 2023/2024, e dá outras providências</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2290/projeto_de_resolucao_no_003-2023_-_veiculos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2290/projeto_de_resolucao_no_003-2023_-_veiculos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do uso dos veículos oficiais da câmara municipal de Colniza MT e dá outras providências</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2309/projeto_de_resolucao_no_004-2023_-_diarias.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2309/projeto_de_resolucao_no_004-2023_-_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as viagens oficiais e a concessão de diárias a vereadores e servidores do poder legislativo de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2370/projeto_de_resolucao_no_005-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2370/projeto_de_resolucao_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a baixa de bens patrimoniais inservíveis ao Poder Legislativo e dá outras providências</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_resolucao_no_006-2022_calendario_das_sessoes_2024.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_resolucao_no_006-2022_calendario_das_sessoes_2024.pdf</t>
   </si>
   <si>
     <t>Institui o calendário anual de sessões do exercício de 2024, da Câmara municipal de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projetos de Leis Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2269/projeto_de_lei_no_001-2023_-__mesa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2269/projeto_de_lei_no_001-2023_-__mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de aumento real aos servidores públicos efetivos da Câmara Municipal de Colniza/MT, cria gratificações e dá outras providências</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2285/projeto_de_lei_no_002.2023_-_utilidade_publica_conselho_da_comunidade_-_luis_carlos.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2285/projeto_de_lei_no_002.2023_-_utilidade_publica_conselho_da_comunidade_-_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública do Conselho da Comunidade de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2307/projeto_de_lei_no_003-2023_-_verba_indenizatoria.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2307/projeto_de_lei_no_003-2023_-_verba_indenizatoria.pdf</t>
   </si>
   <si>
     <t>Revoga as leis municipais nº. 583/2013 e 740/2017 e dispõe sobre a regulamentação da verba de natureza indenizatória pelo exercício da atividade parlamentar, e dá outras providências</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2308/projeto_de_lei_no_004-2023_-_mesa_diretora_-_rga.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2308/projeto_de_lei_no_004-2023_-_mesa_diretora_-_rga.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual (RGA) aos servidores públicos do poder legislativo municipal e dá outras providências</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_no_005-2023_-.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_no_005-2023_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública do Rotary Club de Colniza no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_lei_no_006-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_lei_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a restituição e o pagamento de parcelas de rateio do sistema único e integrado de execução orçamentária, administração financeira e controle - SIAFIC à prefeitura municipal de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2424/projeto_de_lei_no_007-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2424/projeto_de_lei_no_007-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação de Pais e Amigos e Colaboradores da Pessoa com Deficiência - AMPARE e dá outras providências</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, LUIS CARLOS CARVALHO SILVA, MARCOS ANTONIO CECCON, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2410/projeto_de_lei_no_008-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2410/projeto_de_lei_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Institui o pagamento de direitos sociais do 13º (décimo terceiro) salário e o pagamento de férias acrescido do terço constitucional aos agentes políticos do município de Colniza prefeito, vice-prefeito, secretários municipais e dá outras providências</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2464/projeto_de_lei_no_009-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2464/projeto_de_lei_no_009-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do dia do lançamento da colheita do café no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2465/projeto_de_lei_no_010-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2465/projeto_de_lei_no_010-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Viveiro Municipal de Colniza/MT, o qual passará a ser cognominado Viveiro Municipal Orico Cardoso de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto_de_lei_no_011-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto_de_lei_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Reconhece, no âmbito do município de Colniza, a visão monocular como deficiência sensorial do tipo visual e dá outras providências</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>OSEIA PEREIRA GUEDES, ROBERTO FERREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/projeto_de_lei_no_012-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/projeto_de_lei_no_012-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Pessoa com Visão Monocular no Município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2655/projeto_de_lei_no_013-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2655/projeto_de_lei_no_013-2023.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento do cargo de atendente parlamentar no âmbito do Poder Legislativo municipal e dá outras providências</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2694/projeto_de_lei_no_014.2023_-_emancipacao_da_linha_macedo-_oseia_e_ezequias.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2694/projeto_de_lei_no_014.2023_-_emancipacao_da_linha_macedo-_oseia_e_ezequias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Municipalização da estrada da Linha Macedo localizada no Município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2721/projeto_de_lei_no_015-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2721/projeto_de_lei_no_015-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Municipalização da estrada da Linha Rio Aliança – Muriru localizada no Município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2756/projeto_de_lei_no_016-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2756/projeto_de_lei_no_016-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento do Dia Nacional dos Desbravadores no Município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2760/projeto_de_lei_no_017-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2760/projeto_de_lei_no_017-2023.pdf</t>
   </si>
   <si>
     <t>Institui o dia Municipal do nascituro e de conscientização sobre os riscos do aborto, a ser comemorado, anualmente, em 8 de outubro, e dá outras providências</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2816/projeto_de_lei_no_018-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2816/projeto_de_lei_no_018-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece a equidade na concessão de premiações esportivas concedidas a homens e a mulheres em eventos realizados no município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_lei_no_019-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_lei_no_019-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da instalação ou adequação de banheiros de uso comum - “unissex” em todos os estabelecimentos públicos ou privados no município de Colniza-MT e dá outras providências</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2833/projeto_de_lei_no_020-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2833/projeto_de_lei_no_020-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ordenamento territorial e horário de funcionamento de entidades de tiro desportivo no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_no_021-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_no_021-2023.pdf</t>
   </si>
   <si>
     <t>Altera o §2º do Art. 3º e o parágrafo único do art. 7º da Lei Municipal n. 345/2007 e dá outras providências</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_lei_no_022-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_lei_no_022-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Liga Desportiva Eclética de Colniza no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2275/requerimento_n._001.2023-_vereador_elci_costa_paixao-_cascalhamento_-_prancheamento_ponte.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2275/requerimento_n._001.2023-_vereador_elci_costa_paixao-_cascalhamento_-_prancheamento_ponte.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado o cascalhamento das estradas, bem como a manutenção de pontes e bueiros localizados na Linha 04 Agrovila, Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2276/requerimento_n._002.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2276/requerimento_n._002.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a manutenção e prancheamento das pontes localizadas nas Linhas G1 e Linha das Missões, Zona Rural deste Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2277/requerimento_n._003.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2277/requerimento_n._003.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto á Secretaria Municipal de Planejamento para que seja elaborado um Projeto para a construção de um bueiro na Avenida do Contorno, próximo ao antigo prédio do Hospital Menino Jesus, zona urbana do município de Colniza.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2278/requerimento_n._004.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2278/requerimento_n._004.2023.pdf</t>
   </si>
   <si>
     <t>REQUER DO Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja rebaixado 02 (dois ) morros na linha Doizinha, próximo á linha das Missões, Km 08,  Ponto de referencia: Saída para a Linha 15, divisa com Nova União.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2279/requerimento_n._005.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2279/requerimento_n._005.2023.pdf</t>
   </si>
   <si>
     <t>REQUER DO Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja realizado a substituição de 02(duas) pontes por Bueiros, na linha Doizinha, km 6,5, Ponto de referencia: Em frente a casa do Sr Jairinho Pereira.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_n._006.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_n._006.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal c/ cópia para Secretaria Municipal de Saúde para que seja efetuado a reforma do Posto de Saúde do Bairro Garça Colniza/MT.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_n._007.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_n._007.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal para que encaminhe ao Poder Legislativo Projeto de Lei para isenção de juros e multas dos impostos em atraso dos períodos anteriores a Dezembro de 2021.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2301/requerimento_n._008.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2301/requerimento_n._008.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja providenciado com agilidade o levantamento para serviços de cascalhamentos da vicinal principal que dá acesso ao Assentamento Perseverança Pacutinga, zona rural do município de Colniza/ MT.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2302/requerimento_n._009.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2302/requerimento_n._009.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado serviços de patrolamento da Linha 12, Lado direito, setor Capa, e nas Linhas 16 e 4 do Assentamento Renascer, sendo elas zonas rurais do município de Colniza/MT</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2303/requerimento_n._010.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2303/requerimento_n._010.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal juntamente com a Secretaria Municipal de Planejamento e Obras, para que seja construído um estacionamento de veículos na Rua Nelci Capitani em frente à Escola Municipal Bom Jesus.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2304/requerimento_n._011.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2304/requerimento_n._011.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, que seja instalada uma “Academia ao ar livre” na praça pública localizada no Distrito do Guariba, Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2305/requerimento_n._012.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2305/requerimento_n._012.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto á secretaria Municipal de Obras para que seja instalado corrimões nas seguintes pontes: Ponte Rua Nelci Capitani,</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2311/requerimento_n._013.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2311/requerimento_n._013.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto a secretaria Municipal de Obras para que seja efetuado em caráter de urgência a manutenção da Rua dos Girassóis, abaixo da Av. 2000.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2312/requerimento_n._014.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2312/requerimento_n._014.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto a secretaria Municipal de Obras para que seja efetuado a substituição de m boeiro na Linha 24, Escol Sul, Lado Esquerdo, Sentido Aripuanã.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2319/requerimento_n._015.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2319/requerimento_n._015.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Educação, para que seja realizada a reforma da Escola Municipal Valmir Neumann, bem como para que sejam construídas mais 05 (cinco) salas de aula na referida escola localizada no Distrito do Guariba.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2318/requerimento_n._016.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2318/requerimento_n._016.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a manutenção de uma ponte e o cascalhamento de um morro, ambos localizados na Linha 8 Agrovila, zona rural do município.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2320/requerimento_n._017.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2320/requerimento_n._017.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Obras, para que seja realizada manutenção de pontes e boeiros na Estrada do Óleo, Setor Chácara no Travessão da Carvoaria.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2321/requerimento_n._018.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2321/requerimento_n._018.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Obras, para que seja realizada manutenção de pontes e boeiros na Linha 02 km 11.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2322/requerimento_n._019.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2322/requerimento_n._019.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado prancheamento de 02(duas) pontes localizadas na Linha 16 Renascer, zona rural do município.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2327/requerimento_n._020.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2327/requerimento_n._020.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja providenciado com agilidade a reforma da Escola Municipal Valmir Neumann, localizada no Distrito de Guariba, município de Colniza/ MT</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2328/requerimento_n._021.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2328/requerimento_n._021.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a limpeza de um trecho da Linha 04, lado direito do Assentamento Perseverança Pacutinga, bem como a manutenção das pontes da localidade.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2338/requerimento_n._022.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2338/requerimento_n._022.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto á secretaria Municipal de Obras para que seja realizada a construção de (quebra-molas) na Rua das Orquídeas, acima da Av. 2000, Centro, Município de Colniza.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2339/requerimento_n._023.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2339/requerimento_n._023.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto á secretaria Municipal de Obras para que seja realizada a construção de (quebra-molas) na Rua das Acácias, acima da Av. 2000, Centro, Município de Colniza.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2343/requerimento_n._024.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2343/requerimento_n._024.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Assistência Social, para que sejam realizados casamentos comunitários no Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2342/requerimento_n._025.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2342/requerimento_n._025.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado serviços de cascalhamentos da Linha 36, setor Capa,  zona rural do município de Colniza/Mt.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2359/requerimento_n._026.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2359/requerimento_n._026.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal c/ cópia para Secretaria Municipal de Agricultura para que seja colocado em vigor a Lei 951/2021, que Institui o dia do Encontro da Mulher Rural no Distrito do Guariba, Taquaruçu do Norte e Três Fronteiras.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2353/requerimento_n._027.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2353/requerimento_n._027.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado a construção de pontes e bueiros na Linha G-4, Travessão para a Linha 08 Manejo, km 10,  zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2360/requerimento_n._028.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2360/requerimento_n._028.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado serviços de cascalhamentos, bem como a construção de  bueiro  na Linha G-1, Travessão para a Linha G-4, km 15,  zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2361/requerimento_n._029.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2361/requerimento_n._029.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, via Sub. Prefeitura do Distrito Guariba para que seja viabilizado a abertura de um Travessão entre a Linha do Aeroporto para dar acesso á Linha Boca da Mata II município de Colniza/ Mt.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2362/requerimento_n._030.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2362/requerimento_n._030.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, junto ao departamento de Pontes para que seja realizado com URGÊNCIA a manutenção de 01(uma) ponte localizada na Linha 16 “B”, e 02 (duas) pontes na linha 24 e 20 lado esquerdo, zona rural do município de Colniza/ Mt.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2371/requerimento_n._031.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2371/requerimento_n._031.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, junto ao departamento de Pontes para que seja realizado com URGÊNCIA a manutenção de 01(uma) ponte localizada na Linha 08 do Paredão km 5, à direita município de Colniza/ MT.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2372/requerimento_n._032.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2372/requerimento_n._032.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de, Obras,  para que seja realizado com URGÊNCIA  obras de melhorias no Anexo Pedro Jorge da Escola Municipal Carlos Drummond de  Andrade conforme segue:</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2365/requerimento_n._033.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2365/requerimento_n._033.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Saúde, para que seja montado um centro Ortopédico no município de Colniza para atender todos as consultas de rotina e retorno de procedimento cirúrgico, o qual poderá ser instalado até em um postinho de saúde de nosso município.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2366/requerimento_n._034.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2366/requerimento_n._034.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Saúde, para que sejam realizados alguns procedimentos no Hospital Municipal André Maggi para melhorar o atendimento e a estrutura da mencionada unidade hospitalar, conforme segue abaixo:</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2379/requerimento_n._035.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2379/requerimento_n._035.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal c/ cópia para Secretaria Municipal de Planejamento para que seja viabilizado a construção de estacionamentos na Avenida Osvaldo Tomazzi, zona urbana do município de Colniza.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2380/requerimento_n._036.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2380/requerimento_n._036.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal c/ cópia para Secretaria Municipal de Saúde para que se faça um projeto de mutirão para a realização de cirurgias eletivas  no município de Colniza.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_n._037.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_n._037.2023.pdf</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2369/requerimento_n._038.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2369/requerimento_n._038.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, que seja feita uma justa homenagem ao Sr. Diosinésio Dedé de Souza, o qual foi pioneiro no Município de Colniza, sempre morando no Bairro Cidade Alta, dando denominação à Unidade Básica de Saúde do Bairro Cidade Alta – UBS passando a se chamar Unidade Básica de Saúde Diosinésio Dedé de Souza, pois o mencionado munícipe residiu em Colniza por mais de 20 (vinte) anos, prestando relevantes e inestimáveis serviços à sociedade Colnizense, sempre agindo com honestidade e lealdade em sua vida, contribuindo para o desenvolvimento de nossa cidade.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2382/requerimento_n._039.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2382/requerimento_n._039.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado com URGÊNCIA a recuperação de 01(um) morro localizado na Linha 12, tendo como referência, em frente á propriedade do Sr. Carlito,  zona rural do município de Colniza/ Mt.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2384/requerimento_n._040.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2384/requerimento_n._040.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal junto á secretaria Municipal de Obras para que seja realizada a manutenção de uma ponte localizada na Linha 12, Capa, lado esquerdo, aproximadamente no Km 04, zona rural do municÍpio de Colniza.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2385/requerimento_n._041.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2385/requerimento_n._041.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto á secretaria Municipal de Obras para que seja realizado o levantamento do aterro da ponte do Rio Lambari, localizada na Linha 04 1º de Maio, lado direito, aproximadamente no km 07, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2386/requerimento_n._042.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2386/requerimento_n._042.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal junto à Secretaria Municipal de Administração, para que seja realizada a contagem do prazo para licença-prêmio dos servidores públicos do Poder Executivo no período compreendido entre 27/05/2020 e 31/12/2021, conforme o entendimento favorável do Tribunal de Contas de Mato Grosso, exarado no julgamento do processo 14.686-2/2020, ao analisar consulta promovida pela Assembleia Legislativa do Mato Grosso.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2387/requerimento_n._043.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2387/requerimento_n._043.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto á secretaria Municipal de Obras para que seja realizado serviços de cascalhamento na Linha 04 1º de Maio, e recuperação do travessão que dá acesso  á linha Projeto Sol, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA, OSEIA PEREIRA GUEDES, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2413/requerimento_n._044.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2413/requerimento_n._044.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal c/ cópia para Secretaria Municipal de Educação para que sejam retomadas com urgência a reforma das Creche do Bairro Castelo dos Sonhos e da Creche do Distrito Guariba, município de Colniza.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2414/requerimento_n._045.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2414/requerimento_n._045.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal juntamente com a Atenção Básica de Saúde para que seja aplicada a Lei Municipal 835 de 03 de outubro de 2019, que autoriza e regulamenta a organização e funciona¬mento das ações e serviços públicos de saúde, do serviço de terapias e dos procedimentos de saúde de caráter complementar por meio da ozonioterapia  no município de Colniza.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2389/requerimento_n._046.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2389/requerimento_n._046.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, para que seja disponibilizado uma vigia para ficar na Praça Municipal da Bíblia todos os sábados e domingos, a partir das 16 horas até às 22 horas, bem como para que sejam instaladas lixeiras adicionais na mencionada praça.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_n._047.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_n._047.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde para que o setor de regulação e encaminhamento médico seja anexo junto ao Hospital Municipal André Maggi</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2393/requerimento_n._048.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2393/requerimento_n._048.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Saúde, para que seja realizado um levantamento dentro da Secretaria Municipal de Saúde referente a todos os desvios de funções existentes no quadro de servidores, colocando cada servidor para realizar as suas devidas atribuições, conforme a aprovação em concurso público.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2415/requerimento_n._049.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2415/requerimento_n._049.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, para que seja realizada a contratação mensal de 01 (um) médico ortopedista para atender os pacientes diariamente no Hospital Municipal André Maggi.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2416/requerimento_n._050.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2416/requerimento_n._050.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja providenciado com regime de URGÊNCIA a implantação de 01(um) bueiro em uma ponte localizada na Linha G-4 km 06, bem como o aterro de um bueiro no ramal 01, zona rural do município de Colniza/ MT.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2417/requerimento_n._051.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2417/requerimento_n._051.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Planejamento, para que seja elaborado um projeto  de recuperação e recapagem para o asfalto das Cohab I e II, bairro Bela Vista Municipio de Colniza.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2437/requerimento_n._052.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2437/requerimento_n._052.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras(Sub Prefeitura Guariba), para que seja realizado patrolamento e cascalhamento dos pontos críticos da Linha 42/Guariba, sentido Roosevelt, lado esquerdo.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2436/requerimento_n._053.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2436/requerimento_n._053.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto á Subprefeitura/Secretaria de Obras do Distrito Guariba para que seja realizado serviços de cascalhamento, patrolamento e tapa- buracos dos pontos críticos localizados na Linha 40, sentido Roosvelt,  lado esquerdo.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2431/requerimento_n._054.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2431/requerimento_n._054.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Saúde, para que seja contratado um médico de forma urgente para atender no Hospital Municipal André Maggi, tendo em vista que as rodovias da nossa região estão intransitáveis, o que tem impossibilitado as ambulâncias e ônibus de transportar os pacientes para outras cidades em busca do tratamento adequado.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2429/requerimento_n._055.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2429/requerimento_n._055.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA TROCADO O PRANCHEAMENTO DE DUAS PONTES, SENDO UMA LOCALIZADA  NA LINHA G-8 KM 23 E OUTRA NA OITINHA, AMBAS SOBRE O RIO PRATA NO MUNICÍPIO DE COLNZA-MT.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO, JORGE DONIZETE DA SILVA ROSANTE, OSEIA PEREIRA GUEDES, ROBERTO FERREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_n._056.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_n._056.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM da Administração Pública Municipal através da Secretaria Municipal de Educação, para que seja implementado, em caráter de urgência, cercas elétricas e seguranças armados em todas as escolas e creches públicas do Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2428/requerimento_n._057.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2428/requerimento_n._057.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal junto à Secretaria Municipal de Obras e a Subprefeitura do Distrito do Guariba, para que seja realizada a manutenção e os devidos reparos na estrada entre o Roosevelt e a localidade Três Fronteiras, com uma ação coordenada pelo poder executivo nesse sentido.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_n._058.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_n._058.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria de Infraestrutura (Obras), a construção de lombadas nas seguintes localidades: 1) 01 (uma) lombada na Avenida Belo Horizonte (Referência: em frente ao Mercado Horizonte); e, 2) 02 (duas) lombadas na Rua das Bromélias abaixo da Avenida 2000 até a ponte.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2432/requerimento_n._059.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2432/requerimento_n._059.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja construído pontes, boeiros, realização de aterros e cascalhamento no Travessão da Linha 4, 1º de Maio que da acesso ao Projeto Sol.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO, JORGE DONIZETE DA SILVA ROSANTE</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2438/requerimento_n._060.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2438/requerimento_n._060.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM da Administração Pública Municipal através da Secretaria Municipal de Obras, para que seja feito a manutenção nos pontos críticos do bairro Rondônia e Bairro Bela Vista, zona urbana do municipio de Colniza.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2442/requerimento_n._061.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2442/requerimento_n._061.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM da Administração Pública Municipal através da Secretaria Municipal de Obras, para que seja disponibilizado maquinas para a implantação de tanques para irrigação nos plantios de café e cacau nas propriedades rurais do município de Colniza.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2448/requerimento_n._062.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2448/requerimento_n._062.2023.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal através da Secretária Municipal de Obras, para que seja instalado bueiros de PVC em vários pontos da linha 16 "A e B, bem como a realização de patrolamento e aterramento da entrada da linha 16 B zona rural do município de Colniza</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2469/requerimento_n._063.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2469/requerimento_n._063.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado patrolamento e cascalhamentos pontos críticos da Linha “20 e 24”, Escol Sul, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2468/requerimento_n._064.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2468/requerimento_n._064.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado patrolamento e cascalhamentos pontos críticos da Linha 16 “A E B”, bem como tirar a curva na 16B NO KM 01, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2470/requerimento_n._065.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2470/requerimento_n._065.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada o patrolamento e cascalhamento nos pontos críticos na BR, sentido Nova União, na linha G1, no travessão da linha Rosa de Saron para o Porteirão. Assim como também nas linhas Rosa de Saron, Porteirão nos dois lados, Muriru linha das Missões, linha dos Farofas e Linha Florita Dulce.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2471/requerimento_n._066.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2471/requerimento_n._066.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja realizada a readequação da Escola Manoel Bandeira, localizada na linha Porteirão no município de Colniza-MT.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2479/requerimento_n._067.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2479/requerimento_n._067.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a continuidade de construção dos estacionamentos na Avenida Belo Horizonte até a ponte.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_n._068.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_n._068.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal para que encaminhe ao Poder Legislativo Projeto de Lei para Adequação da Lei Federal nº 14.434/2022, que institui o Piso Salarial Nacional do Enfermeiro, Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2484/requerimento_n._069.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2484/requerimento_n._069.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada prancheamento de duas pontes na Linha 5. P.A. 1º de Maio aproximadamente no Km 30.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_n._070.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_n._070.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada recuperação de pontos críticos nas estradas da Linha 28 Capa Lado Esquerdo, Sentido Guariba, bem como a manutenção e patrolamento geral das estradas.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2492/requerimento_n._071.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2492/requerimento_n._071.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Obras, para que seja realizada manutenção da Rua A-3, Bairro verdan, e Rua das Araras, Bairro Bela Vista, zona urbana, município de Colniza.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2493/requerimento_n._072.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2493/requerimento_n._072.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Sr. Prefeito Municipal, que tome providências urgentes com relação à fossa que se encontra aos fundos do pátio do presídio municipal do município de Colniza.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2494/requerimento_n._073.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2494/requerimento_n._073.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado serviços de Reformas em duas (02) pontes sobre o Rio Salvação na Linha 20 km 02 e outra na linha 28 km 04, localizadas no setor Capa, lado esquerdo,  zona rural do município de Colniza/Mt.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2490/requerimento_n._074.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2490/requerimento_n._074.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado serviços de aterro e patrolamento das estradas da Linha Beira Rio e Água Branca, localizadas no Distrito Guariba.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2489/requerimento_n._075.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2489/requerimento_n._075.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado serviços de aterro e cascalhamento das principais ruas do Distrito Guariba.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>FÁBIO MARCELO VAZ, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/requerimento_n._076.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/requerimento_n._076.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal, junto ao Setor Competente para que seja feita a iluminação e pavimentação asfáltica no Aeroporto Municipal de Colniza.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2500/requerimento_n._077.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2500/requerimento_n._077.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto á secretaria de Obras e ao Departamento de Pontes, para que seja realizada a reforma da ponte na Linha 24, lado esquerdo, Escol Sul, aproximadamente no Km 08, Zona Rural do município de Colniza.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>MARCOS ANTONIO CECCON, ROBERTO FERREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2501/requerimento_n._078.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2501/requerimento_n._078.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM da Administração Pública Municipal através da Secretaria Municipal de Administração, para que seja disponibilizado 02 (dois) veículos para o sistema de segurança e monitoramento dos vigilantes da Prefeitura Municipal, sendo 01 (um) carro e 01 (uma) moto e uniformes para os referidos servidores, bem como, para que sejam adquiridos 04 (quatro) rádios HT.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/requerimento_n._079.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/requerimento_n._079.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja realizado a reforma da Escola Municipal Ana Maria Machado, localizada na Linha 12 Paredão, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/requerimento_n._080.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/requerimento_n._080.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto a secretaria de Administração e Finanças, para que seja realizada reavaliação e equiparação salarial dos TDIs ( Técnico em Desenvolvimento Infantil), que atuam na Rede Municipal de Ensino de Colniza/MT.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/requerimento_n._081.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/requerimento_n._081.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto a secretaria de Obras, para que seja realizado a manutenção da estrada num âmbito geral, bem como no travessão da Linha 8, com acesso a Linha G4</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2527/requerimento_n._082.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2527/requerimento_n._082.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto a Secretaria de Planejamento, para que seja realizado a construção do Prédio da AMPARE, através da AMM</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/requerimento_n._083.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/requerimento_n._083.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Obras, para que seja realizado serviços de patrolamento, cascalhamento e manutenção de pontes da Linha 04 e Linha 12, setor Agrovila.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/requerimento_n._084.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/requerimento_n._084.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado a substituição de 03(três) pontes por bueiros na Linha 20, sendo elas localizadas: 1ª no Km 2,5; 2ª no Km 03 e a 3ª no Km 6,5 e ainda requeiro a manutenção de uma ponte localizada no Km 4,5 zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2532/requerimento_n._085.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2532/requerimento_n._085.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Educação, PARA QUE SEJA REALIZADA URGENTEMENTE A INSTALAÇÃO DE UM TRANSFORMADOR NA ESCOLA MUNICIPAL BARTOLOMEU BUENO, BEM COMO, PARA QUE SEJA FEITA A MANUTENÇÃO EM TODA A PARTE ELÉTRICA NA REFERIDA ESCOLA.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2533/requerimento_n._086.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2533/requerimento_n._086.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Planejamento, PARA QUE SEJA CONSTRUÍDA UMA PRAÇA PÚBLICA NA LOCALIDADE VALE DO SALVAÇÃO, BEM COMO PARA QUE SEJA INSTALADA UMA “ACADEMIA DE TODAS AS IDADES” E UM PARQUINHO NA PRAÇA EM QUESTÃO.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2531/requerimento_n._087.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2531/requerimento_n._087.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal através da Secretaria Municipal de Esportes, para que seja instalado as torres de iluminação e alambrados no campo de futebol do miniestádio de nosso município.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2534/requerimento_n._088.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2534/requerimento_n._088.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja feita uma cobertura em todos os parquinhos da escolas municipais do município de Colniza.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2538/requerimento_n._089.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2538/requerimento_n._089.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, apoio para dar continuidade no Projeto de construções de  Calçadas das ruas na Cohab I e II do Bairro Bela Vista, município de Colniza.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2540/requerimento_n._090.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2540/requerimento_n._090.2023.pdf</t>
   </si>
   <si>
     <t>Requerem do Poder Executivo Municipal com cópia para Secretaria Municipal de Planejamento para que seja viabilizado a construção de estacionamentos na Travessa das Melissas, ao lado do Hospital Municipal André Maggi, zona urbana do município de Colniza</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2571/requerimento_n._092.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2571/requerimento_n._092.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado a abertura de um Travessão na Linha 16 para dar acesso a Linha 20, aproximadamente no km 11, zona rural municipio de Colniza</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2565/requerimento_n._093.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2565/requerimento_n._093.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja feito a pavimentação asfáltica em  800(oitocentos) metros de estrada na Vila Salvação, município de Colniza.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimento_n._094.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimento_n._094.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto a secretaria de Obras, para que seja realizado o levantamento dos pontos da estrada na Linha G1 onde corriqueiramente o rio Pacutinga passa por cima da estrada em períodos de alagamento, bem como a recuperação das pontes sobre o mesmo.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/requerimento_n._095.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/requerimento_n._095.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto à secretaria de Administração, para que seja concedido o aumento do valor de Insalubridade de 20% para 40% dos funcionários lotados no departamento de água (DAE).</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2566/requerimento_n._096.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2566/requerimento_n._096.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto a secretaria de Obras, para que seja realizado a reabertura da Linha 12 Paredão e recuperação de pontes na localidade.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimento_n._097.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimento_n._097.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto à secretaria de Obras, para que seja realizada a limpeza do pátio do departamento de água (DAE).</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/requerimento_n._099.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/requerimento_n._099.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal c/ cópia para Secretaria Municipal de Saúde para que seja elaborado um “Programa de Planejamento Familiar”, a fim de realizar cirurgias de laqueaduras bem como a Implantação de DIU – Dispositivo Intrauterino nas mulheres nas UBS do Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2564/requerimento_n._100.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2564/requerimento_n._100.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Saúde, para que seja implantado um bebedouro e a construção de banheiros na parte externa do Posto de Saúde Rural, localizado na zona urbana do município de Colniza.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/requerimento_n._101.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/requerimento_n._101.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Obras, para que seja aberto um travessão de 600 metros na Linha G-4 km 08 lado esquerdo, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimento_n._102.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimento_n._102.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que sejam feitos e organizados cursos MENSAIS de aperfeiçoamento para as merendeiras que trabalham na rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/requerimento_n._103.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/requerimento_n._103.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Saúde, para que seja implantado um Centro odontológico no município de Colniza.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/requerimento_n._104.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/requerimento_n._104.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Prefeito Municipal, junto à Secretaria Municipal de Saúde, informações referentes a reabertura do Laboratório Municipal.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/requerimento_n._105.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/requerimento_n._105.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado a abertura de um Travessão na Linha 20 para dar acesso a Linha 16 e  o Assentamento Renascer, aproximadamente no km 18, zona rural município de Colniza</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/requerimento_n._106.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/requerimento_n._106.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto ao Setor Competente, a necessidade de se tomar medidas que objetivem com a instalação de câmeras de segurança na Comunidade Vale do Salvação,  zona rural município de Colniza.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/requerimento_n._107.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/requerimento_n._107.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado serviços de patrolamento e cascalhamento da Linha das Missões, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>FÁBIO MARCELO VAZ, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/requerimento_n._108.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/requerimento_n._108.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal junto à Secretaria Municipal de Educação para que seja viabilizado a construção de uma Quadra com cobertura para a  Comunidade Três Fronteiras, municipio de Colniza.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/requerimento_n._109.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/requerimento_n._109.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Planejamento, para que seja incluído no Projeto de pavimentação asfáltica, a Rua das Acácias, situada abaixo da Avenida Dois Mil, município de Colniza.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/requerimento_n._110.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/requerimento_n._110.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja realizado serviços de patrolamento, cascalhamento na linha 16 Eletrônica bem como  a manutenção em uma ponte localizada próximo a serra.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/requerimento_n._111.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/requerimento_n._111.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Obras, para que seja realizado serviços de manutenção das estradas da Linha 04 Agrovila, bem como a recuperação de uma ponte na localidade.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimento_n._112.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimento_n._112.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal através da Secretaria Municipal de Obras, junto ao departamento de Pontes para que seja realizado com URGÊNCIA a manutenção das pontes localizadas na Linha G1 do município de Colniza/ MT.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO, JORGE DONIZETE DA SILVA ROSANTE, ROBERTO FERREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_n._113.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_n._113.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal através da Secretaria Municipal de Planejamento, para que seja incluído no Projeto de pavimentação asfáltica, a Rua Águas Cristalinas, situada no Bairro Cristo Rei, município de Colniza.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2640/requerimento_n._114.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2640/requerimento_n._114.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto a Secretaria Municipal de Obras, a necessidade de rebaixamento da Serra localizada na Linhas 56 Km 3, Capa, e conclusão de abertura de mais 1000 metros de estrada</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2662/requerimento_n._115.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2662/requerimento_n._115.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal junto á Secretaria Municipal de Saúde e Planejamento  para que seja feito um Projeto para a construção de uma Farmácia Pública para o município de Colniza/ MT.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2650/requerimento_n._116.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2650/requerimento_n._116.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A MANUTENÇÃO DE 01(UMA) PONTE LOCALIZADA  NA LINHA G1-A E TAMBÉM NA PONTE DA LINHA 03, P.A 1º DE MAIO.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_n._117.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_n._117.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Chefe do Poder Executivo Municipal juntamente com a Secretaria Municipal de Obras, para que seja feita a manutenção e o patrolamento das estradas das Linhas 01, 02 e 03, Assentamento 1º de Maio, Município de Colniza/MT, bem como para que seja feito o rebaixamento de um morro e a substituição de um bueiro por tubo corrugado no Travessão entre as referidas Linhas 01 e 02.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2664/requerimento_n._118.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2664/requerimento_n._118.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado o patrolamento e cascalhamento do Morro denominado “Peito de Moça”, localizado na Linha Florita Dulce, bem como a manutenção de 02 (duas) pontes e a instalação de 02 (dois) bueiros.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2678/requerimento_n._119.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2678/requerimento_n._119.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado a abertura de um Travessão na Linha G-4 para dar acesso a Linha G-1, aproximadamente no km 11, zona rural município de Colniza</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2677/requerimento_n._120.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2677/requerimento_n._120.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto a secretaria de Obras, para que seja realizado a recuperação de pontes da Linha 01 Florita Dulce, na divisa com o município de Nova União.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2676/requerimento_n._121.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2676/requerimento_n._121.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado serviços de manutenção de estradas, tais como, alinhamento de estradas, cascalhamentos, patrolamento e manutenções em bueiros em toda a extensão da Linha G-4, zona rural do municipio de Colniza.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2693/requerimento_n._122.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2693/requerimento_n._122.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal, junto ao departamento competente para que seja instalado Semáforos na Avenida Tarumã em no cruzamento próximo ao supermercado Tropical e outro notadamente no entroncamento com a Avenida Mato Grosso, ambas situadas no Centro do município de Colniza/ MT.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2686/requerimento_n._123.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2686/requerimento_n._123.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal, junto ao Setor Competente para que seja feita a manutenção de 02(duas) pontes, sendo 01 (uma) próximo a casa do morador Rafael e a outra fundo da fazenda dos Gringos próximo a casa da moradora Mirian, ambas situdas na linha Rosa de Saron no Município de Colniza.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2685/requerimento_n._124.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2685/requerimento_n._124.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, junto ao departamento competente para que a Ponte da Rua Água Cristalina, Bairro Cristo Rei seja substituída por bueiro.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2695/requerimento_n._125.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2695/requerimento_n._125.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada o rebaixamento do morro na Linha V6 no Distrito do Guariba.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2696/requerimento_n._126.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2696/requerimento_n._126.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a manutenção de 01 (uma) ponte localizada na estrada que dá acesso ao “7 lotes” no Km 10, como também o prancheamento de 01 (uma) ponte aproximadamente no Km 18, ambas localizadas na Linha 32 P.A Natal.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2703/requerimento_n._127.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2703/requerimento_n._127.2023.pdf</t>
   </si>
   <si>
     <t>, REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, junto ao departamento de Pontes para que seja realizado a manutenção das pontes e patrolamentos na Linha G-A, entrada próximo  ao cemitério, sentido 1° de Maio, município de Colniza/ MT.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2708/requerimento_n._128.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2708/requerimento_n._128.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO SERVIÇOS DE INSTALAÇÃO DE BUEIROS, CASCALHAMENTOS EM VÁRIOS PONTOS DA VICINAL PRINCIPAL QUE DÁ ACESSO AO ASSENTAMENTO P.A PERSEVERANÇA PACUTINGA</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2737/requerimento_n._129.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2737/requerimento_n._129.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS, DEPARTAMENTO DE PONTES, PARA QUE SEJA REALIZADO SERVIÇOS DE RECUPERAÇAO DAS PONTES, LOCALIZADAS NA LINHA 04 DA CAPA LADO DIREITO E LINHA 04 RENASCER.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_n._130.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_n._130.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, junto á Secretaria de Infraestrutura para que seja realizado serviços de patrolamento na Linha 16-A, município de Colniza/ MT.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_n._131.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_n._131.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado o patrolamento e cascalhamento da Linha 08  Primeiro de Maio, Linha 14 Paredão e Assentamento Bom Sucesso, município de Colniza.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_n._132.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_n._132.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Esportes, para que seja realizado uma revitalização para melhor aproveitamento da área do Mini- Estádio Mané Garrincha do município de Colniza.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_n._133.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_n._133.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, para que promova ações efetivas no Combate e Prevenção á Dengue, envolvendo escolas igrejas e toda a sociedade civil organizada.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2742/requerimento_n._134.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2742/requerimento_n._134.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO A ABERTURA DE DUAS RUAS NO BAIRRO GARÇA, PRÓXIMO A BR.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2743/requerimento_n._135.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2743/requerimento_n._135.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, junto á Secretaria de Infraestrutura para que seja realizado serviços de patrolamento na no setor chacareiro, rua lado do cemitério, município de Colniza/ MT.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2750/requerimento_n._136.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2750/requerimento_n._136.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja feito a implantação de uma rotatória no cruzamento da Avenida do Contorno com a Rua Castanheira e Avenida Vitória Régia no município de Colniza.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2752/requerimento_n._137.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2752/requerimento_n._137.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo JUNTAMENTE COM A SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA QUE SEJA REALIZADO UMA REFORMA NA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL RAIO DE SOL, LOCALIZADA NO BAIRRO GARÇA, MUNICÍPIO DE COLNIZA.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2751/requerimento_n._138.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2751/requerimento_n._138.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal para que seja providenciado passagens, afins de atender os pacientes do município de Colniza que precisam buscar atendimento médico em Juína e Cuiabá.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2764/requerimento_n._139.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2764/requerimento_n._139.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, junto ao Setor Competente, para que seja feita a manutenção de 01 (uma) ponte localizada na Linha 01 Agrovila, zona rural do município de Colniza/MT.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_n._140.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_n._140.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, junto á Secretaria de Infraestrutura para que seja realizada a instalação de 01 (um) bueiro próximo a ponte do rio Lambari, localizada na linha 8 da 1º de Maio e instalação de 01(um) bueiro na Linha 01 Agrovila, ambas zonas rurais do município de Colniza.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2762/requerimento_n._141.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2762/requerimento_n._141.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja implantado placas de sinalização nas rotatórias localizadas na MT 418 (antiga BR 174), que dá acesso ao centro da cidade.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_n._142.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_n._142.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria de Infraestrutura (Obras), que seja realizada a manutenção da ponte localizada na Rua Pedra de Cristal (Travessa do bairro Cidade Alta para o bairro Bela Vista).</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2790/requerimento_n._143.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2790/requerimento_n._143.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria Municipal de Educação, que seja realizada a pintura do prédio da Escola Municipal Coração de Jesus, localizada no Bairro Castelo dos Sonhos, município de Colniza/MT, bem como seja realizada a substituição de portas danificadas, reparos no forro, reparos em alguns pilares, o nivelamento da caixa d’água, o nivelamento da calçada de entrada, a substituição do padrão de energia e a troca de algumas janelas que estão quebradas.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2792/requerimento_n._144.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2792/requerimento_n._144.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, a colocação/construção de quebra-molas na Avenida Mato Grosso, município de Colniza.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2793/requerimento_n._145.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2793/requerimento_n._145.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, para que realize estudos visando a criação de um banco de sangue (Hemocentro) no município de Colniza.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2794/requerimento_n._146.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2794/requerimento_n._146.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja construído um pavilhão na Escola Municipal Eva Furnari, (extensão da Escola Municipal Bartolomeu Bueno), localizada na Linha 32 Capa, km 09, zona rural, município de Colniza</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2795/requerimento_n._147.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2795/requerimento_n._147.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo JUNTAMENTE COM A SECRETARIA MUNICIPAL DE PLANEJAMENTO, QUE ELABORE UM PROJETO DE MUNICIPALIZAÇAO DA ESTRADA NA GLEBA MAGALI, COM INÍCIO NA LINHA 04 E SEGUE NA DENOMINADA LINHA ENTRE RIOS, ENTRE OS RIOS ARIPUANA E TRAÍRA NO MUNICÍPIO DE COLNIZA.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2811/requerimento_n._148.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2811/requerimento_n._148.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria de Infraestrutura (Obras), que seja realizada a manutenção da ponte localizada na Linha Muriru km 30.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2815/requerimento_n._149.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2815/requerimento_n._149.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, a colocação/construção de quebra-molas na Rua Ji- Paraná e Rua Presidente Médici, ambas situadas no bairro Castelo dos Sonhos, município de Colniza.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2812/requerimento_n._150.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2812/requerimento_n._150.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, a viabilidade de ser construído um NÚCLEO Escolar no polo da Escola Municipal Ana Maria Machado, localizado no km20 da linha G4, zona rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2818/requerimento_n._151.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2818/requerimento_n._151.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto ao Setor Competente, a necessidade de se tomar medidas que objetivem com a instalação de câmeras de segurança na Escola Municipal Bartolomeu Bueno localizada na Comunidade Vale do Salvação, e na Escola Municipal Eva Funary, localizada na linha 32 km 09, zona rural município de Colniza</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2813/requerimento_n._152.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2813/requerimento_n._152.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto à secretaria de Obras e ao Departamento de Pontes, para que seja realizada a manutenção da ponte na Linha oitinha km07 Agrovila, Zona Rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2829/requerimento_n._153.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2829/requerimento_n._153.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal juntamente com a Secretaria de Planejamento para que seja feito a Pavimentação asfáltica para atender os bairros Cristo Rei, Flor do Café e Castelo dos Sonhos zona urbana do município de Colniza.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2830/requerimento_n._154.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2830/requerimento_n._154.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto a secretaria de Planejamento a viabilidade para a implantação do CAE (Centro de Atendimento Empresarial) junto a prefeitura do município de Colniza-MT.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2814/requerimento_n._155.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2814/requerimento_n._155.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal junto à Subprefeitura do Distrito do Guariba, para que seja realizado o cascalhamento dos morros da Linha 42, lado direito do Distrito do Guariba.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2831/requerimento_n._156.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2831/requerimento_n._156.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal através da Secretaria Municipal de Educação, a viabilidade para construção e ampliação da escola Municipal Carlos Gomes localizada na linha G4, Km 30, zona rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_n._158.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_n._158.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto à secretaria de Obras e ao Departamento de Pontes, para que seja realizado a manutenção da ponte ou a substituição por (bueiro), na Rua São Marcos Bairro Bela Vista estrada que dá acesso a antiga chácara da Barateira no município de Colniza-MT.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2834/requerimento_n._159.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2834/requerimento_n._159.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto à secretaria de Obras e ao Departamento do DAE, para que; estude a viabilidade de extensão da rede de abastecimento de água tratada, para os moradores residentes no Bairro Bela Vista, nas ruas próximas da antiga chácara da Barateira no município de Colniza-MT.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2838/requerimento_n._160.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2838/requerimento_n._160.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através do setor competente, para que seja feita a instalação das câmeras de segurança OCRS, uma vez o Governo de Estado de Mato Grosso doou as referidas câmeras de segurança para serem implantadas em nosso município, e nesta ocasião aproveito o ensejo, para requerer que sejam instaladas as referidas câmeras no Distrito do Guariba, vez que a falta de segurança naquela localidade e notória.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2839/requerimento_n._161.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2839/requerimento_n._161.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Educação, a viabilidade de realizar aquisição de uniformes escolares para os alunos de baixa renda matriculados na Escola Militar do município de Colniza-MT.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2846/requerimento_n._162.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2846/requerimento_n._162.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja realizado serviços de manutenção nas pontes localizadas na Linha dos Farofas, inclusive na ponte que dá acesso á Linha Eletrônica .</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2844/requerimento_n._163.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2844/requerimento_n._163.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja realizado serviços de manutenção nas pontes localizadas no  travessão  01 e 02 da Linha G4, bem como a troca do prancheamento da ponte que passa sobre o Rio Pacutinga no km 14 da linha descrita acima.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2857/requerimento_n._164.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2857/requerimento_n._164.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja realizado o levantamento e aterro da Rua Santa Clara, localizada no Bairro Cristo Rei, município de Colniza.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2842/requerimento_n._165.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2842/requerimento_n._165.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, a colocação/construção de quebra-molas na Av. Integração Nacional , no bairro Bela Vista, município de Colniza.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2841/requerimento_n._166.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2841/requerimento_n._166.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto ao setor competente, para que seja retirado sucatas de veículos que estão aos fundos da Farmácia Popular e Laboratório Municipal.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2874/requerimento_n.167.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2874/requerimento_n.167.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, estudo para a implantação de 01(uma) ciclovia ás margens da MT 418, no trecho que delimita a saída da cidade até o Cruzeiro (santuário da Igreja Católica), aproximadamente no km 12 da MT descrita acima,  município de Colniza.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2877/requerimento_n.168.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2877/requerimento_n.168.2023.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, junto à secretaria de Obras e ao Departamento do DAE, para que; estude a viabilidade de implantar rede de abastecimento de água tratada, para os moradores residentes no Bairro Aprocol, no município de Colniza-MT.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>FÁBIO MARCELO VAZ, LUIS CARLOS CARVALHO SILVA, MARCOS ANTONIO CECCON, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2898/requerimento_n169.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2898/requerimento_n169.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto à Secretaria Municipal de Administração, para que seja realizada a contagem do prazo para licença-prêmio dos servidores públicos do Poder Executivo no período compreendido entre 27/05/2020 e 31/12/2021, conforme o entendimento favorável do Tribunal de Contas de Mato Grosso, exarado no julgamento do processo 14.686-2/2020, ao analisar consulta promovida pela Assembleia Legislativa do Mato Grosso.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2922/requerimento_n170.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2922/requerimento_n170.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto ao setor competente, para que seja retomada com urgência as obras das salas do Hospital Municipal André Maggi, município de Colniza.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2899/requerimento_n171.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2899/requerimento_n171.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, junto a Secretaria de Obras e Departamento de pontes, para que seja feita a recuperação da ponte sobre o rio Pacutinga, na Linha das Missões no Município de Colniza.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2900/requerimento_n172.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2900/requerimento_n172.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja feito a remoção de pedras na Linha 16 A a partir do Km 06 até o fim da linha, bem como a manutenção de uma ponte no Km 11 da referida localidade.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2901/requerimento_n173.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2901/requerimento_n173.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo através da secretaria de Saúde, a contratação de exames de tomografia e ultrassonografia para atender pacientes do Hospital André Maggi no Município de Colniza-MT.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2902/requerimento_n174.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2902/requerimento_n174.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, a construção de duas pontes em um travessão no final da Linha 16 Roda d’Água, que possibilitará o acesso à Vila Nova Esperança.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2911/requerimento_n175.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2911/requerimento_n175.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja feito com urgência, o cascalhamento dos pontos críticos da Linha 4 do Assentamento Pacutinga em ambos os lados, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_n176.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_n176.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que disponibilize retroescavadeiras a fim de realizar a abertura de saídas de água nas Comunidade rurais do município.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2926/requerimento_n177.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2926/requerimento_n177.2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal junto ao setor competente, para que seja incluso o atendimento odontológico para todos os pacientes na UBS, da Avenida 2000, município de Colniza</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2927/requerimento_n178.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2927/requerimento_n178.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, a colocação de bueiros na Linha 02, Lado Direito, zona rural do município de Colniza</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2928/requerimento_n179.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2928/requerimento_n179.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura junto a secretaria de Planejamento, a construção de dois quebra-molas na Avenida Tarumã, nos dois sentidos da avenida.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2932/requerimento_n180.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2932/requerimento_n180.2023.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, a viabilização da construção e ampliação da Escola Municipal Tancredo Neves localizada na MT 418 KM 33, zona rural do município de Colniza-MT.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>PJR</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2348/parecer_inicial_e_final_no_001.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2348/parecer_inicial_e_final_no_001.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 001/2023, de autoria do poder Executivo Municipal, cuja sumula: Dispõe sobre a denominação do Laboratório Municipal de Colniza, e dá outras providencias</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2347/parecer_inicial_e_final_no_002.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2347/parecer_inicial_e_final_no_002.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 002/2023, de autoria do poder Executivo Municipal, cuja sumula: Dispões sobre a mão única ao tráfego de veículos nas vias urbanas: Travessa Ricardo Arnoldo, Travessa Martinho Lutero, e das ruas das Mangueiras, rua das Adálias e rua das Acácias, e dá outras providências</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2349/parecer_inicial_e_final_no_003.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2349/parecer_inicial_e_final_no_003.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 002/2023, de autoria do poder Legislativo ( Vereador Luis Carlos), cuja sumula: Dispõe sobre o reconhecimento de Utilidade Pública do Conselho da Comunidade de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2351/parecer_inicial_e_final_no_004.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2351/parecer_inicial_e_final_no_004.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 005/2023, de autoria do poder Legislativo ( Vereador Oseia Guedes), cuja sumula: Dispõe sobre o reconhecimento de Utilidade Pública do Rotary Club de Colniza no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2445/parecer_inicial_e_final_no_005.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2445/parecer_inicial_e_final_no_005.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 006/2023, de autoria do poder Executivo Municipal, cuja sumula: Altera a redação da Lei Municipal Nº 1.052/2022, e dá outras providências</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2446/parecer_inicial_e_final_no_006.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2446/parecer_inicial_e_final_no_006.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 008/2023, de autoria do Poder Executivo cuja sumula: Institui o Programa de incentivo de transferência de veículos automotores no município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2506/parecer_inicial_e_final_no_007.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2506/parecer_inicial_e_final_no_007.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 015/2023, de autoria do Poder Executivo cuja sumula: Revoga a Lei Municipal Nº 1.045, de 11 de outubro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2505/parecer_inicial_e_final_no_008.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2505/parecer_inicial_e_final_no_008.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 016/2023, de autoria do Poder Executivo cuja sumula: Altera a denominação da Unidade Básica de Saúde - UBS do Bairro Cidade Alta, para Unidade Básica de Saúde - UBS Diosinésio Dedé de Souza, e dá outras providências</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2499/parecer_inicial_e_final_no_009.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2499/parecer_inicial_e_final_no_009.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 018/2023, de autoria do Poder Executivo cuja sumula: Modifica a redação da Lei Municipal Nº 501/2011, alterada pela Lei Municipal Nº 1.050 de 25 de outubro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2498/parecer_inicial_e_final_no_010.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2498/parecer_inicial_e_final_no_010.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 019/2023, de autoria do Poder Executivo cuja sumula: Modifica a redação da Lei Municipal Nº 1.007, de 20 de julho de 2022, alterada pela lei Municipal Nº 1.027, de 09 de agosto de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2604/parecer_inicial_e_final_no_011.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2604/parecer_inicial_e_final_no_011.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 011/2023, de autoria do Poder Legislativo cuja sumula: Reconhece, no âmbito do município de Colniza, a visão monocular como deficiência sensorial do tipo visual e dá outras providências</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2605/parecer_inicial_e_final_no_012.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2605/parecer_inicial_e_final_no_012.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 012/2023, de autoria do Poder Legislativo cuja sumula: Institui o dia da pessoa com visão monocular no município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2606/parecer_inicial_e_final_no_013.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2606/parecer_inicial_e_final_no_013.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 022/2023, de autoria do Poder  Executivo cuja sumula: Altera a redação da lei municipal n. 663, de 19 de outubro de 2016, que reestrutura o regime próprio de previdência social do município de Colniza/MT e, dá outras providências</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2767/parecer_inicial_e_final_no_014.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2767/parecer_inicial_e_final_no_014.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 041/2023, de autoria do Poder Executivo cuja sumula: Altera a redação da lei municipal n. 663, de 19 de outubro de 2016, que reestrutura o regime próprio de previdência social do município de Colniza/MT e, dá outras providências</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2852/parecer_inicial_e_final_no_015.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2852/parecer_inicial_e_final_no_015.2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei  de nº. 18/2023, de autoria do Poder Legislativo (Vereador Oseia) cuja sumula: Estabelece a equidade na concessão de premiações esportivas concedidas a homens e a mulheres em eventos realizados no município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>Parecer comissão conjunta</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2274/parecer_n._001-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2274/parecer_n._001-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Complementar Legislativo N. 01/2023, de autoria do Poder Legislativo (Mesa diretora) cuja súmula: Dispõe sobre a alteração da lei Municipal nº. 505/2011, cria e extingue cargos de provimento efetivo, cria cargo comissionado na câmara municipal de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2272/parecer_n._002-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2272/parecer_n._002-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 01 /2023, de autoria do Poder Legislativo (Mesa diretora) cuja súmula: Dispõe sobre a concessão de aumento real aos servidores públicos efetivos da Câmara Municipal de Colniza/MT, cria gratificações e dá outras providências</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2329/parecer_n._003-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2329/parecer_n._003-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Complementar Legislativo N. 002/2023, de autoria do Poder Legislativo (Mesa diretora) cuja súmula: Dispõe sobre a alteração do anexo I da lei complementar municipal de n. 013 de 01 de fevereiro de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2331/parecer_n._004-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2331/parecer_n._004-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei  Legislativo N. 003/2023, de autoria do Poder Legislativo (Mesa diretora) cuja súmula: Revoga as leis municipais nº. 583/2013 e 740/2017 e dispõe sobre a regulamentação da verba de natureza indenizatória pelo exercício da atividade parlamentar, e dá outras providências</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2333/parecer_n._005-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2333/parecer_n._005-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Legislativo N. 004/2023, de autoria do Poder Legislativo (Mesa diretora) cuja súmula: Concede revisão geral anual (RGA) aos servidores públicos do poder legislativo municipal e dá outras providências</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2335/parecer_n._006-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2335/parecer_n._006-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei  Nº 003/2023, de autoria do Poder Executivo cuja súmula: Institui e regulamenta a concessão de diárias no município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2406/parecer_n._007-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2406/parecer_n._007-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 006/2023, de autoria do Poder Legislativo cuja súmula: Autoriza a restituição e o pagamento de parcelas de rateio do sistema único e integrado de execução orçamentária, administração financeira e controle - SIAFIC à prefeitura municipal de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2408/parecer_n._008-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2408/parecer_n._008-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 005/2023, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a conceder premiações no programa alfabetiza MT, festival da canção e no Arraiá colnizense, e dá outras providências</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2450/parecer_n._009-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2450/parecer_n._009-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 010/2023, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a conceder premiações aos vencedores das competições esportivas no ano de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2452/parecer_n._010-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2452/parecer_n._010-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 011/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.500.000,00 (Um milhão e quinhentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2454/parecer_n._011-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2454/parecer_n._011-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 012/2023, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 500/2011 e 502/2011, e dá outras providências</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2456/parecer_n._012-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2456/parecer_n._012-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 013/2023, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 1.007/2022, e dá outras providências</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2458/parecer_n._013-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2458/parecer_n._013-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 07/2023, de autoria do Poder Legislativo (Vereadores Oseia e Miro) cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação de Pais e Amigos e Colaboradores da Pessoa com Deficiência - AMPARE e dá outras providências</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2474/parecer_n._014-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2474/parecer_n._014-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 09/2023, de autoria do Poder Legislativo (Vereadores Miro) cuja súmula: Dispõe sobre a instituição do dia do lançamento da colheita do café no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2476/parecer_n._015-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2476/parecer_n._015-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 10/2023, de autoria do Poder Legislativo (Vereador Oseia) cuja súmula: Dispõe sobre a denominação do Viveiro Municipal de Colniza/MT, o qual passará a ser cognominado Viveiro Municipal Orico Cardoso de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/parecer_n._016-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/parecer_n._016-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 20/2023, de autoria do Poder Executivo cuja súmula: Altera a redação da lei Municipal Nº 1.007, de 20 de junho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/parecer_n._017-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/parecer_n._017-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 21/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 4.000.000,00 ( quatro milhões de reais), no orçamento do Município e dá outras providências</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2619/parecer_n._018-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2619/parecer_n._018-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 023/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional Suplementar no valor de até R$ 150.000,00 ( Cento e Cinquenta Mil Reais), no Orçamento do município</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2621/parecer_n._019-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2621/parecer_n._019-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 024/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.044,00 ( Trezentos mil e Quarenta e quatro reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2623/parecer_n._020-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2623/parecer_n._020-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 025/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 75.066,00 ( Setenta cinco mil e sessenta e seis reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2625/parecer_n._021-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2625/parecer_n._021-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 026/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 ( Trezentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2627/parecer_n._022-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2627/parecer_n._022-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 027/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 409.669,00 ( Quatrocentos e nove mil e seiscentos e sessenta e nove reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2629/parecer_n._023-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2629/parecer_n._023-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 028/2023, de autoria do Poder Executivo cuja súmula: Altera a redação da lei municipal N: 849/2019, e dá outras providências</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2631/parecer_n._024-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2631/parecer_n._024-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 029/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.000,00 (duzentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2633/parecer_n._025-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2633/parecer_n._025-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 030/2023, de autoria do Poder Executivo cuja súmula: Altera a redação do artigo 1º DA LEI 1.008 DE 30 DE JUNHO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2635/parecer_n._026-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2635/parecer_n._026-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 031/2023, de autoria do Poder Executivo cuja súmula: Cria a retribuição pecuniária por serviço em jornada extraordinária nos termos que especifica, a ser paga aos policiais penais, policiais militares e policiais civis, lotados na sesp- MT, por força de convênio ou instrumento congênere a ser celebrado com o município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2636/parecer_n._027-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2636/parecer_n._027-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 032/2023, de autoria do Poder Executivo cuja súmula: Altera a redação da lei municipal N. 1.077/2023, e dá outras providências</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2637/parecer_n._028-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2637/parecer_n._028-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 033/2023, de autoria do Poder Executivo cuja súmula: ALTERA A REDAÇÃO DA LEI Nº 499 DE 02 DE JUNHO DE 2.011, E DA LEI Nº 502 DE 02 DE JUNHO DE 2.011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2645/parecer_n._029-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2645/parecer_n._029-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 034/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até r$ 300.000,00 (trezentos mil reais), no orçamento do município e dá outras providencias</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2647/parecer_n._030-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2647/parecer_n._030-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 035/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 455.000,00 (quatrocentos e cinquenta e cinco mil reais), no orçamento do município e dá outras providencias</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2669/parecer_n._031-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2669/parecer_n._031-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 036/2023, de autoria do Poder Executivo cuja súmula: Dispõe sobre autorização para celebrar termo de fomento com a liga Estadual de Motociclismo e Automobilismo de Mato Grosso - LEMAMT, e dá outras providências</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2671/parecer_n._032-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2671/parecer_n._032-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 013/2023, de autoria do Poder Legislativo ( Mesa Diretora) cuja súmula: Altera o vencimento do cargo de atendente parlamentar no âmbito do Poder Legislativo municipal e dá outras providências</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2689/parecer_n._033-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2689/parecer_n._033-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 037/2023, de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza, a manter a subvenção social com a Associação Beneficente Lar de Esperança-ABLE, e dá outras providências</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2691/parecer_n._034-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2691/parecer_n._034-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 038/2023, de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza, a conceder cessão de uso do bem imóvel público, a titulo de comodato, pelo prazo de 20 anos, a Associação dos Veteranos de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2710/parecer_n._035-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2710/parecer_n._035-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 014/2023, de autoria do Poder Legislativo (Vereadores Ezequias e Oseia) cuja súmula: Dispõe sobre a Municipalização da estrada da Linha Macedo localizada no Município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2713/parecer_n._036-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2713/parecer_n._036-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 039/2023, de autoria do Poder Executivo  cuja súmula: Autoriza o município de Colniza-MT, a celebrar contrato de locação de imóvel, e dá outras providências</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2727/parecer_n._037-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2727/parecer_n._037-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 042/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.333.863,41 (Um milhão, trezentos e trinta e três mil, oitocentos e sessenta e três reais e quarenta e um centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2729/parecer_n._038-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2729/parecer_n._038-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 043/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 70.000,00 ( Setenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2731/parecer_n._039-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2731/parecer_n._039-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 044/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 626.779,00 ( seiscentos e vinte e seis mil e setecentos e setenta e nove reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2733/parecer_n._040-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2733/parecer_n._040-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 045/2023, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a Instituir o Programa de Mutirão Fiscal, no município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2735/parecer_n._041-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2735/parecer_n._041-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 015/2023, de autoria do Poder Legislativo (Vereador Valter de Lima Jesus), cuja súmula: Dispõe sobre a Municipalização da estrada da Linha Rio Aliança – Muriru localizada no Município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2758/parecer_n._042-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2758/parecer_n._042-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 047/2023, de autoria do Poder Executivo, cuja súmula: Autoriza o Poder Executivo Municipal a ratear valores recebidos através da portaria GM/MS Nº 1.135/2023, assim como abertura de crédito adicional suplementar no orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2770/parecer_n._043-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2770/parecer_n._043-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 016/2023, de autoria do Poder Legislativo, (Vereador Oseia),  cuja súmula: Dispõe sobre o reconhecimento do Dia Nacional dos Desbravadores no Município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2772/parecer_n._044-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2772/parecer_n._044-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 017/2023, de autoria do Poder Legislativo, (Vereador Oseia), cuja súmula: Institui o dia Municipal do nascituro e de conscientização sobre os riscos do aborto, a ser comemorado, anualmente, em 8 de outubro, e dá outras providências</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2797/parecer_n._045-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2797/parecer_n._045-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 048/2023, de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.200,00 (Um milhão e duzentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2776/parecer_n._048-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2776/parecer_n._048-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 051/2023, de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional especial no valor de até R$ 372.061,07 (trezentos e setenta e dois mil, sessenta e um reais e sete centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2803/parecer_n._046-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2803/parecer_n._046-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 049/2023, de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 100.000,00 (Cem mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2806/parecer_n._047-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2806/parecer_n._047-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 050/2023, de autoria do Poder Executivo, cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2860/parecer_n._050-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2860/parecer_n._050-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 55/2023, de autoria do Poder Executivo, cuja súmula: Dispõe sobre a denominação de ruas, e dá outras providências</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2862/parecer_n._056-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2862/parecer_n._056-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 56/2023, de autoria do Poder Executivo, cuja súmula: Dispõe sobre autorização para abertura de crédito adicional suplementar no valor de até R$ 3.480.000,00 ( Três milhões quatrocentos e oitenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2864/parecer_n._052-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2864/parecer_n._052-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 57/2023, de autoria do Poder Executivo, cuja súmula: Dispõe sobre alterações na Lei Nº 957/2021, de 21 de dezembro de 2021, que estabelece o Plano Plurianual do município para o período 2022 a 2025, e Lei Nº 1113, de 28 de junho de 2023, que trata das Diretrizes Orçamentárias do Exercício Financeiro de 2023, de modo a compatibilizar totalmente as peças de Planejamento e as reavaliações realizadas nos programas, atividades, projetos e operações especiais aprovadas para o orçamento do exercício de 2022</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2866/parecer_n._053-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2866/parecer_n._053-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 58/2023, de autoria do Poder Executivo, cuja súmula: Dispõe sobre alteração da redação da Lei Municipal Nº 1.140/2023, e dá outras providências</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2868/parecer_n._054-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2868/parecer_n._054-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 20/2023, de autoria do Poder Legislativo (Vereador Ferreira) cuja súmula: Dispõe sobre o ordenamento territorial e horário de funcionamento de entidades de tiro desportivo no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2870/parecer_n._055-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2870/parecer_n._055-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 21/2023, de autoria do Poder Legislativo (Mesa diretora) cuja súmula:</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2872/parecer_n._056-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2872/parecer_n._056-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 22/2023, de autoria do Poder Legislativo (Vereador presidente Ezequias Dedé) cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Liga Desportiva Eclética de Colniza no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2908/parecer_n._058-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2908/parecer_n._058-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 59/2023, de autoria do Poder Executivo  cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.00,00 ( quinhentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2918/parecer_n._059-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2918/parecer_n._059-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 60/2023, de autoria do Poder Executivo cuja súmula: Altera o § 2º do art. 3º, e o parágrafo único do art. 7º da Lei Municipal Nº 345/2007, e dá outras providências</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2920/parecer_n._060-_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2920/parecer_n._060-_2023.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei Nº 61/2023, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 1.119 de 21 de julho de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>parecer Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2443/parecer_no001_-2023_-_final_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2443/parecer_no001_-2023_-_final_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 007/2023, de autoria do poder Executivo Municipal, cuja sumula: Autoriza o município de Colniza, a conceder Subveção Social a Associação de Pais e Amigos dos Excepcionais de Colniza- APAE, e dá outras providências</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2444/parecer_no002_-2023_-_final_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2444/parecer_no002_-2023_-_final_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 009/2023, de autoria do poder Executivo Municipal, cuja sumula: Autoriza o Poder Executivo Municipal a conceder premiações no Âmbito da campanha de incentivo a arrecadação do IPTU/2023, através de sorteio, e dá outras providências</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2503/parecer_no003_-2023_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2503/parecer_no003_-2023_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 017/2023, de autoria do poder Executivo Municipal, cuja sumula: Dispõe sobre alterações da Lei Municipal Nº 609/2014, e dá outras providências</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2507/parecer_no004_-2023_-_final_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2507/parecer_no004_-2023_-_final_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 08/2023, de autoria do poder Legislativo, (Vereador Marcos, Miro, Luis e Agnaldo) cuja sumula: Institui o pagamento de direitos sociais do 13º (décimo terceiro) salário e o pagamento de férias acrescido do terço constitucional aos agentes políticos do município de Colniza prefeito, vice-prefeito, secretários municipais e dá outras providências</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2607/parecer_no005-2023_-_ldo_-_final_e_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2607/parecer_no005-2023_-_ldo_-_final_e_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 014/2023, de autoria do poder executivo cuja sumula: Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2768/parecer_no006-2023_-_inicial_-financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2768/parecer_no006-2023_-_inicial_-financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 046/2023, de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 660.00,00 ( Seiscentos e sessenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2820/parecer_no007-2023_-_inicial__e_final_-financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2820/parecer_no007-2023_-_inicial__e_final_-financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 052/2023, de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.373.887,59 (Um milhão trezentos e setenta e três mil oitocentos e oitenta e sete reais e cinquenta e nove centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2821/parecer_no008-2023_-_inicial__e_final_-financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2821/parecer_no008-2023_-_inicial__e_final_-financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 053/2023, de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 80.000,00 ( oitenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2822/parecer_no009-2023_-_inicial__e_final_-financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2822/parecer_no009-2023_-_inicial__e_final_-financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 054/2023, de autoria do Poder Executivo cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 930.000,00 (novecentos e trinta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2851/parecer_no010-2023_-_final_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2851/parecer_no010-2023_-_final_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 040/2023, de autoria do Poder Executivo cuja sumula: Estima a Receita e Fixa a Despesa do Município de Colniza – MT, para o Exercício Financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2273/redacao_final_do_projeto_de_lei_001-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2273/redacao_final_do_projeto_de_lei_001-2023.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 01/2022, de autoria do Poder Legislativo (Mesa diretora)  cuja súmula: Dispõe sobre a concessão de aumento real aos servidores públicos efetivos da Câmara Municipal de Colniza/MT, cria gratificações e dá outras providências</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2306/redacao_final_do_projeto_de_lei_complementar_n._001-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2306/redacao_final_do_projeto_de_lei_complementar_n._001-2023.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 02/2022, de autoria do Poder Legislativo (Mesa diretora) cuja súmula: Dispõe sobre a alteração da lei Municipal nº. 505/2011, cria e extingue cargos de provimento efetivo, cria cargo comissionado na câmara municipal de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2330/redacao_final_do_projeto_de_lei_complementar_n._002-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2330/redacao_final_do_projeto_de_lei_complementar_n._002-2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Complementar Legislativo N. 002/2023, de autoria do Poder Legislativo (Mesa diretora) cuja súmula: Dispõe sobre a alteração do anexo I da lei complementar municipal de n. 013 de 01 de fevereiro de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2332/redacao_final_do_projeto_de_lei_004-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2332/redacao_final_do_projeto_de_lei_004-2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Legislativo N. 003/2023, de autoria do Poder Legislativo (Mesa diretora) cuja súmula: Revoga as leis municipais nº. 583/2013 e 740/2017 e dispõe sobre a regulamentação da verba de natureza indenizatória pelo exercício da atividade parlamentar, e dá outras providências</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2334/redacao_final_do_projeto_de_lei_004-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2334/redacao_final_do_projeto_de_lei_004-2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Legislativo N. 004/2023, de autoria do Poder Legislativo (Mesa diretora) cuja súmula: Concede revisão geral anual (RGA) aos servidores públicos do poder legislativo municipal e dá outras providências</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 003/2023, de autoria do Poder Executivo cuja súmula: Institui e regulamenta a concessão de diárias no município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2355/redacao_final_do_projeto_de_lei_n001.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2355/redacao_final_do_projeto_de_lei_n001.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 001/2023, de autoria do Poder Executivo cuja súmula: Dispõe sobre a denominação do Laboratório Municipal de Colniza, e dá outras providencias</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2356/redacao_final_do_projeto_de_lei_n002.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2356/redacao_final_do_projeto_de_lei_n002.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 002/2023, de autoria do Poder Executivo cuja súmula: Dispões sobre a mão única ao tráfego de veículos nas vias urbanas: Travessa Ricardo Arnoldo, Travessa Martinho Lutero, e das ruas das Mangueiras, rua das Adálias e rua das Acácias, e dá outras providências</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2357/redacao_final_do_projeto_de_lei_002-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2357/redacao_final_do_projeto_de_lei_002-2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 002/2023, de autoria do Poder Legislativo  cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública do Conselho da Comunidade de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2358/redacao_final_do_projeto_de_lei_005-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2358/redacao_final_do_projeto_de_lei_005-2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 005/2023, de autoria do Poder Legislativo cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública do Rotary Club de Colniza no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 006/2023, de autoria do Poder Legislativo cuja súmula: Autoriza a restituição e o pagamento de parcelas de rateio do sistema único e integrado de execução orçamentária, administração financeira e controle - SIAFIC à prefeitura municipal de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 005/2023, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a conceder premiações no programa alfabetiza MT, festival da canção e no Arraiá colnizense, e dá outras providências</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2451/redacao_final_do_projeto_de_lei_n010.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2451/redacao_final_do_projeto_de_lei_n010.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 010/2023, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a conceder premiações aos vencedores das competições esportivas no ano de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2453/redacao_final_do_projeto_de_lei_n011.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2453/redacao_final_do_projeto_de_lei_n011.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 011/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.500.000,00 (Um milhão e quinhentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2455/redacao_final_do_projeto_de_lei_n012.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2455/redacao_final_do_projeto_de_lei_n012.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 012/2023, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 500/2011 e 502/2011, e dá outras providências</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2457/redacao_final_do_projeto_de_lei_n013.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2457/redacao_final_do_projeto_de_lei_n013.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 013/2023, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 1.007/2022, e dá outras providências</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2459/redacao_final_do_projeto_de_lei_007-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2459/redacao_final_do_projeto_de_lei_007-2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 07/2023, de autoria do Poder Legislativo (Vereadores Oseia e Miro) cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação de Pais e Amigos e Colaboradores da Pessoa com Deficiência - AMPARE e dá outras providências</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2460/redacao_final_do_projeto_de_lei_n007.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2460/redacao_final_do_projeto_de_lei_n007.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 007/2023, de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza, a conceder Subveção Social a Associação de Pais e Amigos dos Excepcionais de Colniza- APAE, e dá outras providências</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2461/redacao_final_do_projeto_de_lei_n009.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2461/redacao_final_do_projeto_de_lei_n009.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 009/2023, de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza, a conceder Subveção Social a Associação de Pais e Amigos dos Excepcionais de Colniza- APAE, e dá outras providências</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2462/redacao_final_do_projeto_de_lei_n006.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2462/redacao_final_do_projeto_de_lei_n006.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 006/2023, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 1.052/2022, e dá outras providências</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2463/redacao_final_do_projeto_de_lei_n008.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2463/redacao_final_do_projeto_de_lei_n008.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 008/2023, de autoria do Poder Executivo cuja súmula: Institui o Programa de incentivo de transferência de veículos automotores no município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2475/redacao_final_do_projeto_de_lei_009-2023_-_legislativo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2475/redacao_final_do_projeto_de_lei_009-2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 009/2023, de autoria do Poder Legislativo (Vereador Miro) cuja súmula: Dispõe sobre a instituição do dia do lançamento da colheita do café no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2477/redacao_final_do_projeto_de_lei_010-2023_-_legislativo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2477/redacao_final_do_projeto_de_lei_010-2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 010/2023, de autoria do Poder Legislativo (Vereador Oseia) cuja súmula: Dispõe sobre a denominação do Viveiro Municipal de Colniza/MT, o qual passará a ser cognominado Viveiro Municipal Orico Cardoso de Oliveira, e dá outras providências</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2510/redacao_final_do_projeto_de_lei_n015.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2510/redacao_final_do_projeto_de_lei_n015.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 015/2023, de autoria do Poder Executivo cuja súmula: Revoga a Lei Municipal Nº 1.045, de 11 de outubro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2511/redacao_final_do_projeto_de_lei_n016.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2511/redacao_final_do_projeto_de_lei_n016.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 016/2023, de autoria do Poder Executivo cuja súmula: Altera a denominação da Unidade Básica de Saúde - UBS do Bairro Cidade Alta, para Unidade Básica de Saúde - UBS Diosinésio Dedé de Souza, e dá outras providências</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/redacao_final_do_projeto_de_lei_n018.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/redacao_final_do_projeto_de_lei_n018.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 018/2023, de autoria do Poder Executivo cuja súmula: Modifica a redação da Lei Municipal Nº 501/2011, alterada pela Lei Municipal Nº 1.050 de 25 de outubro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 019/2023, de autoria do Poder Executivo cuja súmula: Modifica a redação da Lei Municipal Nº 1.007, de 20 de julho de 2022, alterada pela lei Municipal Nº 1.027, de 09 de agosto de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/redacao_final_do_projeto_de_lei_n017.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/redacao_final_do_projeto_de_lei_n017.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 017/2023, de autoria do Poder Executivo cuja súmula: Dispõe sobre alterações da Lei Municipal Nº 609/2014, e dá outras providências</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/redacao_final_do_projeto_de_lei_n020.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/redacao_final_do_projeto_de_lei_n020.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 020/2023, de autoria do Poder Executivo cuja súmula: Altera a redação da lei Municipal Nº 1.007, de 20 de junho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/redacao_final_do_projeto_de_lei_n021.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/redacao_final_do_projeto_de_lei_n021.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 021/2023, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 4.000.000,00 ( quatro milhões de reais), no orçamento do Município e dá outras providências</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2545/redacao_final_do_projeto_de_lei_008-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2545/redacao_final_do_projeto_de_lei_008-2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 08/2023, de autoria do Poder Legislativo (Vereadores Marcos, Miro, Luis e Agnaldo) cuja súmula: Institui o pagamento de direitos sociais do 13º (décimo terceiro) salário e o pagamento de férias acrescido do terço constitucional aos agentes políticos do município de Colniza prefeito, vice-prefeito, secretários municipais e dá outras providências</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>COBSPAP - COMISSÃO DE OBRAS, BENS E SERVIÇOS PUBL. E ATV. PR</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/redacao_final_do_projeto_de_lei_n029.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/redacao_final_do_projeto_de_lei_n029.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 029/2022, de autoria do Poder Executivo cuja súmula: Institui o Plano Diretor Participativo do Município de Colniza - MT e dá outras providencias</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/redacao_final_do_projeto_de_lei_n030.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/redacao_final_do_projeto_de_lei_n030.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 030/2022, de autoria do Poder Executivo cuja súmula: Institui o Zoneamento, Uso e Ocupação do Solo do Município de Colniza - MT e dá outras providencias</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/redacao_final_do_projeto_de_lei_n032.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/redacao_final_do_projeto_de_lei_n032.2022.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 032/2022, de autoria do Poder Executivo cuja súmula: Institui o Código de Postura do Município de Colniza - MT e dá outras providencias</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/redacao_final_do_projeto_de_lei_n033.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/redacao_final_do_projeto_de_lei_n033.2022.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 033/2022, de autoria do Poder Executivo cuja súmula: Dispõe Sobre o Estudo de Impacto de Vizinhança e Relatório de Impacto de Vizinhança – IV/RIV do Município de Colniza - MT e dá outras providencias”, para análise e posterior aprovação por esta Douta Casa de Leis.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/redacao_final_do_projeto_de_lei_n034.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/redacao_final_do_projeto_de_lei_n034.2022.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 034/2022, de autoria do Poder Executivo cuja súmula: Dispõe Sobre Operações Urbanas Consorciadas do Município de Colniza - MT e dá outras providencias”, para análise e posterior aprovação por esta Douta Casa de Leis.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/redacao_final_do_projeto_de_lei_n035.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/redacao_final_do_projeto_de_lei_n035.2022.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 035/2022, de autoria do Poder Executivo cuja súmula: Dispõe Sobre a Outorga Onerosa do Direito de Construir do Município de Colniza - MT e dá outras providencias”, para análise e posterior aprovação por esta Douta Casa de Leis.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/redacao_final_do_projeto_de_lei_n036.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/redacao_final_do_projeto_de_lei_n036.2022.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 036/2022, de autoria do Poder Executivo cuja súmula: Dispõe Sobre o Parcelamento do Solo Urbano do Município de Colniza - MT e dá outras providencias”, para análise e posterior aprovação por esta Douta Casa de Leis.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/redacao_final_do_projeto_de_lei_n037.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/redacao_final_do_projeto_de_lei_n037.2022.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 037/2022, de autoria do Poder Executivo cuja súmula: Dispõe Sobre o Sistema Viário do Município de Colniza - MT e dá outras providencias”, para análise e posterior aprovação por esta Douta Casa de Leis.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2609/redacao_final_do_projeto_de_lei_n031.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2609/redacao_final_do_projeto_de_lei_n031.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 031/2023 de autoria do Poder Executivo cuja súmula: Cria retribuição pecuniária por serviço em jornada extraordinária nos termos que especifica, a ser paga aos policiais penais, policiais militares e policiais civis, lotados na SESP/MT, por força de convênio ou instrumento congênere a ser celebrado com o município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2611/redacao_final_do_projeto_de_lei_n031.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2611/redacao_final_do_projeto_de_lei_n031.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 031/2022, de autoria do Poder Executivo cuja súmula: Institui o Código de Obras e Edificações do Município de Colniza - MT e dá outras providencias</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2612/redacao_final_do_projeto_de_lei_n032.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2612/redacao_final_do_projeto_de_lei_n032.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 032/2023, de autoria do Poder Executivo cuja súmula: Altera a redação da lei municipal N. 1.077/2023, e dá outras providências</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2613/redacao_final_do_projeto_de_lei_n033.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2613/redacao_final_do_projeto_de_lei_n033.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 033/2023, de autoria do Poder Executivo cuja súmula: ALTERA A REDAÇÃO DA LEI Nº 499 DE 02 DE JUNHO DE 2.011, E DA LEI Nº 502 DE 02 DE JUNHO DE 2.011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2614/redacao_final_do_projeto_de_lei_011-2023_-_legislativo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2614/redacao_final_do_projeto_de_lei_011-2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 011/2023, de autoria do Poder Legislativo cuja súmula: Reconhece no âmbito do município de Colniza, a visão monocular como deficiência sensorial do tipo visual e dá outras providências</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2615/redacao_final_do_projeto_de_lei_012-2023_-_legislativo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2615/redacao_final_do_projeto_de_lei_012-2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 012/2023, de autoria do Poder Legislativo cuja súmula: Institui o Dia da Pessoa com Visão Monocular no Município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2616/redacao_final_do_projeto_de_lei_n022.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2616/redacao_final_do_projeto_de_lei_n022.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 022/2023, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 663, de 19 de outubro de 2016, que reestrutura o regime próprio de Previdência Social do município de Colniza/MT e, dá outras providências</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2618/redacao_final_do_projeto_de_lei_n014.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2618/redacao_final_do_projeto_de_lei_n014.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 014/2023 de autoria do Poder Executivo cuja súmula: Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2620/redacao_final_do_projeto_de_lei_n023.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2620/redacao_final_do_projeto_de_lei_n023.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 023/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional Suplementar no valor de até R$ 150.000,00 ( Cento e Cinquenta Mil Reais), no Orçamento do município</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2622/redacao_final_do_projeto_de_lei_n024.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2622/redacao_final_do_projeto_de_lei_n024.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 024/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.044,00 ( Trezentos mil e Quarenta e quatro reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2624/redacao_final_do_projeto_de_lei_n025.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2624/redacao_final_do_projeto_de_lei_n025.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 025/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 75.066,00 ( Setenta cinco mil e sessenta e seis reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2626/redacao_final_do_projeto_de_lei_n026.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2626/redacao_final_do_projeto_de_lei_n026.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 026/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 ( Trezentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2628/redacao_final_do_projeto_de_lei_n027.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2628/redacao_final_do_projeto_de_lei_n027.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 027/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 409.669,00 ( Quatrocentos e nove mil e seiscentos e sessenta e nove reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2630/redacao_final_do_projeto_de_lei_n028.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2630/redacao_final_do_projeto_de_lei_n028.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 028/2023 de autoria do Poder Executivo cuja súmula: Altera a redação da lei municipal N: 849/2019, e dá outras providências</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2632/redacao_final_do_projeto_de_lei_n029.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2632/redacao_final_do_projeto_de_lei_n029.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 029/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.000,00 (duzentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2634/redacao_final_do_projeto_de_lei_n030.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2634/redacao_final_do_projeto_de_lei_n030.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 030/2023 de autoria do Poder Executivo cuja súmula: Altera a redação do artigo 1º DA LEI 1.008 DE 30 DE JUNHO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2638/redacao_final_do_projeto_de_lei_n033.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2638/redacao_final_do_projeto_de_lei_n033.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 033/2023 de autoria do Poder Executivo cuja súmula: ALTERA A REDAÇÃO DA LEI Nº 499 DE 02 DE JUNHO DE 2.011, E DA LEI Nº 502 DE 02 DE JUNHO DE 2.011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2646/redacao_final_do_projeto_de_lei_n034.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2646/redacao_final_do_projeto_de_lei_n034.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 034/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000,00 (trezentos mil reais), no orçamento do município e dá outras providencias</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2648/redacao_final_do_projeto_de_lei_n035.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2648/redacao_final_do_projeto_de_lei_n035.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 035/2023 de autoria do Poder Executivo cuja súmula:  Autoriza abertura de crédito adicional suplementar no valor de até R$ 455.000,00 (quatrocentos e cinquenta e cinco mil reais), no orçamento do município e dá outras providencias</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2670/redacao_final_do_projeto_de_lei_n036.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2670/redacao_final_do_projeto_de_lei_n036.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 036/2023 de autoria do Poder Executivo cuja súmula: Dispõe sobre autorização para celebrar termo de fomento com a liga Estadual de Motociclismo e Automobilismo de Mato Grosso - LEMAMT, e dá outras providências</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2672/redacao_final_do_projeto_de_lei_013-2023_-_legislativo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2672/redacao_final_do_projeto_de_lei_013-2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 013/2023 de autoria do Poder Legislativo (Mesa Diretora) cuja súmula: Altera o vencimento do cargo de atendente parlamentar no âmbito do Poder Legislativo municipal e dá outras providências</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2690/redacao_final_do_projeto_de_lei_n037.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2690/redacao_final_do_projeto_de_lei_n037.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 037/2023 de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza, a manter a subvenção social com a Associação Beneficente Lar de Esperança-ABLE, e dá outras providências</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2692/redacao_final_do_projeto_de_lei_n038.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2692/redacao_final_do_projeto_de_lei_n038.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 038/2023 de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza, a conceder cessão de uso do bem imóvel público, a titulo de comodato, pelo prazo de 20 anos, a Associação dos Veteranos de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2711/redacao_final_do_projeto_de_lei_014-2023_-_legislativo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2711/redacao_final_do_projeto_de_lei_014-2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 014/2023 de autoria do Poder Legislativo (Vereadores Ezequias e Oseia) cuja súmula: Dispõe sobre a Municipalização da estrada da Linha Macedo localizada no Município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2714/redacao_final_do_projeto_de_lei_n039.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2714/redacao_final_do_projeto_de_lei_n039.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 039/2023 de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza-MT, a celebrar contrato de locação de imóvel, e dá outras providências</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2728/redacao_final_do_projeto_de_lei_n042.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2728/redacao_final_do_projeto_de_lei_n042.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 042/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.333.863,41 (Um milhão, trezentos e trinta e três mil, oitocentos e sessenta e três reais e quarenta e um centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2730/redacao_final_do_projeto_de_lei_n043.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2730/redacao_final_do_projeto_de_lei_n043.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 043/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 70.000,00 ( Setenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2732/redacao_final_do_projeto_de_lei_n044.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2732/redacao_final_do_projeto_de_lei_n044.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 044/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 626.779,00 ( seiscentos e vinte e seis mil e setecentos e setenta e nove reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2734/redacao_final_do_projeto_de_lei_n045.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2734/redacao_final_do_projeto_de_lei_n045.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 045/2023 de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a Instituir o Programa de Mutirão Fiscal, no município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2736/redacao_final_do_projeto_de_lei_015-2023_-_legislativo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2736/redacao_final_do_projeto_de_lei_015-2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 015/2023 de autoria do Poder Legislativo (Vereador Valter de Lima Jesus) cuja súmula: Dispõe sobre a Municipalização da estrada da Linha Rio Aliança – Muriru localizada no Município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2759/redacao_final_do_projeto_de_lei_n047.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2759/redacao_final_do_projeto_de_lei_n047.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 047/2023 de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a ratear valores recebidos através da portaria GM/MS Nº 1.135/2023, assim como abertura de crédito adicional suplementar no orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2771/redacao_final_do_projeto_de_lei_016-2023_-_legislativo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2771/redacao_final_do_projeto_de_lei_016-2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 016/2023 de autoria do Poder Legislativo, ( Vereador Oseia) cuja súmula: Dispõe sobre o reconhecimento do Dia Nacional dos Desbravadores no Município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 017/2023 de autoria do Poder Legislativo, ( Vereador Oseia) cuja súmula: Institui o dia Municipal do nascituro e de conscientização sobre os riscos do aborto, a ser comemorado, anualmente, em 8 de outubro, e dá outras providências</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2774/redacao_final_do_projeto_de_lei_n041.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2774/redacao_final_do_projeto_de_lei_n041.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 041/2023 de autoria do Poder Executivo cuja súmula: Altera a redação da lei municipal n. 663, de 19 de outubro de 2016, que reestrutura o regime próprio de previdência social do município de Colniza/MT e, dá outras providências</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 046/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 660.00,00 ( Seiscentos e sessenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2778/redacao_final_do_projeto_de_lei_n051.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2778/redacao_final_do_projeto_de_lei_n051.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 051/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional especial no valor de até R$ 372.061,07 (trezentos e setenta e dois mil, sessenta e um reais e sete centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2798/redacao_final_do_projeto_de_lei_n048.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2798/redacao_final_do_projeto_de_lei_n048.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 048/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.200,00 (Um milhão e duzentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2804/redacao_final_do_projeto_de_lei_n049.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2804/redacao_final_do_projeto_de_lei_n049.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 049/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 100.000,00 (Cem mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2807/redacao_final_do_projeto_de_lei_n050.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2807/redacao_final_do_projeto_de_lei_n050.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 050/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2826/redacao_final_do_projeto_de_lei_n052.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2826/redacao_final_do_projeto_de_lei_n052.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 052/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.373.887,59 (Um milhão trezentos e setenta e três mil oitocentos e oitenta e sete reais e cinquenta e nove centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2827/redacao_final_do_projeto_de_lei_n053.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2827/redacao_final_do_projeto_de_lei_n053.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 053/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 80.000,00 ( oitenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2828/redacao_final_do_projeto_de_lei_n054.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2828/redacao_final_do_projeto_de_lei_n054.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 054/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 930.000,00 (novecentos e trinta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2859/redacao_final_do_projeto_de_lei_n040.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2859/redacao_final_do_projeto_de_lei_n040.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 40/2023 de autoria do Poder Executivo cuja súmula: Estima a Receita e Fixa a Despesa do Município de Colniza – MT, para o Exercício Financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 55/2023 de autoria do Poder Executivo cuja súmula: Dispõe sobre a denominação de ruas, e dá outras providências</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2863/redacao_final_do_projeto_de_lei_n056.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2863/redacao_final_do_projeto_de_lei_n056.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 56/2023 de autoria do Poder Executivo cuja súmula: Dispõe sobre autorização para abertura de crédito adicional suplementar no valor de até R$ 3.480.000,00 ( Três milhões quatrocentos e oitenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2865/redacao_final_do_projeto_de_lei_n057.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2865/redacao_final_do_projeto_de_lei_n057.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 57/2023 de autoria do Poder Executivo cuja súmula: Dispõe sobre alterações na Lei Nº 957/2021, de 21 de dezembro de 2021, que estabelece o Plano Plurianual do município para o período 2022 a 2025, e Lei Nº 1113, de 28 de junho de 2023, que trata das Diretrizes Orçamentárias do Exercício Financeiro de 2023, de modo a compatibilizar totalmente as peças de Planejamento e as reavaliações realizadas nos programas, atividades, projetos e operações especiais aprovadas para o orçamento do exercício de 2022</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2867/redacao_final_do_projeto_de_lei_n058.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2867/redacao_final_do_projeto_de_lei_n058.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 58/2023 de autoria do Poder Executivo cuja súmula: Dispõe sobre alteração da redação da Lei Municipal Nº 1.140/2023, e dá outras providências</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2869/redacao_final_do_projeto_de_lei_020-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2869/redacao_final_do_projeto_de_lei_020-2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 20/2023 de autoria do Poder Legislativo (Vereador Ferreira) cuja súmula: Dispõe sobre o ordenamento territorial e horário de funcionamento de entidades de tiro desportivo no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2871/redacao_final_do_projeto_de_lei_021-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2871/redacao_final_do_projeto_de_lei_021-2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 21/2023 de autoria do Poder Legislativo (Mesa diretora) cuja súmula: Altera o §2º do Art. 3º e o parágrafo único do art. 7º da Lei Municipal n. 345/2007 e dá outras providências</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2873/redacao_final_do_projeto_de_lei_022-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2873/redacao_final_do_projeto_de_lei_022-2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 22/2023 de autoria do Poder Legislativo (Vereador presidente Ezequias Dedé) cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Liga Desportiva Eclética de Colniza no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2897/redacao_final_do_projeto_de_lei_018-2023_-_legislativo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2897/redacao_final_do_projeto_de_lei_018-2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 18/2023 de autoria do Poder Legislativo (Vereador Oseia) cuja súmula: Estabelece a equidade na concessão de premiações esportivas concedidas a homens e a mulheres em eventos realizados no município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2909/redacao_final_do_projeto_de_lei_n059.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2909/redacao_final_do_projeto_de_lei_n059.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 59/2023 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.00,00 ( quinhentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2919/redacao_final_do_projeto_de_lei_n060.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2919/redacao_final_do_projeto_de_lei_n060.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 60/2023 de autoria do Poder Executivo cuja súmula: Altera o § 2º do art. 3º, e o parágrafo único do art. 7º da Lei Municipal Nº 345/2007, e dá outras providências</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2921/redacao_final_do_projeto_de_lei_n061.2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2921/redacao_final_do_projeto_de_lei_n061.2023.pdf</t>
   </si>
   <si>
     <t>Redação final do projeto de Lei Nº 61/2023 de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 1.119 de 21 de julho de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>Parecer Comissão de Obras, Bens e serviços Público</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2543/parecer1.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2543/parecer1.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre os Projetos de Lei Nº 029, 030, 031, 032, 033, 034, 035, 036 e 037 que instituem e compõe o Plano Diretor do município de Colniza</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2906/123_0003.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2906/123_0003.pdf</t>
   </si>
   <si>
     <t>Veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 020/2023 de autoria do Poder Legislativo (Vereador Ferreira) cuja súmula: Dispõe sobre o ordenamento territorial e horário de funcionamento de entidades de tiro desportivo no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2916/oficio_670-2023_gp-2023_veto_proj_021-2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2916/oficio_670-2023_gp-2023_veto_proj_021-2023.pdf</t>
   </si>
   <si>
     <t>Veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 021/2023 de autoria do Poder Legislativo cuja súmula: Altera o §2º do Art. 3º e o parágrafo único do art. 7º da Lei Municipal n. 345/2007 e dá outras providências</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2934/123_0010.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2934/123_0010.pdf</t>
   </si>
   <si>
     <t>Veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 018/2023 de autoria do Poder Legislativo cuja súmula: Estabelece a equidade na concessão de premiações esportivas concedidas a homens e a mulheres em eventos realizados no município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
     <t>Ata referente à 22ª Sessão Ordinária do ano de 2022, realizada no dia 19 de dezembro de 2022</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>Ata referente à 1ª Sessão Ordinária do ano de 2023, realizada no dia 30 de janeiro de 2023</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>Ata referente à 2ª Sessão Ordinária do ano de 2023, realizada no dia 13 de fevereiro de 2023</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2378/ata_3a_sessao_ordinaria_janeiro_2023___27_02__2023_correta.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2378/ata_3a_sessao_ordinaria_janeiro_2023___27_02__2023_correta.pdf</t>
   </si>
   <si>
     <t>Ata referente à 3ª Sessão Ordinária do ano de 2023, realizada no dia 27 de fevereiro de 2023</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>Ata referente à 4ª Sessão Ordinária do ano de 2023, realizada no dia 13 de março de 2023</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>Ata referente à 5ª Sessão Ordinária do ano de 2023, realizada no dia 27 de março de 2023</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>Ata referente à 6ª Sessão Ordinária do ano de 2023, realizada no dia 17 de abril de 2023</t>
   </si>
   <si>
     <t>2509</t>
   </si>
@@ -6984,67 +6984,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2289/projeto_de_lei_executivo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2286/projeto_de_lei_executivo_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2324/projeto_de_lei_executivo_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2396/projeto_de_lei_executivo_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2397/projeto_de_lei_executivo_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2420/projeto_de_lei_executivo_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_executivo_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_executivo_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2421/projeto_de_lei_executivo_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2418/projeto_de_lei_executivo_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2419/projeto_de_lei_executivo_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2411/projeto_de_lei_executivo_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2412/projeto_de_lei_executivo_no_013.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2617/projeto_de_lei_executivo_no_014.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2482/projeto_de_lei_executivo_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2504/projeto_de_lei_executivo_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2481/projeto_de_lei_executivo_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_lei_executivo_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2488/projeto_de_lei_executivo_no_019.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2496/projeto_de_lei_executivo_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2497/projeto_de_lei_executivo_no_021.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_executivo_no_022.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/oficio_no_355_gp_projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/oficio_no_356_gp_projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/oficio_no_357_gp_projeto_de_lei_no_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/oficio_no_358_gp_projeto_no_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/oficio_no_359_gp_pojeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/camscanner_06-23-2023_11.09.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/oficio_no_391_projeto_de_no_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/oficio_no_392_projeto_de_lei_de_no_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/oficio_no_393_projeto_de_lei_de_no_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/oficio_n_394_projeto_de_lei_de_no_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2589/oficio_no395_projeto_de_lei_de_no_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_lei_executivo_no_034.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2644/projeto_de_lei_executivo_no_035.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2667/projeto_de_lei_executivo_no_036.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2673/projeto_de_lei_executivo_no_037.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2674/projeto_de_lei_executivo_no_038.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2712/projeto_de_lei_executivo_no_039.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2744/projeto_de_lei_executivo_no_041.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2717/projeto_de_lei_executivo_no_042.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2718/projeto_de_lei_executivo_no_043.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2719/projeto_de_lei_executivo_no_044.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2720/projeto_de_lei_executivo_no_045.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2748/projeto_de_lei_executivo_no_046.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2749/projeto_de_lei_executivo_no_047.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_lei_executivo_no_048.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2802/projeto_de_lei_executivo_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2805/projeto_de_lei_executivo_no_050.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_executivo_no_051.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2799/projeto_de_lei_executivo_no_052.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2800/projeto_de_lei_executivo_no_053.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2801/projeto_de_lei_executivo_no_054.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2832/projeto_de_lei_executivo_no_55.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2853/projeto_de_lei_executivo_no_56.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2854/projeto_de_lei_executivo_no_57.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2855/projeto_de_lei_executivo_no_58.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2907/projeto_de_lei_executivo_no_59.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2913/projeto_de_lei_executivo_no_060.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_de_lei_executivo_no_061.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2271/projeto_de_lei_complementar_no_001-2023_-__mesa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2914/123_0008.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_no_001-2023__-_jorge.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2288/indicacao_no_002-2023__-_jorge_e_luis.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao_no_003-2023__-_tata.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2281/indicacao_no_004-2023__-_nayara.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2283/indicacao_no_005-2023__-_nayara.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_no_006-2023__-_miro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao_no_007-2023__-_miro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao_no_008-2023__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2293/indicacao_no_009-2023__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao_no_010-2023__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao_no_011-2023__-_dede.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_no_012-2023__-_dede_marcos_e_luis.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2297/indicacao_no_013-2023__-_agnaldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2310/indicacao_no_014-2023__-_ferreira.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_no_015-2023__-_ferreira.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2314/indicacao_no_016-2023__-_ceccon.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao_no_017-2023__-_valter.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_no_018-2023__-_valter.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao_no_019-2023__-_tata.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2325/indicacao_no_020-2023__-_luis.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2344/indicacao_no_021-2023__-ferreira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2337/indicacao_no_022-2023__-_valter.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2345/indicacao_no_023-2023__-_jorge.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2341/indicacao_no_024-2023__-_dede_e_luis.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2340/indicacao_no_025-2023__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2352/indicacao_no_026-2023__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2363/indicacao_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2367/indicacao_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2373/indicacao_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2398/indicacao_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2399/indicacao_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2400/indicacao_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2388/indicacao_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2395/indicacao_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2392/indicacao_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2391/indicacao_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2402/indicacao_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2403/indicacao_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2404/indicacao_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2433/indicacao_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2434/indicacao_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2425/indicacao_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2426/indicacao_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2440/indicacao_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2439/indicacao_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2441/indicacao_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2447/indicacao_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2467/indicacao_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2466/indicacao_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2486/indicacao_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2483/indicacao_no_059-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2502/indicacao_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2495/indicacao_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2508/indicacao_no_063-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/indicacao_no_064-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/indicacao_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/indicacao_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2535/indicacao_no_067-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2537/indicacao_no_068-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2536/indicacao_no_069-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2539/indicacao_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao_no_071-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2568/indicacao_no_072-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2570/indicacao_no_073-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao_no_074-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2572/indicacao_no_075-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2573/indicacao_no_076-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao_no_077-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao_no_078.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_no_079.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao_no80.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_no_081.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_no082.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_no_083-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2653/indicacao_no_084-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2656/indicacao_no_085-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2657/indicacao_no_086-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2658/indicacao_no_087-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2665/indicacao_no_088-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no_089-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2675/indicacao_no_090-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2687/indicaca_no_091-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2697/indicacao_no_092-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2706/indicacao_no_093-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2707/indicacao_no_094-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2704/indicacao_no_095-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2716/indicacao_no_096-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2715/indicacao_no_097-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2723/indicacao_no_098-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2724/indicacao_no_099-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2754/indicacao_no_0100-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_no_0101-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2787/indicacao_no_0102-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2788/indicacao_no_0103-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2789/indicacao_no_0104-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2809/indicacao_no_0105-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2810/indicacao_no_0106-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2823/indicacao_no_0107-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2824/indicacao_no_0108-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2837/indicacao_no_0109-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2840/indicacao_no_0110-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2845/indicacao_no_0111-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2847/indicacao_no_0112-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_no_0113-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao_no_0114-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2889/indicacao_no_0115-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2890/indicacao_no_0116-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2891/indicacao_no_0117-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2892/indicacao_no_0118-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2893/indicacao_no_0119-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2894/indicacao_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2472/requerimento_de_licenca_nayara.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2705/carta_de_renuncia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2725/oficio18.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2903/parecer_previo_do_tribunal_de_contas_ano_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2904/parecer_inicial_e_final_da_comissao_de_financas_e_orcamento_referente_as_contas_anuais_da_prefeitura_de_colniza_ano2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2394/projeto_de_decreto_legislativo_n._001-2023_-_ao_padre_mario.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2401/projeto_de_decreto_legislativo_n._002-2023_-.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_decreto_legislativo_n._003-2023_-.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/camscanner_06-12-2023_10.00.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_decreto_legislativo_n._005-2023_-.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2602/projeto_de_decreto_legislativo_n._006-2023_-.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_decreto_legislativo_n._007-2023_-.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2679/projeto_de_decreto_legislativo_n._009-2023_-.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2680/projeto_de_decreto_legislativo_n._010-2023_-.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2641/projeto_de_decreto_legislativo_n._011-2023_-.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_decreto_legislativo_n._012-2023_-.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2682/projeto_de_decreto_legislativo_n._013-2023_-.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2660/projeto_de_decreto_legislativo_n._014-2023_-.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2780/projeto_de_decreto_legislativo_n._015-2023_-.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2781/projeto_de_decreto_legislativo_n._016-2023_-.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2745/projeto_de_decreto_legislativo_n._017-2023_-.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2782/projeto_de_decreto_legislativo_n._018-2023_-.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2783/projeto_de_decreto_legislativo_n._019-2023_-.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2700/projeto_de_decreto_legislativo_n._020-2023_-.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2699/projeto_de_decreto_legislativo_n._021-2023_-.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2784/projeto_de_decreto_legislativo_n._022-2023_-.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2661/projeto_de_decreto_legislativo_n._023-2023_-.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2681/projeto_de_decreto_legislativo_n._024-2023_-.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2659/projeto_de_decreto_legislativo_n._025-2023_-.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2701/projeto_de_decreto_legislativo_n._026-2023_-.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2698/projeto_de_decreto_legislativo_n._027-2023_-.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2684/projeto_de_decreto_legislativo_n._028-2023_-.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2683/projeto_de_decreto_legislativo_n._029-2023_-.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2702/projeto_de_decreto_legislativo_n._030-2023_-.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_decreto_legislativo_n._031-2023_-.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2746/projeto_de_decreto_legislativo_n._032-2023_-.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2761/projeto_de_decreto_legislativo_n._033-2023_-.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2747/projeto_de_decreto_legislativo_n._034-2023_-.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2753/projeto_de_decreto_legislativo_n._035-2023_-.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2755/projeto_de_decreto_legislativo_n._036-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2785/projeto_de_decreto_legislativo_n._037-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2786/projeto_de_decreto_legislativo_n._038-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2808/projeto_de_decreto_legislativo_n._039-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_decreto_legislativo_n._040-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2924/projeto_de_decreto_legislativo_n._041-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2819/projeto_de_decreto_legislativo_n._042-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2878/projeto_de_decreto_legislativo_n._043-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_decreto_legislativo_n._044-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2875/projeto_de_decreto_legislativo_n._045-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2876/projeto_de_decreto_legislativo_n._046-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2879/projeto_de_decreto_legislativo_n._047-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2880/projeto_de_decreto_legislativo_n._048-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2881/projeto_de_decreto_legislativo_n._049-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2882/projeto_de_decreto_legislativo_n._050-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2883/projeto_de_decreto_legislativo_n._051-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2884/projeto_de_decreto_legislativo_n._052-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2885/projeto_de_decreto_legislativo_n._053-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2886/projeto_de_decreto_legislativo_n._054-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2887/projeto_de_decreto_legislativo_n._055-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2888/projeto_de_decreto_legislativo_n._056-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2925/projeto_de_decreto_legislativo_n._057-2023_-_ao__pastor_quadrangular_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2270/projeto_de_resolucao_no_01-2023_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2287/projeto_de_resolucao_no_002-2023_altera_as_comissoes_permanentes_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2290/projeto_de_resolucao_no_003-2023_-_veiculos.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2309/projeto_de_resolucao_no_004-2023_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2370/projeto_de_resolucao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_resolucao_no_006-2022_calendario_das_sessoes_2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2269/projeto_de_lei_no_001-2023_-__mesa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2285/projeto_de_lei_no_002.2023_-_utilidade_publica_conselho_da_comunidade_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2307/projeto_de_lei_no_003-2023_-_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2308/projeto_de_lei_no_004-2023_-_mesa_diretora_-_rga.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_no_005-2023_-.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_lei_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2424/projeto_de_lei_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2410/projeto_de_lei_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2464/projeto_de_lei_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2465/projeto_de_lei_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto_de_lei_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/projeto_de_lei_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2655/projeto_de_lei_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2694/projeto_de_lei_no_014.2023_-_emancipacao_da_linha_macedo-_oseia_e_ezequias.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2721/projeto_de_lei_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2756/projeto_de_lei_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2760/projeto_de_lei_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2816/projeto_de_lei_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_lei_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2833/projeto_de_lei_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_lei_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2275/requerimento_n._001.2023-_vereador_elci_costa_paixao-_cascalhamento_-_prancheamento_ponte.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2276/requerimento_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2277/requerimento_n._003.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2278/requerimento_n._004.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2279/requerimento_n._005.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_n._006.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_n._007.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2301/requerimento_n._008.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2302/requerimento_n._009.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2303/requerimento_n._010.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2304/requerimento_n._011.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2305/requerimento_n._012.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2311/requerimento_n._013.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2312/requerimento_n._014.2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2319/requerimento_n._015.2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2318/requerimento_n._016.2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2320/requerimento_n._017.2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2321/requerimento_n._018.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2322/requerimento_n._019.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2327/requerimento_n._020.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2328/requerimento_n._021.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2338/requerimento_n._022.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2339/requerimento_n._023.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2343/requerimento_n._024.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2342/requerimento_n._025.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2359/requerimento_n._026.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2353/requerimento_n._027.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2360/requerimento_n._028.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2361/requerimento_n._029.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2362/requerimento_n._030.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2371/requerimento_n._031.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2372/requerimento_n._032.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2365/requerimento_n._033.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2366/requerimento_n._034.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2379/requerimento_n._035.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2380/requerimento_n._036.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_n._037.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2369/requerimento_n._038.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2382/requerimento_n._039.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2384/requerimento_n._040.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2385/requerimento_n._041.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2386/requerimento_n._042.2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2387/requerimento_n._043.2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2413/requerimento_n._044.2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2414/requerimento_n._045.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2389/requerimento_n._046.2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_n._047.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2393/requerimento_n._048.2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2415/requerimento_n._049.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2416/requerimento_n._050.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2417/requerimento_n._051.2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2437/requerimento_n._052.2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2436/requerimento_n._053.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2431/requerimento_n._054.2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2429/requerimento_n._055.2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_n._056.2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2428/requerimento_n._057.2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_n._058.2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2432/requerimento_n._059.2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2438/requerimento_n._060.2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2442/requerimento_n._061.2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2448/requerimento_n._062.2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2469/requerimento_n._063.2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2468/requerimento_n._064.2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2470/requerimento_n._065.2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2471/requerimento_n._066.2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2479/requerimento_n._067.2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_n._068.2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2484/requerimento_n._069.2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_n._070.2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2492/requerimento_n._071.2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2493/requerimento_n._072.2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2494/requerimento_n._073.2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2490/requerimento_n._074.2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2489/requerimento_n._075.2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/requerimento_n._076.2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2500/requerimento_n._077.2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2501/requerimento_n._078.2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/requerimento_n._079.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/requerimento_n._080.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/requerimento_n._081.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2527/requerimento_n._082.2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/requerimento_n._083.2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/requerimento_n._084.2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2532/requerimento_n._085.2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2533/requerimento_n._086.2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2531/requerimento_n._087.2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2534/requerimento_n._088.2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2538/requerimento_n._089.2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2540/requerimento_n._090.2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2571/requerimento_n._092.2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2565/requerimento_n._093.2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimento_n._094.2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/requerimento_n._095.2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2566/requerimento_n._096.2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimento_n._097.2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/requerimento_n._099.2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2564/requerimento_n._100.2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/requerimento_n._101.2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimento_n._102.2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/requerimento_n._103.2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/requerimento_n._104.2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/requerimento_n._105.2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/requerimento_n._106.2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/requerimento_n._107.2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/requerimento_n._108.2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/requerimento_n._109.2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/requerimento_n._110.2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/requerimento_n._111.2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimento_n._112.2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_n._113.2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2640/requerimento_n._114.2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2662/requerimento_n._115.2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2650/requerimento_n._116.2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_n._117.2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2664/requerimento_n._118.2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2678/requerimento_n._119.2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2677/requerimento_n._120.2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2676/requerimento_n._121.2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2693/requerimento_n._122.2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2686/requerimento_n._123.2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2685/requerimento_n._124.2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2695/requerimento_n._125.2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2696/requerimento_n._126.2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2703/requerimento_n._127.2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2708/requerimento_n._128.2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2737/requerimento_n._129.2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_n._130.2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_n._131.2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_n._132.2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_n._133.2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2742/requerimento_n._134.2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2743/requerimento_n._135.2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2750/requerimento_n._136.2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2752/requerimento_n._137.2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2751/requerimento_n._138.2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2764/requerimento_n._139.2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_n._140.2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2762/requerimento_n._141.2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_n._142.2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2790/requerimento_n._143.2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2792/requerimento_n._144.2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2793/requerimento_n._145.2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2794/requerimento_n._146.2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2795/requerimento_n._147.2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2811/requerimento_n._148.2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2815/requerimento_n._149.2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2812/requerimento_n._150.2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2818/requerimento_n._151.2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2813/requerimento_n._152.2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2829/requerimento_n._153.2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2830/requerimento_n._154.2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2814/requerimento_n._155.2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2831/requerimento_n._156.2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_n._158.2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2834/requerimento_n._159.2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2838/requerimento_n._160.2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2839/requerimento_n._161.2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2846/requerimento_n._162.2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2844/requerimento_n._163.2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2857/requerimento_n._164.2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2842/requerimento_n._165.2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2841/requerimento_n._166.2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2874/requerimento_n.167.2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2877/requerimento_n.168.2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2898/requerimento_n169.2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2922/requerimento_n170.2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2899/requerimento_n171.2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2900/requerimento_n172.2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2901/requerimento_n173.2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2902/requerimento_n174.2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2911/requerimento_n175.2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_n176.2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2926/requerimento_n177.2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2927/requerimento_n178.2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2928/requerimento_n179.2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2932/requerimento_n180.2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2348/parecer_inicial_e_final_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2347/parecer_inicial_e_final_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2349/parecer_inicial_e_final_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2351/parecer_inicial_e_final_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2445/parecer_inicial_e_final_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2446/parecer_inicial_e_final_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2506/parecer_inicial_e_final_no_007.2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2505/parecer_inicial_e_final_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2499/parecer_inicial_e_final_no_009.2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2498/parecer_inicial_e_final_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2604/parecer_inicial_e_final_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2605/parecer_inicial_e_final_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2606/parecer_inicial_e_final_no_013.2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2767/parecer_inicial_e_final_no_014.2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2852/parecer_inicial_e_final_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2274/parecer_n._001-_2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2272/parecer_n._002-_2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2329/parecer_n._003-_2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2331/parecer_n._004-_2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2333/parecer_n._005-_2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2335/parecer_n._006-_2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2406/parecer_n._007-_2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2408/parecer_n._008-_2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2450/parecer_n._009-_2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2452/parecer_n._010-_2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2454/parecer_n._011-_2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2456/parecer_n._012-_2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2458/parecer_n._013-_2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2474/parecer_n._014-_2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2476/parecer_n._015-_2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/parecer_n._016-_2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/parecer_n._017-_2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2619/parecer_n._018-_2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2621/parecer_n._019-_2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2623/parecer_n._020-_2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2625/parecer_n._021-_2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2627/parecer_n._022-_2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2629/parecer_n._023-_2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2631/parecer_n._024-_2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2633/parecer_n._025-_2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2635/parecer_n._026-_2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2636/parecer_n._027-_2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2637/parecer_n._028-_2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2645/parecer_n._029-_2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2647/parecer_n._030-_2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2669/parecer_n._031-_2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2671/parecer_n._032-_2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2689/parecer_n._033-_2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2691/parecer_n._034-_2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2710/parecer_n._035-_2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2713/parecer_n._036-_2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2727/parecer_n._037-_2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2729/parecer_n._038-_2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2731/parecer_n._039-_2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2733/parecer_n._040-_2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2735/parecer_n._041-_2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2758/parecer_n._042-_2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2770/parecer_n._043-_2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2772/parecer_n._044-_2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2797/parecer_n._045-_2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2776/parecer_n._048-_2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2803/parecer_n._046-_2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2806/parecer_n._047-_2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2860/parecer_n._050-_2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2862/parecer_n._056-_2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2864/parecer_n._052-_2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2866/parecer_n._053-_2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2868/parecer_n._054-_2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2870/parecer_n._055-_2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2872/parecer_n._056-_2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2908/parecer_n._058-_2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2918/parecer_n._059-_2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2920/parecer_n._060-_2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2443/parecer_no001_-2023_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2444/parecer_no002_-2023_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2503/parecer_no003_-2023_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2507/parecer_no004_-2023_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2607/parecer_no005-2023_-_ldo_-_final_e_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2768/parecer_no006-2023_-_inicial_-financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2820/parecer_no007-2023_-_inicial__e_final_-financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2821/parecer_no008-2023_-_inicial__e_final_-financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2822/parecer_no009-2023_-_inicial__e_final_-financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2851/parecer_no010-2023_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2273/redacao_final_do_projeto_de_lei_001-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2306/redacao_final_do_projeto_de_lei_complementar_n._001-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2330/redacao_final_do_projeto_de_lei_complementar_n._002-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2332/redacao_final_do_projeto_de_lei_004-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2334/redacao_final_do_projeto_de_lei_004-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2355/redacao_final_do_projeto_de_lei_n001.2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2356/redacao_final_do_projeto_de_lei_n002.2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2357/redacao_final_do_projeto_de_lei_002-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2358/redacao_final_do_projeto_de_lei_005-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2451/redacao_final_do_projeto_de_lei_n010.2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2453/redacao_final_do_projeto_de_lei_n011.2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2455/redacao_final_do_projeto_de_lei_n012.2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2457/redacao_final_do_projeto_de_lei_n013.2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2459/redacao_final_do_projeto_de_lei_007-2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2460/redacao_final_do_projeto_de_lei_n007.2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2461/redacao_final_do_projeto_de_lei_n009.2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2462/redacao_final_do_projeto_de_lei_n006.2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2463/redacao_final_do_projeto_de_lei_n008.2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2475/redacao_final_do_projeto_de_lei_009-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2477/redacao_final_do_projeto_de_lei_010-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2510/redacao_final_do_projeto_de_lei_n015.2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2511/redacao_final_do_projeto_de_lei_n016.2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/redacao_final_do_projeto_de_lei_n018.2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/redacao_final_do_projeto_de_lei_n017.2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/redacao_final_do_projeto_de_lei_n020.2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/redacao_final_do_projeto_de_lei_n021.2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2545/redacao_final_do_projeto_de_lei_008-2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/redacao_final_do_projeto_de_lei_n029.2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/redacao_final_do_projeto_de_lei_n030.2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/redacao_final_do_projeto_de_lei_n032.2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/redacao_final_do_projeto_de_lei_n033.2022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/redacao_final_do_projeto_de_lei_n034.2022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/redacao_final_do_projeto_de_lei_n035.2022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/redacao_final_do_projeto_de_lei_n036.2022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/redacao_final_do_projeto_de_lei_n037.2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2609/redacao_final_do_projeto_de_lei_n031.2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2611/redacao_final_do_projeto_de_lei_n031.2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2612/redacao_final_do_projeto_de_lei_n032.2023.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2613/redacao_final_do_projeto_de_lei_n033.2023.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2614/redacao_final_do_projeto_de_lei_011-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2615/redacao_final_do_projeto_de_lei_012-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2616/redacao_final_do_projeto_de_lei_n022.2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2618/redacao_final_do_projeto_de_lei_n014.2023.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2620/redacao_final_do_projeto_de_lei_n023.2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2622/redacao_final_do_projeto_de_lei_n024.2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2624/redacao_final_do_projeto_de_lei_n025.2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2626/redacao_final_do_projeto_de_lei_n026.2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2628/redacao_final_do_projeto_de_lei_n027.2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2630/redacao_final_do_projeto_de_lei_n028.2023.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2632/redacao_final_do_projeto_de_lei_n029.2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2634/redacao_final_do_projeto_de_lei_n030.2023.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2638/redacao_final_do_projeto_de_lei_n033.2023.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2646/redacao_final_do_projeto_de_lei_n034.2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2648/redacao_final_do_projeto_de_lei_n035.2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2670/redacao_final_do_projeto_de_lei_n036.2023.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2672/redacao_final_do_projeto_de_lei_013-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2690/redacao_final_do_projeto_de_lei_n037.2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2692/redacao_final_do_projeto_de_lei_n038.2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2711/redacao_final_do_projeto_de_lei_014-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2714/redacao_final_do_projeto_de_lei_n039.2023.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2728/redacao_final_do_projeto_de_lei_n042.2023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2730/redacao_final_do_projeto_de_lei_n043.2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2732/redacao_final_do_projeto_de_lei_n044.2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2734/redacao_final_do_projeto_de_lei_n045.2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2736/redacao_final_do_projeto_de_lei_015-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2759/redacao_final_do_projeto_de_lei_n047.2023.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2771/redacao_final_do_projeto_de_lei_016-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2774/redacao_final_do_projeto_de_lei_n041.2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2778/redacao_final_do_projeto_de_lei_n051.2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2798/redacao_final_do_projeto_de_lei_n048.2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2804/redacao_final_do_projeto_de_lei_n049.2023.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2807/redacao_final_do_projeto_de_lei_n050.2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2826/redacao_final_do_projeto_de_lei_n052.2023.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2827/redacao_final_do_projeto_de_lei_n053.2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2828/redacao_final_do_projeto_de_lei_n054.2023.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2859/redacao_final_do_projeto_de_lei_n040.2023.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2863/redacao_final_do_projeto_de_lei_n056.2023.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2865/redacao_final_do_projeto_de_lei_n057.2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2867/redacao_final_do_projeto_de_lei_n058.2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2869/redacao_final_do_projeto_de_lei_020-2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2871/redacao_final_do_projeto_de_lei_021-2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2873/redacao_final_do_projeto_de_lei_022-2023.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2897/redacao_final_do_projeto_de_lei_018-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2909/redacao_final_do_projeto_de_lei_n059.2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2919/redacao_final_do_projeto_de_lei_n060.2023.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2921/redacao_final_do_projeto_de_lei_n061.2023.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2543/parecer1.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2906/123_0003.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2916/oficio_670-2023_gp-2023_veto_proj_021-2023.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2934/123_0010.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2378/ata_3a_sessao_ordinaria_janeiro_2023___27_02__2023_correta.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2289/projeto_de_lei_executivo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2286/projeto_de_lei_executivo_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2324/projeto_de_lei_executivo_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2396/projeto_de_lei_executivo_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2397/projeto_de_lei_executivo_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2420/projeto_de_lei_executivo_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2423/projeto_de_lei_executivo_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_executivo_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2421/projeto_de_lei_executivo_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2418/projeto_de_lei_executivo_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2419/projeto_de_lei_executivo_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2411/projeto_de_lei_executivo_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2412/projeto_de_lei_executivo_no_013.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2617/projeto_de_lei_executivo_no_014.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2482/projeto_de_lei_executivo_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2504/projeto_de_lei_executivo_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2481/projeto_de_lei_executivo_no_017.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2487/projeto_de_lei_executivo_no_018.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2488/projeto_de_lei_executivo_no_019.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2496/projeto_de_lei_executivo_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2497/projeto_de_lei_executivo_no_021.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_executivo_no_022.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/oficio_no_355_gp_projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/oficio_no_356_gp_projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/oficio_no_357_gp_projeto_de_lei_no_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/oficio_no_358_gp_projeto_no_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/oficio_no_359_gp_pojeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/camscanner_06-23-2023_11.09.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/oficio_no_391_projeto_de_no_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/oficio_no_392_projeto_de_lei_de_no_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/oficio_no_393_projeto_de_lei_de_no_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/oficio_n_394_projeto_de_lei_de_no_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2589/oficio_no395_projeto_de_lei_de_no_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_lei_executivo_no_034.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2644/projeto_de_lei_executivo_no_035.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2667/projeto_de_lei_executivo_no_036.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2673/projeto_de_lei_executivo_no_037.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2674/projeto_de_lei_executivo_no_038.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2712/projeto_de_lei_executivo_no_039.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2744/projeto_de_lei_executivo_no_041.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2717/projeto_de_lei_executivo_no_042.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2718/projeto_de_lei_executivo_no_043.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2719/projeto_de_lei_executivo_no_044.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2720/projeto_de_lei_executivo_no_045.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2748/projeto_de_lei_executivo_no_046.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2749/projeto_de_lei_executivo_no_047.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_lei_executivo_no_048.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2802/projeto_de_lei_executivo_no_049.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2805/projeto_de_lei_executivo_no_050.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_executivo_no_051.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2799/projeto_de_lei_executivo_no_052.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2800/projeto_de_lei_executivo_no_053.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2801/projeto_de_lei_executivo_no_054.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2832/projeto_de_lei_executivo_no_55.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2853/projeto_de_lei_executivo_no_56.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2854/projeto_de_lei_executivo_no_57.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2855/projeto_de_lei_executivo_no_58.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2907/projeto_de_lei_executivo_no_59.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2913/projeto_de_lei_executivo_no_060.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2912/projeto_de_lei_executivo_no_061.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2271/projeto_de_lei_complementar_no_001-2023_-__mesa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2914/123_0008.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_no_001-2023__-_jorge.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2288/indicacao_no_002-2023__-_jorge_e_luis.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao_no_003-2023__-_tata.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2281/indicacao_no_004-2023__-_nayara.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2283/indicacao_no_005-2023__-_nayara.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_no_006-2023__-_miro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao_no_007-2023__-_miro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao_no_008-2023__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2293/indicacao_no_009-2023__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao_no_010-2023__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao_no_011-2023__-_dede.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_no_012-2023__-_dede_marcos_e_luis.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2297/indicacao_no_013-2023__-_agnaldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2310/indicacao_no_014-2023__-_ferreira.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_no_015-2023__-_ferreira.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2314/indicacao_no_016-2023__-_ceccon.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao_no_017-2023__-_valter.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_no_018-2023__-_valter.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao_no_019-2023__-_tata.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2325/indicacao_no_020-2023__-_luis.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2344/indicacao_no_021-2023__-ferreira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2337/indicacao_no_022-2023__-_valter.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2345/indicacao_no_023-2023__-_jorge.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2341/indicacao_no_024-2023__-_dede_e_luis.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2340/indicacao_no_025-2023__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2352/indicacao_no_026-2023__-_oseia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2363/indicacao_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2367/indicacao_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2373/indicacao_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2398/indicacao_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2399/indicacao_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2400/indicacao_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2388/indicacao_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2395/indicacao_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2392/indicacao_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2391/indicacao_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2402/indicacao_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2403/indicacao_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2404/indicacao_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2433/indicacao_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2434/indicacao_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2425/indicacao_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2426/indicacao_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2440/indicacao_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2439/indicacao_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2441/indicacao_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2447/indicacao_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2467/indicacao_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2466/indicacao_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2486/indicacao_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2483/indicacao_no_059-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2502/indicacao_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2495/indicacao_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2508/indicacao_no_063-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/indicacao_no_064-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/indicacao_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/indicacao_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2535/indicacao_no_067-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2537/indicacao_no_068-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2536/indicacao_no_069-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2539/indicacao_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao_no_071-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2568/indicacao_no_072-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2570/indicacao_no_073-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao_no_074-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2572/indicacao_no_075-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2573/indicacao_no_076-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao_no_077-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao_no_078.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_no_079.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao_no80.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_no_081.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_no082.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_no_083-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2653/indicacao_no_084-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2656/indicacao_no_085-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2657/indicacao_no_086-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2658/indicacao_no_087-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2665/indicacao_no_088-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_no_089-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2675/indicacao_no_090-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2687/indicaca_no_091-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2697/indicacao_no_092-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2706/indicacao_no_093-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2707/indicacao_no_094-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2704/indicacao_no_095-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2716/indicacao_no_096-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2715/indicacao_no_097-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2723/indicacao_no_098-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2724/indicacao_no_099-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2754/indicacao_no_0100-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_no_0101-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2787/indicacao_no_0102-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2788/indicacao_no_0103-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2789/indicacao_no_0104-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2809/indicacao_no_0105-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2810/indicacao_no_0106-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2823/indicacao_no_0107-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2824/indicacao_no_0108-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2837/indicacao_no_0109-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2840/indicacao_no_0110-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2845/indicacao_no_0111-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2847/indicacao_no_0112-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_no_0113-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao_no_0114-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2889/indicacao_no_0115-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2890/indicacao_no_0116-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2891/indicacao_no_0117-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2892/indicacao_no_0118-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2893/indicacao_no_0119-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2894/indicacao_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2472/requerimento_de_licenca_nayara.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2705/carta_de_renuncia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2725/oficio18.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2903/parecer_previo_do_tribunal_de_contas_ano_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2904/parecer_inicial_e_final_da_comissao_de_financas_e_orcamento_referente_as_contas_anuais_da_prefeitura_de_colniza_ano2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2394/projeto_de_decreto_legislativo_n._001-2023_-_ao_padre_mario.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2401/projeto_de_decreto_legislativo_n._002-2023_-.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_decreto_legislativo_n._003-2023_-.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/camscanner_06-12-2023_10.00.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_decreto_legislativo_n._005-2023_-.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2602/projeto_de_decreto_legislativo_n._006-2023_-.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_decreto_legislativo_n._007-2023_-.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2679/projeto_de_decreto_legislativo_n._009-2023_-.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2680/projeto_de_decreto_legislativo_n._010-2023_-.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2641/projeto_de_decreto_legislativo_n._011-2023_-.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_decreto_legislativo_n._012-2023_-.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2682/projeto_de_decreto_legislativo_n._013-2023_-.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2660/projeto_de_decreto_legislativo_n._014-2023_-.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2780/projeto_de_decreto_legislativo_n._015-2023_-.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2781/projeto_de_decreto_legislativo_n._016-2023_-.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2745/projeto_de_decreto_legislativo_n._017-2023_-.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2782/projeto_de_decreto_legislativo_n._018-2023_-.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2783/projeto_de_decreto_legislativo_n._019-2023_-.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2700/projeto_de_decreto_legislativo_n._020-2023_-.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2699/projeto_de_decreto_legislativo_n._021-2023_-.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2784/projeto_de_decreto_legislativo_n._022-2023_-.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2661/projeto_de_decreto_legislativo_n._023-2023_-.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2681/projeto_de_decreto_legislativo_n._024-2023_-.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2659/projeto_de_decreto_legislativo_n._025-2023_-.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2701/projeto_de_decreto_legislativo_n._026-2023_-.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2698/projeto_de_decreto_legislativo_n._027-2023_-.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2684/projeto_de_decreto_legislativo_n._028-2023_-.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2683/projeto_de_decreto_legislativo_n._029-2023_-.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2702/projeto_de_decreto_legislativo_n._030-2023_-.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_decreto_legislativo_n._031-2023_-.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2746/projeto_de_decreto_legislativo_n._032-2023_-.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2761/projeto_de_decreto_legislativo_n._033-2023_-.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2747/projeto_de_decreto_legislativo_n._034-2023_-.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2753/projeto_de_decreto_legislativo_n._035-2023_-.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2755/projeto_de_decreto_legislativo_n._036-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2785/projeto_de_decreto_legislativo_n._037-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2786/projeto_de_decreto_legislativo_n._038-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2808/projeto_de_decreto_legislativo_n._039-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_decreto_legislativo_n._040-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2924/projeto_de_decreto_legislativo_n._041-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2819/projeto_de_decreto_legislativo_n._042-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2878/projeto_de_decreto_legislativo_n._043-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_decreto_legislativo_n._044-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2875/projeto_de_decreto_legislativo_n._045-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2876/projeto_de_decreto_legislativo_n._046-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2879/projeto_de_decreto_legislativo_n._047-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2880/projeto_de_decreto_legislativo_n._048-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2881/projeto_de_decreto_legislativo_n._049-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2882/projeto_de_decreto_legislativo_n._050-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2883/projeto_de_decreto_legislativo_n._051-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2884/projeto_de_decreto_legislativo_n._052-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2885/projeto_de_decreto_legislativo_n._053-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2886/projeto_de_decreto_legislativo_n._054-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2887/projeto_de_decreto_legislativo_n._055-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2888/projeto_de_decreto_legislativo_n._056-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2925/projeto_de_decreto_legislativo_n._057-2023_-_ao__pastor_quadrangular_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2270/projeto_de_resolucao_no_01-2023_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2287/projeto_de_resolucao_no_002-2023_altera_as_comissoes_permanentes_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2290/projeto_de_resolucao_no_003-2023_-_veiculos.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2309/projeto_de_resolucao_no_004-2023_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2370/projeto_de_resolucao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_resolucao_no_006-2022_calendario_das_sessoes_2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2269/projeto_de_lei_no_001-2023_-__mesa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2285/projeto_de_lei_no_002.2023_-_utilidade_publica_conselho_da_comunidade_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2307/projeto_de_lei_no_003-2023_-_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2308/projeto_de_lei_no_004-2023_-_mesa_diretora_-_rga.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_no_005-2023_-.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_lei_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2424/projeto_de_lei_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2410/projeto_de_lei_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2464/projeto_de_lei_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2465/projeto_de_lei_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto_de_lei_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/projeto_de_lei_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2655/projeto_de_lei_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2694/projeto_de_lei_no_014.2023_-_emancipacao_da_linha_macedo-_oseia_e_ezequias.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2721/projeto_de_lei_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2756/projeto_de_lei_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2760/projeto_de_lei_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2816/projeto_de_lei_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_lei_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2833/projeto_de_lei_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_lei_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2275/requerimento_n._001.2023-_vereador_elci_costa_paixao-_cascalhamento_-_prancheamento_ponte.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2276/requerimento_n._002.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2277/requerimento_n._003.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2278/requerimento_n._004.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2279/requerimento_n._005.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_n._006.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_n._007.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2301/requerimento_n._008.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2302/requerimento_n._009.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2303/requerimento_n._010.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2304/requerimento_n._011.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2305/requerimento_n._012.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2311/requerimento_n._013.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2312/requerimento_n._014.2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2319/requerimento_n._015.2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2318/requerimento_n._016.2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2320/requerimento_n._017.2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2321/requerimento_n._018.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2322/requerimento_n._019.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2327/requerimento_n._020.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2328/requerimento_n._021.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2338/requerimento_n._022.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2339/requerimento_n._023.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2343/requerimento_n._024.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2342/requerimento_n._025.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2359/requerimento_n._026.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2353/requerimento_n._027.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2360/requerimento_n._028.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2361/requerimento_n._029.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2362/requerimento_n._030.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2371/requerimento_n._031.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2372/requerimento_n._032.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2365/requerimento_n._033.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2366/requerimento_n._034.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2379/requerimento_n._035.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2380/requerimento_n._036.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_n._037.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2369/requerimento_n._038.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2382/requerimento_n._039.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2384/requerimento_n._040.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2385/requerimento_n._041.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2386/requerimento_n._042.2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2387/requerimento_n._043.2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2413/requerimento_n._044.2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2414/requerimento_n._045.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2389/requerimento_n._046.2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_n._047.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2393/requerimento_n._048.2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2415/requerimento_n._049.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2416/requerimento_n._050.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2417/requerimento_n._051.2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2437/requerimento_n._052.2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2436/requerimento_n._053.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2431/requerimento_n._054.2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2429/requerimento_n._055.2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_n._056.2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2428/requerimento_n._057.2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_n._058.2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2432/requerimento_n._059.2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2438/requerimento_n._060.2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2442/requerimento_n._061.2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2448/requerimento_n._062.2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2469/requerimento_n._063.2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2468/requerimento_n._064.2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2470/requerimento_n._065.2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2471/requerimento_n._066.2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2479/requerimento_n._067.2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento_n._068.2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2484/requerimento_n._069.2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_n._070.2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2492/requerimento_n._071.2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2493/requerimento_n._072.2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2494/requerimento_n._073.2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2490/requerimento_n._074.2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2489/requerimento_n._075.2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/requerimento_n._076.2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2500/requerimento_n._077.2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2501/requerimento_n._078.2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/requerimento_n._079.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/requerimento_n._080.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/requerimento_n._081.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2527/requerimento_n._082.2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/requerimento_n._083.2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/requerimento_n._084.2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2532/requerimento_n._085.2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2533/requerimento_n._086.2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2531/requerimento_n._087.2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2534/requerimento_n._088.2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2538/requerimento_n._089.2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2540/requerimento_n._090.2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2571/requerimento_n._092.2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2565/requerimento_n._093.2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2563/requerimento_n._094.2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/requerimento_n._095.2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2566/requerimento_n._096.2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimento_n._097.2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/requerimento_n._099.2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2564/requerimento_n._100.2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/requerimento_n._101.2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimento_n._102.2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/requerimento_n._103.2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/requerimento_n._104.2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/requerimento_n._105.2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/requerimento_n._106.2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/requerimento_n._107.2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/requerimento_n._108.2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/requerimento_n._109.2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/requerimento_n._110.2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/requerimento_n._111.2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimento_n._112.2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_n._113.2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2640/requerimento_n._114.2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2662/requerimento_n._115.2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2650/requerimento_n._116.2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_n._117.2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2664/requerimento_n._118.2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2678/requerimento_n._119.2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2677/requerimento_n._120.2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2676/requerimento_n._121.2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2693/requerimento_n._122.2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2686/requerimento_n._123.2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2685/requerimento_n._124.2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2695/requerimento_n._125.2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2696/requerimento_n._126.2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2703/requerimento_n._127.2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2708/requerimento_n._128.2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2737/requerimento_n._129.2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_n._130.2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_n._131.2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_n._132.2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_n._133.2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2742/requerimento_n._134.2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2743/requerimento_n._135.2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2750/requerimento_n._136.2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2752/requerimento_n._137.2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2751/requerimento_n._138.2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2764/requerimento_n._139.2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_n._140.2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2762/requerimento_n._141.2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_n._142.2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2790/requerimento_n._143.2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2792/requerimento_n._144.2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2793/requerimento_n._145.2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2794/requerimento_n._146.2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2795/requerimento_n._147.2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2811/requerimento_n._148.2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2815/requerimento_n._149.2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2812/requerimento_n._150.2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2818/requerimento_n._151.2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2813/requerimento_n._152.2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2829/requerimento_n._153.2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2830/requerimento_n._154.2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2814/requerimento_n._155.2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2831/requerimento_n._156.2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_n._158.2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2834/requerimento_n._159.2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2838/requerimento_n._160.2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2839/requerimento_n._161.2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2846/requerimento_n._162.2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2844/requerimento_n._163.2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2857/requerimento_n._164.2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2842/requerimento_n._165.2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2841/requerimento_n._166.2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2874/requerimento_n.167.2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2877/requerimento_n.168.2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2898/requerimento_n169.2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2922/requerimento_n170.2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2899/requerimento_n171.2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2900/requerimento_n172.2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2901/requerimento_n173.2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2902/requerimento_n174.2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2911/requerimento_n175.2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_n176.2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2926/requerimento_n177.2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2927/requerimento_n178.2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2928/requerimento_n179.2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2932/requerimento_n180.2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2348/parecer_inicial_e_final_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2347/parecer_inicial_e_final_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2349/parecer_inicial_e_final_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2351/parecer_inicial_e_final_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2445/parecer_inicial_e_final_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2446/parecer_inicial_e_final_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2506/parecer_inicial_e_final_no_007.2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2505/parecer_inicial_e_final_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2499/parecer_inicial_e_final_no_009.2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2498/parecer_inicial_e_final_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2604/parecer_inicial_e_final_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2605/parecer_inicial_e_final_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2606/parecer_inicial_e_final_no_013.2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2767/parecer_inicial_e_final_no_014.2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2852/parecer_inicial_e_final_no_015.2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2274/parecer_n._001-_2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2272/parecer_n._002-_2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2329/parecer_n._003-_2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2331/parecer_n._004-_2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2333/parecer_n._005-_2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2335/parecer_n._006-_2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2406/parecer_n._007-_2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2408/parecer_n._008-_2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2450/parecer_n._009-_2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2452/parecer_n._010-_2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2454/parecer_n._011-_2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2456/parecer_n._012-_2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2458/parecer_n._013-_2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2474/parecer_n._014-_2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2476/parecer_n._015-_2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/parecer_n._016-_2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/parecer_n._017-_2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2619/parecer_n._018-_2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2621/parecer_n._019-_2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2623/parecer_n._020-_2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2625/parecer_n._021-_2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2627/parecer_n._022-_2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2629/parecer_n._023-_2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2631/parecer_n._024-_2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2633/parecer_n._025-_2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2635/parecer_n._026-_2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2636/parecer_n._027-_2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2637/parecer_n._028-_2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2645/parecer_n._029-_2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2647/parecer_n._030-_2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2669/parecer_n._031-_2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2671/parecer_n._032-_2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2689/parecer_n._033-_2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2691/parecer_n._034-_2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2710/parecer_n._035-_2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2713/parecer_n._036-_2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2727/parecer_n._037-_2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2729/parecer_n._038-_2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2731/parecer_n._039-_2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2733/parecer_n._040-_2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2735/parecer_n._041-_2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2758/parecer_n._042-_2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2770/parecer_n._043-_2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2772/parecer_n._044-_2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2797/parecer_n._045-_2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2776/parecer_n._048-_2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2803/parecer_n._046-_2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2806/parecer_n._047-_2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2860/parecer_n._050-_2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2862/parecer_n._056-_2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2864/parecer_n._052-_2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2866/parecer_n._053-_2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2868/parecer_n._054-_2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2870/parecer_n._055-_2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2872/parecer_n._056-_2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2908/parecer_n._058-_2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2918/parecer_n._059-_2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2920/parecer_n._060-_2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2443/parecer_no001_-2023_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2444/parecer_no002_-2023_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2503/parecer_no003_-2023_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2507/parecer_no004_-2023_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2607/parecer_no005-2023_-_ldo_-_final_e_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2768/parecer_no006-2023_-_inicial_-financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2820/parecer_no007-2023_-_inicial__e_final_-financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2821/parecer_no008-2023_-_inicial__e_final_-financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2822/parecer_no009-2023_-_inicial__e_final_-financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2851/parecer_no010-2023_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2273/redacao_final_do_projeto_de_lei_001-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2306/redacao_final_do_projeto_de_lei_complementar_n._001-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2330/redacao_final_do_projeto_de_lei_complementar_n._002-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2332/redacao_final_do_projeto_de_lei_004-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2334/redacao_final_do_projeto_de_lei_004-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2355/redacao_final_do_projeto_de_lei_n001.2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2356/redacao_final_do_projeto_de_lei_n002.2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2357/redacao_final_do_projeto_de_lei_002-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2358/redacao_final_do_projeto_de_lei_005-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2451/redacao_final_do_projeto_de_lei_n010.2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2453/redacao_final_do_projeto_de_lei_n011.2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2455/redacao_final_do_projeto_de_lei_n012.2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2457/redacao_final_do_projeto_de_lei_n013.2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2459/redacao_final_do_projeto_de_lei_007-2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2460/redacao_final_do_projeto_de_lei_n007.2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2461/redacao_final_do_projeto_de_lei_n009.2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2462/redacao_final_do_projeto_de_lei_n006.2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2463/redacao_final_do_projeto_de_lei_n008.2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2475/redacao_final_do_projeto_de_lei_009-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2477/redacao_final_do_projeto_de_lei_010-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2510/redacao_final_do_projeto_de_lei_n015.2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2511/redacao_final_do_projeto_de_lei_n016.2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/redacao_final_do_projeto_de_lei_n018.2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/redacao_final_do_projeto_de_lei_n017.2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/redacao_final_do_projeto_de_lei_n020.2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/redacao_final_do_projeto_de_lei_n021.2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2545/redacao_final_do_projeto_de_lei_008-2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/redacao_final_do_projeto_de_lei_n029.2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/redacao_final_do_projeto_de_lei_n030.2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/redacao_final_do_projeto_de_lei_n032.2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/redacao_final_do_projeto_de_lei_n033.2022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/redacao_final_do_projeto_de_lei_n034.2022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/redacao_final_do_projeto_de_lei_n035.2022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/redacao_final_do_projeto_de_lei_n036.2022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/redacao_final_do_projeto_de_lei_n037.2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2609/redacao_final_do_projeto_de_lei_n031.2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2611/redacao_final_do_projeto_de_lei_n031.2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2612/redacao_final_do_projeto_de_lei_n032.2023.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2613/redacao_final_do_projeto_de_lei_n033.2023.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2614/redacao_final_do_projeto_de_lei_011-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2615/redacao_final_do_projeto_de_lei_012-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2616/redacao_final_do_projeto_de_lei_n022.2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2618/redacao_final_do_projeto_de_lei_n014.2023.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2620/redacao_final_do_projeto_de_lei_n023.2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2622/redacao_final_do_projeto_de_lei_n024.2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2624/redacao_final_do_projeto_de_lei_n025.2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2626/redacao_final_do_projeto_de_lei_n026.2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2628/redacao_final_do_projeto_de_lei_n027.2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2630/redacao_final_do_projeto_de_lei_n028.2023.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2632/redacao_final_do_projeto_de_lei_n029.2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2634/redacao_final_do_projeto_de_lei_n030.2023.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2638/redacao_final_do_projeto_de_lei_n033.2023.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2646/redacao_final_do_projeto_de_lei_n034.2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2648/redacao_final_do_projeto_de_lei_n035.2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2670/redacao_final_do_projeto_de_lei_n036.2023.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2672/redacao_final_do_projeto_de_lei_013-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2690/redacao_final_do_projeto_de_lei_n037.2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2692/redacao_final_do_projeto_de_lei_n038.2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2711/redacao_final_do_projeto_de_lei_014-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2714/redacao_final_do_projeto_de_lei_n039.2023.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2728/redacao_final_do_projeto_de_lei_n042.2023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2730/redacao_final_do_projeto_de_lei_n043.2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2732/redacao_final_do_projeto_de_lei_n044.2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2734/redacao_final_do_projeto_de_lei_n045.2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2736/redacao_final_do_projeto_de_lei_015-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2759/redacao_final_do_projeto_de_lei_n047.2023.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2771/redacao_final_do_projeto_de_lei_016-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2774/redacao_final_do_projeto_de_lei_n041.2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2778/redacao_final_do_projeto_de_lei_n051.2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2798/redacao_final_do_projeto_de_lei_n048.2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2804/redacao_final_do_projeto_de_lei_n049.2023.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2807/redacao_final_do_projeto_de_lei_n050.2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2826/redacao_final_do_projeto_de_lei_n052.2023.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2827/redacao_final_do_projeto_de_lei_n053.2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2828/redacao_final_do_projeto_de_lei_n054.2023.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2859/redacao_final_do_projeto_de_lei_n040.2023.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2863/redacao_final_do_projeto_de_lei_n056.2023.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2865/redacao_final_do_projeto_de_lei_n057.2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2867/redacao_final_do_projeto_de_lei_n058.2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2869/redacao_final_do_projeto_de_lei_020-2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2871/redacao_final_do_projeto_de_lei_021-2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2873/redacao_final_do_projeto_de_lei_022-2023.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2897/redacao_final_do_projeto_de_lei_018-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2909/redacao_final_do_projeto_de_lei_n059.2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2919/redacao_final_do_projeto_de_lei_n060.2023.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2921/redacao_final_do_projeto_de_lei_n061.2023.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2543/parecer1.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2906/123_0003.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2916/oficio_670-2023_gp-2023_veto_proj_021-2023.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2934/123_0010.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2023/2378/ata_3a_sessao_ordinaria_janeiro_2023___27_02__2023_correta.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H661"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="189.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="188.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>