--- v0 (2025-12-29)
+++ v1 (2026-04-16)
@@ -54,6343 +54,6343 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de lei executivo</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1594/projeto_de_lei_no_001.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1594/projeto_de_lei_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Concede RGA - Revisão Geral Anual aos servidores Públicos do Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1595/projeto_de_lei_no_002.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1595/projeto_de_lei_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial ao prefeito, vice-prefeito, secretários municipais e demais servidores ocupantes de cargos de livre nomeação e exoneração do município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1596/projeto_de_lei_no_003.2022_novo2.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1596/projeto_de_lei_no_003.2022_novo2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei devolvido para adequações e encaminhando novamente na data do dia 20 de janeiro, porém novamente o Executivo retirou o projeto e encaminhou novamente no dia 02 de janeiro de 2022, cuja súmula: Dispõe sobre alterações nas leis municipais Nº 500 de 2011, 501 de 2011, 502 de 2011, 608 de 2014 e 844 de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1597/projeto_de_lei_no_004.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1597/projeto_de_lei_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Institui a tabela Complementar do Sistema de informações ambulatoriais/Sistema único de Saúde - SIA/SSUS Municipal e o credenciamento de prestadores na área de saúde e dá outras providências</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1598/projeto_de_lei_no_005.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1598/projeto_de_lei_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Conceder premiações no âmbito da Campanha de incentivo a arrecadação do IPTU/2022, através de sorteio, e dá outras providências</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1647/projeto_de_lei_no_006.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1647/projeto_de_lei_no_006.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Alterações na Lei Municipal Nº 800 de 2018, e dá outras providencias</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_lei_no_007.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_lei_no_007.2022.pdf</t>
   </si>
   <si>
     <t>Cria a Secretaria Municipal de Esporte e Lazer, e dá outras providências</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_no_008.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_no_008.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aerações da Lei Municipal Nº 958 de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1673/projeto_009-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1673/projeto_009-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 12.000,00 (doze mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_no_010.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_no_010.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 249.925,00 (duzentos e quarenta e nove mil novecentos e vinte e cinco reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_de_lei_no_011.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_de_lei_no_011.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional  suplementar no valor de até R$ 150.000,00 (Cento e cinquenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1693/projeto_de_lei_no_012.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1693/projeto_de_lei_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 70.000,00 (Setenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1694/projeto_de_lei_no_013.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1694/projeto_de_lei_no_013.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 150.000,00 (Cento e cinquenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_lei_no_014.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_lei_no_014.2022.pdf</t>
   </si>
   <si>
     <t>Alterações da Lei Municipal Nº 956 de 15 de dezembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1758/projeto_de_lei_no_015.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1758/projeto_de_lei_no_015.2022.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI MUNICIPAL N. 499/2011 DE 02 DE JUNHO DE 2011, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_lei_no_016.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_lei_no_016.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos servidores públicos do município de Colniza, e dá outras Providências.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1760/projeto_de_lei_no_017.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1760/projeto_de_lei_no_017.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Conceder Premiações no âmbito do Concurso MISS Colniza, e dá outras Providências</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1782/projeto_de_lei_018_-__ldo_2023.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1782/projeto_de_lei_018_-__ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes para a elaboração da Lei de Diretrizes Orçamentárias do Município de Colniza, Estado do Mato Grosso para o exercício de 2023 e dá outras  providência</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_lei_no_019.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_lei_no_019.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito Adicional Especial no valor de até R$ 361.082,49 (Trezentos e sessenta e um mil oitenta e dois reais e quarenta e nove centavos), no Orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_lei_no_020.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_lei_no_020.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 911/2021, e dá outras providências</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1763/projeto_de_lei_no_021.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1763/projeto_de_lei_no_021.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 962/2021, e dá outras providências</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1764/projeto_de_lei_no_022.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1764/projeto_de_lei_no_022.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicionais suplementar no valor de até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_no_023.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_no_023.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional Suplementar no valor de até R$ 396.421,00 ( Trezentos e noventa e seis mil quatrocentos e vinte e um reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1795/projeto_de_lei_no_024.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1795/projeto_de_lei_no_024.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial no valor de até R$ 13.600,00 (Treze mil e seiscentos reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_no_025.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_no_025.2022.pdf</t>
   </si>
   <si>
     <t>Alterações da Lei Municipal Nº 502/2011, e dá outras providências</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_no_026.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_no_026.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre “Alterações da lei municipal n. 609/2014, e dá outras providências</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_no_027_-_2022_-_credito_adicional_340.0000010052022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_no_027_-_2022_-_credito_adicional_340.0000010052022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 340.00,00 ( trezentos e quarente mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_no_028.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_no_028.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a “altera a denominação da unidade básica de saúde - UBS rural, para unidade básica de saúde – ubs Adriano de Souza Macedo, e dá outras providencias</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1926/projeto_de_lei_no_029.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1926/projeto_de_lei_no_029.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor Participativo do Município de Colniza - MT e dá outras providencias</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_lei_no_030.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_lei_no_030.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Zoneamento, Uso e Ocupação do Solo do Município de Colniza - MT e dá outras providencias</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1924/projeto_de_lei_no_031.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1924/projeto_de_lei_no_031.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Obras e Edificações do Município de Colniza - MT e dá outras providencias</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1923/projeto_de_lei_no_032.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1923/projeto_de_lei_no_032.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Postura do Município de Colniza - MT e dá outras providencias</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1922/projeto_de_lei_no_033.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1922/projeto_de_lei_no_033.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Estudo de Impacto de Vizinhança e Relatório de Impacto de Vizinhança – IV/RIV do Município de Colniza - MT e dá outras providencias”, para análise e posterior aprovação por esta Douta Casa de Leis.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1921/projeto_de_lei_no_034.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1921/projeto_de_lei_no_034.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Operações Urbanas Consorciadas do Município de Colniza - MT e dá outras providencias”, para análise e posterior aprovação por esta Douta Casa de Leis.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1920/projeto_de_lei_no_035.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1920/projeto_de_lei_no_035.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Outorga Onerosa do Direito de Construir do Município de Colniza - MT e dá outras providencias”, para análise e posterior aprovação por esta Douta Casa de Leis.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1919/projeto_de_lei_no_036.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1919/projeto_de_lei_no_036.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Parcelamento do Solo Urbano do Município de Colniza - MT e dá outras providencias”, para análise e posterior aprovação por esta Douta Casa de Leis.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1918/projeto_de_lei_no_037.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1918/projeto_de_lei_no_037.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Sistema Viário do Município de Colniza - MT e dá outras providencias”, para análise e posterior aprovação por esta Douta Casa de Leis.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1883/projeto_de_lei_no_038.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1883/projeto_de_lei_no_038.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre “alterações da lei municipal n. 561 de 16 de agosto de 2013, e dá outras providências</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_no_039.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_no_039.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disciplina a circulação de veículos de cargas e operação de cargas e descarga no município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1872/projeto_de_lei_no_040.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1872/projeto_de_lei_no_040.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder premiações no programa Alfabetiza MT e no 13º Arraiá Colnizense, e dá outras providências</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1867/projeto_de_lei_no_041.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1867/projeto_de_lei_no_041.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito junto ao Banco Caixa Econômica Federal S. A, e dá outras providências</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1870/projeto_de_lei_no_042.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1870/projeto_de_lei_no_042.2022.pdf</t>
   </si>
   <si>
     <t>Altera padrão de vencimentos base para Cargos de provimento efetivo constantes nas leis municipais Nº 500/2011, 501/2011 e 502/2011, e dá outras providências</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1868/projeto_de_lei_no_043.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1868/projeto_de_lei_no_043.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Cargos de provimento efetivo no âmbito da Administração Pública Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1871/projeto_de_lei_no_044.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1871/projeto_de_lei_no_044.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado, nos termos do artigo 37, inciso IX, da Constituição Federal com fundamento no inciso VII do art. 196 da Lei Orgânica do Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1869/projeto_de_lei_no_045.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1869/projeto_de_lei_no_045.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei Municipal N.972, de 08 de fevereiro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_no_046.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_no_046.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei Municipal Nº 663/2016, que Reestrutura o Regime Próprio de Previdência Social do Município de Colniza/MT e, dá outras providências</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_de_lei_no_047.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_de_lei_no_047.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal Nº 948, de 05 de novembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1913/projeto_de_lei_no_048.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1913/projeto_de_lei_no_048.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Colniza, a manter a subvenção Social com a Associação Beneficente Lar de esperança ABLE, e dá outras providencias</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1929/projeto_de_lei_no_049.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1929/projeto_de_lei_no_049.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 640.000,00 (Seiscentos e quarenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1937/projeto_de_lei_no_050.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1937/projeto_de_lei_no_050.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 10.332.947,84 ( dez milhões trezentos e trinta e dois mil novecentos e quarenta e sete reais e oitenta e quatro centavos,) no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1938/projeto_de_lei_no_051.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1938/projeto_de_lei_no_051.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 616.612,44 (seiscentos e dezesseis mil seiscentos e doze reais e quarenta e quatro centavos), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1942/projeto_de_lei_no_052.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1942/projeto_de_lei_no_052.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 50.000,00 (Cinquenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1941/projeto_de_lei_no_053.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1941/projeto_de_lei_no_053.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.000,00 ( duzentos mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_no_054.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_no_054.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000, 00 ( trezentos mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1939/projeto_de_lei_no_055.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1939/projeto_de_lei_no_055.2022.pdf</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1971/projeto_de_lei_no_056.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1971/projeto_de_lei_no_056.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA PRESTAÇÃO DO SERVIÇO DE TRANSPORTE INDIVIDUAL PRIVADO DE PASSAGEIROS, BASEADO EM TECNOLOGIA DE COMUNICAÇÃO DIGITAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1972/projeto_de_lei_no_057.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1972/projeto_de_lei_no_057.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Conceder premiações aos vencedores das competições esportivas no ano de 2022, e dá outras providencias</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1973/projeto_de_lei_no_058.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1973/projeto_de_lei_no_058.2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal Nº 920, de 01 de setembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1974/projeto_de_lei_no_059.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1974/projeto_de_lei_no_059.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional Suplementar no valor de até R$ 350.000,00 ( trezentos e cinquenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1975/projeto_de_lei_no_060.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1975/projeto_de_lei_no_060.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_lei_no_061.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_lei_no_061.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (quinhentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_no_062.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_no_062.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 4.018.600,00 ( quatro milhões dezoito mil e seiscentos reais) no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1978/projeto_de_lei_no_063.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1978/projeto_de_lei_no_063.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_lei_no_064.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_lei_no_064.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 20.000,00 (vinte mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_lei_no_065.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_lei_no_065.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 400.000,00 (quatrocentos mil reais), no orçamento do município e da outras providências</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2007/projeto_de_lei_no_066.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2007/projeto_de_lei_no_066.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei Municipal Nº 1.007, de 20 de julho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2030/projeto_de_lei_no_067.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2030/projeto_de_lei_no_067.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Promover a desafetação e leilão para alienar veículos, sucatas e outros bens móveis inservíveis, e dá outras providências</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_lei_no_068.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_lei_no_068.2022.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento Base dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, nos Termos do $ 7º do Art. 198 da Constituição Federal e Normas Expedidas pelo Ministério da Saúde, e dá outras providências</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2037/projeto_de_lei_no_069.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2037/projeto_de_lei_no_069.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.000,00 (duzentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_de_lei_no_070.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_de_lei_no_070.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 41.000,00 ( quarenta e um mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2039/projeto_de_lei_no_071.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2039/projeto_de_lei_no_071.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.066.000,00 (Um milhão e sessenta e seis mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_lei_no_072.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_lei_no_072.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 46.450,00 (Quarenta e seis mil quatrocentos e cinquenta reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei_no_073.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei_no_073.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 586.200,00 (Quinhentos e oitenta e seis mil e duzentos reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei_no_074.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei_no_074.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.221.719,37 (Um milhão duzentos e vinte e mil setecentos e dezenove reais e trinta e sete centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2087/projeto_de_lei_no_075.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2087/projeto_de_lei_no_075.2022.pdf</t>
   </si>
   <si>
     <t>Mão ùnica ao tráfego de veículos nas vias urbanas das travessas I, e das rua das Mangueiras, rua das Adálias e rua das Acácias, e dá outras providências</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2088/projeto_de_lei_no_076.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2088/projeto_de_lei_no_076.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gestão democrática das instituições de ensino da rede pública municipal de Colniza- MT, e revoga a Lei Municipal Nº 529/2012, e dá outras providências</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2096/projeto_de_lei_no_077.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2096/projeto_de_lei_no_077.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de ruas, Avenidas e Travessas no Distrito de Guariba, e dá outras providências</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2097/projeto_de_lei_no_078.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2097/projeto_de_lei_no_078.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal Nº 1.008, de 30 de junho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2102/projeto_de_lei_079-2022_-_altera_a_redacao_da_lei_municipal_n._501-2011.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2102/projeto_de_lei_079-2022_-_altera_a_redacao_da_lei_municipal_n._501-2011.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal Nº 501/2011, e dá outras providências</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2103/projeto_de_lei_no_080.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2103/projeto_de_lei_no_080.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal Nº 944/2021, e dá outras providências</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2104/projeto_de_lei_no_081.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2104/projeto_de_lei_no_081.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal Nº 634/2015, e dá outras providências</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2134/projeto_de_lei_de_no._082.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2134/projeto_de_lei_de_no._082.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CELEBRAR TERMO DE  FOMENTO COM A LIGA ESTADUAL DE MOTOCICLISMO E AUTOMOBILISMO DE MATO GROSSO - LEMAMT, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2135/projeto_de_lei_de_no._083.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2135/projeto_de_lei_de_no._083.2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE ATÉ R$ 38.500,00 (TRINTA E OITO MIL E QUINHENTOS REAIS), NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2142/projeto_de_lei_084-2022_-_autoriza_abertura_de_cradito_adicional_suplementar_no_valor_de_ata_r_21_milhoes_ass.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2142/projeto_de_lei_084-2022_-_autoriza_abertura_de_cradito_adicional_suplementar_no_valor_de_ata_r_21_milhoes_ass.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE ATÉ R$ 21.000.000,00 (VINTE E UM MILHÕES DE REAIS), NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2152/projeto_de_lei_no._085-2022_-_loa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2152/projeto_de_lei_no._085-2022_-_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E AUTORIZA A DESPESA DO MUNICÍPIO DE COLNIZA - MT PARA O EXERCÍCIO FINANCEIRO DE 2023</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_no._086-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_no._086-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Colniza-MT, através da fazenda Pública Municipal a doar ao Governo do Estado do Mato Grosso, imóvel Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2154/projeto_de_lei_no._087-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2154/projeto_de_lei_no._087-2022.pdf</t>
   </si>
   <si>
     <t>Alteração da Lei Municipal Nº 928/2021, e dá outras providências</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2184/projeto_de_lei_n._088.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2184/projeto_de_lei_n._088.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal n.663 de 19 de outubro de 2016 que reestrutura o Regime Próprio de Previdência Social do Município de Colniza e dá outras Providências"</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2183/projeto_de_lei_n._089.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2183/projeto_de_lei_n._089.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal Nº 663, de 19 de outubro de 2016, que reestrutura o Regime próprio de Previdência Social do Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2185/projeto_de_lei_n._090.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2185/projeto_de_lei_n._090.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Redação da Lei Municipal n. 1.017 de 05 de julho de 2022 e dá outras Providências</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2186/projeto_de_lei_n._091.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2186/projeto_de_lei_n._091.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar no valor de até R$ 13.500,00 (Treze Mil e Quinhentos Reais), no orçamento do município de dá outras providências</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/projeto_de_lei_no_092.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/projeto_de_lei_no_092.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Viveiro Municipal de produção de mudas e dá outras providências</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2231/projeto_de_lei_no_093.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2231/projeto_de_lei_no_093.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Fundo Municipal de Apoio a Agricultura Familiar, e dá outras providências</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/projeto_de_lei_no_094.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/projeto_de_lei_no_094.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ALTERAÇÕES NA LEI Nº 957/2021, DE 21 DE DEZEMBRO DE 2021, QUE ESTABELECE O PLANO PLURIANUAL DO MUNICÍPIO PARA O PERÍODO 2022 A 2025, E LEI Nº 1017, DE 05 DE JULHO DE 2022, QUE TRATA DAS DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCIO FINANCEIRO DE 2023, DE MODO A COMPATIBILIZAR TOTALMENTE AS PEÇAS DE PLANEJAMENTO E AS REAVALIAÇÕES REALIZADAS NOS PROGRAMAS, ATIVIDADES, PROJETOS E OPERAÇÕES ESPECIAIS APROVADAS PARA O ORÇAMENTO DO EXERCÍCIO DE 2023</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2219/projeto_de_lei_no_095.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2219/projeto_de_lei_no_095.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Colniza, a conceder subvenção social a Associação de Assistência Bom Samaritano -LAR e abrigos dos Idosos, e dá outras providências</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2229/projeto_de_lei_no_096.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2229/projeto_de_lei_no_096.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal Nº 1.007, de 20 de junho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/projeto_de_lei_no_097.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/projeto_de_lei_no_097.2022.pdf</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1930/projeto_de_lei_complementarn001.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1930/projeto_de_lei_complementarn001.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da procuradoria geral do município - PGM do município de Colniza/MT, e da outras providências</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1593/indicacao_no_001-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1593/indicacao_no_001-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo para que seja colocado em vigor a Lei 951/2021, que Institui o dia do Encontro da Mulher Rural e o dia do Encontro do Produtor Rural no Distrito do Guariba, Taquaruçu do Norte e Três Fronteiras.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1590/indicacao_no_002-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1590/indicacao_no_002-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito a construção de uma ponte na Rua Tarumã abaixo da Avenida dois Mil, interligando o Bairro Cidade Alta ao centro da cidade.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>JORGE DONIZETE DA SILVA ROSANTE, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1602/indicacao_no_003-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1602/indicacao_no_003-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Saúde, para que seja criado um Posto de Atendimento exclusivo para o enfrentamento ao Coronavírus no município de Colniza/MT.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>NAYARA BENI DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_no_004-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_no_004-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao setor competente, para que seja realizado a manutenção na praça do distrito de Guariba município de Colniza/MT.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1607/indicacao_no_005-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1607/indicacao_no_005-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto á Secretaria Municipal de Saúde a viabilidade para a aquisição de alguns equipamentos que estão sendo necessitados para o Hospital Municipal André Maggi.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1621/indicacao_no_006-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1621/indicacao_no_006-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo para determinar ao setor competente que seja realizado obras de construção de um muro nas laterais e fundo da Escola Valmir Newman, Distrito do Guariba.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO, MARCOS ANTONIO CECCON</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_no_007-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_no_007-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo para que a Prefeitura Municipal de Colniza realize a regularização dos terrenos do Bairro JL, Distrito do Guariba.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1627/indicacao_no_008-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1627/indicacao_no_008-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras, para que seja realizado  o cascalhamento no morro da linha G 4, o prancheamento da ponte sobre o Rio Pacutinga na Linha G 4 e cascalhamento  no morro a linha G 8 km 22.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1626/indicacao_no_009-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1626/indicacao_no_009-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo para determinar a Secretaria de Educação junto ao setor competente que seja realizado em caráter de urgência o termino da construção da Creche no bairro Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1625/indicacao_no_010-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1625/indicacao_no_010-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, através da Secretaria Municipal de Agricultura, que seja realizado um torneio leiteiro em nosso Município.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1624/indicacao_no_011-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1624/indicacao_no_011-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, através da Secretaria Municipal de Educação, que seja realizada a reforma das Escolas Municipais Rurais Manoel Bandeira, localizada na MT 206 com a Linha Porteirão e  a Escola Ari Barroso, localizada na Linha Florita Dulce.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1671/indicacao_no_012-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1671/indicacao_no_012-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, através da Secretaria Municipal de Obras, que seja realizada a manutenção da Rua Beija-Flor, localizada no Bairro Garça neste Município de Colniza/MT.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_no_013-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_no_013-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras, para que seja realizado  construção e recuperação dos bueiros em toda extensão da Linha 20, o Projeto Assentamento Terra Rocha, neste município de Colniza - MT.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1670/indicacao_no_014-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1670/indicacao_no_014-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feita a reconstrução das 03 (três) pontes situadas no percurso do Projeto Renascer, localizado neste município e Comarca de Colniza/MT.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_no_015-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_no_015-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo juntamente com a Secretaria Municipal de Obras e Infraestrutura e Secretaria Municipal de Meio Ambiente, para que seja realizado a limpeza do Rio Perseverança no perímetro urbano, além também das margens próximas do município.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1680/indicacao_no_016-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1680/indicacao_no_016-2022.pdf</t>
   </si>
   <si>
     <t>para que seja realizado  recuperação da rua em frente a Creche Municipal Pequenos Passos, neste município de Colniza - MT.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1678/indicacao_no_017-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1678/indicacao_no_017-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que seja realizada a doação de um terreno para a Associação dos Veteranos do Município de Colniza, preferencialmente, na quadra em que está instalada a Secretaria Municipal de Agricultura, a fim de que seja construída a sede da mencionada associação.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1677/indicacao_no_018-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1677/indicacao_no_018-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras, para que seja realizado o prancheamento de uma ponte localizada na Linha 1 (um), km 10 após adentrar na referida linha, Florita Dulce (Ponto de Referência: antes da Escolinha rural), neste Município de Colniza/MT.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_no_019-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_no_019-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Saúde, para que seja viabilizado a confecção de uniformes e crachás de identificação para os servidores da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_no_021-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_no_021-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo juntamente com a Secretaria Municipal de Saúde, para que seja realizada a construção de um Posto de Saúde no Bairro Castelo dos Sonhos, neste município e comarca de Colniza/MT.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1717/indicacao_no_022-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1717/indicacao_no_022-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao DAE (Departamento de Água e esgoto) para que seja realizado a limpeza das caixas d’agua em todos os órgãos públicos, incluindo escolas, creches UBS e hospital Municipal.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1718/indicacao_no_023-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1718/indicacao_no_023-2022.pdf</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1719/indicacao_no_024-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1719/indicacao_no_024-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao DAE (Departamento de Água e esgoto) para que seja realizado a analise laboratorial da água fornecida para consumo no hospital Municipal André Maggi.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>ROBERTO FERREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1720/indicacao_no_025-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1720/indicacao_no_025-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo juntamente com a Secretaria Municipal de Administração, para que o Poder Executivo Municipal encaminhe um projeto de lei para esta Casa de Leis, que tem por objeto a seguinte súmula: “Institui Comissão Permanente de Sindicância e Processo Administrativo Disciplinar e Especial, atribui gratificação aos seus membros, e dá Outras Providências”, conforme modelo em anexo.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1721/indicacao_no_026-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1721/indicacao_no_026-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que sejam reinstaladas as faixas de pedestres nas ruas e avenidas pavimentadas no Município de Colniza, as quais estão passando por recapeamento asfáltico, principalmente próximo aos órgãos públicos, como escolas e postos de saúde.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1722/indicacao_no_027-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1722/indicacao_no_027-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo juntamente com a Secretaria Municipal de Assistência Social, para que seja encaminhado um projeto de lei para esta Casa de Leis, que tem por objeto a seguinte súmula: “DISCIPLINA O CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL CREAS NO MUNICÍPIO DE COLNIZA-MT, conforme modelo em anexo.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_no_028-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_no_028-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que seja construído um campo de futebol no distrito guariba com pista de caminhada em volta.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>JORGE DONIZETE DA SILVA ROSANTE</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1724/indicacao_no_029-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1724/indicacao_no_029-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja realizada a instalação de corrimãos nas pontes localizadas na Zona Urbana do Município de Colniza/MT.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1725/indicacao_no_030-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1725/indicacao_no_030-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Educação, para que seja feita a contratação de monitores para os ônibus escolares municipais.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1726/indicacao_no_031-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1726/indicacao_no_031-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Educação, para que seja encaminhada uma equipe especializada para o Distrito de Guariba, a fim de proceder com a readequação da rede de energia elétrica da Escola Municipal Valmir Neuman, a qual vem apresentando problemas e não possui força suficiente para que os aparelhos de ar condicionado funcionem de forma satisfatória.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, MARCOS ANTONIO CECCON, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1745/indicacao_no_032-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1745/indicacao_no_032-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo para que seja realizada uma justa homenagem ao Servidor Público Municipal - Adriano de Souza Macedo, dando nova denominação a um dos postos de saúde do município de Colniza, passando a se denominar Unidade Básica de Saúde Adriano de Souza Macedo, pois o mencionado servidor público faleceu no decorrer do ano de 2021, em decorrência do vírus Covid-19, após ter trabalhado na linha de frente de combate ao referido vírus junto à Secretária Municipal de Saúde, salvaguardando as vidas dos moradores do município de Colniza.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>OSEIA PEREIRA GUEDES, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1750/indicacao_no_033-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1750/indicacao_no_033-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo junto a secretaria municipal de obras, para que seja realizada a limpeza das margens da MT 206, do quilometro 100 até o Distrito de Guariba, Colniza/MT.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1756/indicacao_no_034-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1756/indicacao_no_034-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras, para que seja realizado o prancheamento da ponte entre a linha G- 4 e G-8, 2º travessão, prancheamento de 02(duas) pontes na linha 20 lado esquerdo, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1749/indicacao_no_035-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1749/indicacao_no_035-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto a Secretaria Municipal de Obras para que seja realizado a pintura de demarcação para  vaga de estacionamento de  transporte escolar e placa de sinalização de estacionamento exclusivo para transporte escolar na Avenida Mato Grosso, Escola Estadual Tarsila do Amaral.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1748/indicacao_no_036-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1748/indicacao_no_036-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, junto a Secretaria Municipal de Obras para que seja realizado a pintura da faixa de pedestres localizada em frente ao hospital Municipal André Maggi.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, MARCOS ANTONIO CECCON</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_no_037-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_no_037-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo juntamente com a Secretaria Municipal de Administração, para que o Poder Executivo Municipal encaminhe um projeto de lei para esta Casa de Leis, que tenha como súmula: “Dispõe sobre o serviço remunerado de transporte individual de passageiros gerenciado exclusivamente por plataformas tecnológicas, no Município de Colniza e dá outras providências”, conforme modelo em anexo.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1769/indicacao_no_038-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1769/indicacao_no_038-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto á Secretaria Municipal de Saúde para que seja colocado um Responsável Técnico (RT) para atuar no âmbito do hospital Municipal André Maggi de Colniza.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1770/indicacao_no_039-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1770/indicacao_no_039-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto á Secretaria Municipal de Saúde para que seja capacitado  e qualificado um enfermeiro para Coordenar a equipe do SAMU ((Serviço de Atendimento Móvel de Urgência) do hospital Municipal André Maggi de Colniza.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA, MARCOS ANTONIO CECCON</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1778/indicacao_no_040-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1778/indicacao_no_040-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feita o patrolamento e  cascalhamento dos pontos críticos do bairro Bela Vista, município de Colniza.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1779/indicacao_no_041-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1779/indicacao_no_041-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feita o patrolamento e  cascalhamento dos pontos críticos do bairro Castelo dos Sonhos, município de Colniza.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA, OSEIA PEREIRA GUEDES, ROBERTO FERREIRA DOS SANTOS, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_no_042-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_no_042-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que seja realizada a destinação de um terreno para a construção da sede do Instituto Federal do Estado de Mato Grosso – IFMT, cujo terreno tenha entre 40.000 a 50.000 metros quadrados.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1781/indicacao_no_043-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1781/indicacao_no_043-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Assistência Social, para que seja enviado um projeto de lei para à Câmara Municipal de Colniza no sentido de conceder subvenção social a Associação Beneficente Lar da Esperança – ABLE, inscrita no CNPJ de nº. 23.679.597/0001-48.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1799/indicacao_no_044-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1799/indicacao_no_044-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal através da Secretaria Municipal de Saúde, para que seja contratado mais um médico para atender no Posto de Saúde do distrito do Guariba.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>MARCOS ANTONIO CECCON</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_no_045-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_no_045-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo juntamente com a Secretaria Municipal de Agricultura em parceria com a Secretaria Municipal de Esporte, para que seja realizado o plantio de árvores entorno do ginásio de Esporte e nas laterais do  mini – estádio Mané Garrincha no município de Colniza.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1803/indicacao_no_046-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1803/indicacao_no_046-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto Á Secretaria Municipal de Saúde, para que promova 01(um) dia de ação com a realização de testes rápidos para infecções sexualmente transmissíveis no Distrito de Guariba, Três Fronteiras, Taquaruçu do Norte e Roosvelt.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_no_048-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_no_048-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que seja realizado a manutenção, via cascalhamento e patrolamento  das estradas rurais da Linha G-4, município de Colniza.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1817/indicacao_no_049-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1817/indicacao_no_049-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras, para que seja realizado  a instalação de bueiros de PVC na linha 16 A e B bem como no Km 04 da Linha 20 próximo a Igreja Evangélica Assembléia de Deus , neste município de Colniza - MT.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1818/indicacao_no_050-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1818/indicacao_no_050-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito o patrolamento nas ruas no bairro Rondonia, zona urbana do município de Colniza.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_no_052-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_no_052-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo junto a secretaria municipal de Saúde e Administração, PARA QUE SEJA REALIZADO O CUMPRIMENTO DA EMENDA CONSTITUCIONAL 120, FIXANDO O PISO DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÁS ENDEMIAS A NECESSIDADE DE ADEQUAÇÃO ORÇAMENTÁRIA E FISCAL, COM A MAIOR BREVIDADE POSSÍVEL, CÁLCULO DO IMPACTO FINANCEIRO E ORÇAMENTÁRIO DO NOVO PISO SALARIAL SOBRE O ATUAL, PROVIDÊNCIAS EM RELAÇÃO À ADEQUAÇÃO DA NOVA REDAÇÃO DO ART. 198  §11 DA CONSTITUIÇÃO FEDERAL, PREVISÃO ORÇAMENTÁRIA E FINANCEIRA PARA O PAGAMENTO DO NOVO PISO, PROVIDÊNCIAS TOMADAS PARA O ENCAMINHAMENTO, A ESTA CASA DE LEI, DO CRÉDITO ADICIONAL ORÇAMENTÁRIO PARA SUPORTE AO PAGAMENTO.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_no_053-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_no_053-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras, para que seja feito a abertura de um travessão entre a linha 16A para dar acesso a linha 16B Assentamento Escol Sul, neste município de Colniza - MT.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1861/indicacao_no_054-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1861/indicacao_no_054-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Educação, para construção de uma sala aos professores na  Escola Municipal Manoel Bandeira, localizada na MT 206, esquina com a Linha Porteirão, bem como a Aquisição de um ônibus escolar.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_no_055-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_no_055-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Educação, para que disponibilize um ônibus escolar para atender os alunos da Comunidade Roosvelt para a comunidade Taquaruçu do Norte.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_no_056-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_no_056-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que disponibilize mais caminhões para atender a grande demanda existente na sede deste Munícipio.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_no_057-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_no_057-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras, para que seja realizado a reforma de uma ponte na Linha 20, lado esquerdo, zona rural município de Colniza</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1944/indicacao_no_058-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1944/indicacao_no_058-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que seja estudada a possibilidade de construção e instalação de um canil público em nosso município.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1992/indicacao_no_059-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1992/indicacao_no_059-2022.pdf</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2010/indicacao_no_060-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2010/indicacao_no_060-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Saúde, para que seja viabilizado a implantação de sinal de internet livre e gratuito em todas as Unidades Básicas de Saúde (UBS), do município de Colniza.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_no_061-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_no_061-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao CRIDAC (Centro de Reabilitação Integral de Colniza) para que se faça um levantamento para aquisições de equipamentos de trabalho para a entidade.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_no_062-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_no_062-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja colocado placas de sinalização e a implantação de 01 (quebra - mola) na esquina da Av. Mato Grosso com a Av. do Contorno, sentido bairro garça, zona urbana do município de Colniza.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, LUIS CARLOS CARVALHO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2019/indicacao_no_063-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2019/indicacao_no_063-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo junto à Secretaria de Obras, para que seja realizada a manutenção URGENTE da Ponte do lado esquerdo da Avenida Belo Horizonte sentido aeroporto e para que seja reconstruída a ponte da Rua das Bromélias abaixo da Avenida 2000.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2018/indicacao_no_064-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2018/indicacao_no_064-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo junto à Secretaria de Educação, para que seja realizada uma formação/curso para os motoristas que prestam serviços no transporte escolar, a fim de instruí-los sobre as formas seguras de condução dos veículos, em especial quanto a velocidade adotada pelos profissionais nas vias, a fim de evitar possíveis acidentes com os alunos que usufruem do referido transporte.</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2022/indicacao_no_065-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2022/indicacao_no_065-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Planejamento, para que seja realizada a implantação de uma pista de caminhada na Avenida Mato Grosso e na Rua Nelci Capitani (antiga Rua das Bromélias), utilizando uma pequena parte das vias asfaltadas para tal finalidade, COM A DEMARCAÇÃO ATRAVÉS DA PINTURA ADEQUADA.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2031/indicacao_no_066-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2031/indicacao_no_066-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto á Secretaria Municipal de Planejamento a viabilidade da elaboração de um projeto para colocação de Letreiros Turísticos com a inscrição “ Eu  amo Colniza” conforme foto em anexo.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2032/indicacao_no_067-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2032/indicacao_no_067-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto á Secretaria Municipal de Planejamento a viabilidade da elaboração de um projeto para colocação de Letreiros Turísticos com a inscrição “ Eu  amo Guariba” conforme foto em anexo.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2036/indicacao_no_068-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2036/indicacao_no_068-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feita a manutenção de pontes e bueiros situadas no percurso da Linha 8 Manejo, localizado neste município de Colniza/MT.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2049/indicacao_no_069-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2049/indicacao_no_069-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao DAE- Departamento de Água e Esgoto, para que seja feita a extensão da rede de Água na, Rua maçaranduba, localizado no bairro Bela Vista neste município de Colniza /MT.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2051/indicacao_no_070-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2051/indicacao_no_070-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto a secretaria municipal de Saúde e Administração, PARA QUE SEJA REALIZADO UM ESTUDO FINANCEIRO E ORÇAMENTÁRIO A FIM DE CUMPRIR O PISO DOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E DOS AUXILIARES DE ENFERMAGEM, CONFORME DISPÕE A LEI FEDERAL DE Nº. 14.434/2022, PUBLICADA EM 05 DE AGOSTO DE 2022, PROVIDENCIANDO O ENCAMINHAMENTO, A ESTA CASA DE LEI, DO CRÉDITO ADICIONAL ORÇAMENTÁRIO PARA SUPORTE AO PAGAMENTO EM QUESTÃO.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2052/indicacao_no_071-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2052/indicacao_no_071-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto a secretaria municipal de Esporte, PARA QUE SEJA IMPLANTADO UM CAMPO DE FUTEBOL SUIÇO NO BAIRRO RONDÔNIA E OUTRO NO BAIRRO CASTELO DOS SONHOS, AMBOS LOCALIZADOS NESTE MUNICÍPIO DE COLNIZA.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2058/indicacao_no_072-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2058/indicacao_no_072-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras, para que seja realizado rebaixamento de morro localizado na linha 04 do Assentamento Pacutinga lado esquerdo e serviço de cascalhamentos em pontos críticos da localidade, zoa rural, município de Colniza.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2059/indicacao_no_073-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2059/indicacao_no_073-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Planejamento a viabilidade com caráter de urgência sobre projetos para novas construções de UBS (Unidade Básica de Saúde),  no município de Colniza.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2106/indicacao_no_074-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2106/indicacao_no_074-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Esporte para que proceda imediatamente com a instalação de água e a recuperação dos banheiros do Mini Estádio em nosso município.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2107/indicacao_no_075-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2107/indicacao_no_075-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras para que proceda imediatamente com o patrolamento e cascalhamento de alguns pontos críticos nas ruas do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2105/indicacao_no_076-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2105/indicacao_no_076-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras para que seja realizado com urgência a instalação de Bueiros na LH 16A Escol Sul bem como a construção de 02(duas) pontes na LH 16 Roda d’ Água e a troca do prancheamento de uma ponte na LH 16B Escol Sul.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_no_077-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_no_077-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao setor competente para que efetue o recolhimento e a limpeza dos entulhos e restos de construção nas ruas e calçadas da Cohab I e II, bairro Bela Vista, Município de Colniza.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/indicacao_no_078-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/indicacao_no_078-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria competente, para viabilize a construção de um muro ao redor do Cemitério no Distrito do Guariba, tendo como motivação à seguinte:</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_no_079-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_no_079-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras, para que seja realizado  o prancheamento de uma ponte localizada na linha 08 Paredão, zona rural, município de Colniza.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2128/indicacao_no_080-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2128/indicacao_no_080-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras, para que seja realizado o prancheamento de 03 (três) pontes localizada na Linha 32  Zona rural, neste Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_no_081-2022.pdf.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_no_081-2022.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto  à  Secretaria Municipal de  Obras para  que seja realizado com urgência  o  patrolamento  ou  um tapa buraco  com reabertura da estrada na linha 12 lado direito na Capa.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_no_082-2022.pdf.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_no_082-2022.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras para que seja realizado com urgência a manutenção de duas pontes na linha 08 na 1º de Maio.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, ELCI COSTA PAIXÃO, EZEQUIAS DEDÉ DE SOUZA, JORGE DONIZETE DA SILVA ROSANTE, LUIS CARLOS CARVALHO SILVA, MARCOS ANTONIO CECCON, NAYARA BENI DA SILVA, OSEIA PEREIRA GUEDES, ROBERTO FERREIRA DOS SANTOS, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao83.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao83.pdf</t>
   </si>
   <si>
     <t>Indicam ao chefe do Poder Executivo, para que seja enviado um projeto de lei para esta Casa de Leis, a fim de ser firmado um convênio para a Concessão de uma subvenção social mensal ao Conselho de Segurança do Município de Colniza-Consegue</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao84.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao84.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja enviada uma pá-carregadeira para efetuar a limpeza das margens da estrada da Linha G8 do Assentamento Colniza I.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/indicacao85.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/indicacao85.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que o Departamento de Pontes faça a manutenção urgente de uma ponte na Linha 28 do Lado Esquerdo da Capa Mansa, no quilometro 05, Zona Rural do Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2225/indicacao_no_086-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2225/indicacao_no_086-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Deputado Federal Juarez Costa, para que o mesmo intervenha junto aos órgãos competentes através de um requerimento, a fim de que o município de Colniza/MT seja reconhecido como o Município Nacional do Café.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2226/indicacao_no_087-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2226/indicacao_no_087-2022.pdf</t>
   </si>
   <si>
     <t>INDICA a Deputada Estadual Janaina Riva, para que a mesma faça uma indicação, a fim de que seja instalada um campus avançado do Instituto Federal Mato Grosso – IFMT no município de Colniza/MT.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_no_088-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_no_088-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto á Secretaria de Obras, para que seja instalado iluminação pública na via que dá acesso ao aeroporto.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_no_089-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_no_089-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria Municipal de Obras, para que seja feito o cascalhamentos dos pontos críticos da Linha 36 Capa e da linha Mata Burro, zona rural do município de Colniza/MT.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_no_090-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_no_090-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Agricultura, para que seja enviado um projeto de lei para à Câmara Municipal de Colniza no sentido de denominar o VIVEIRO MUNICIPAL com o nome do cidadão colnizense ORICO CARDOSO DE OLIVEIRA, o qual já é falecido.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/indicacao_no_091-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/indicacao_no_091-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto à Secretaria de Obras, para que seja agilizado os tapas buracos nas ruas e avenidas pavimentadas e tapa valetas das ruas sem o pavimento, além de uma maior  atenção a Cohab I e II.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>DAS</t>
   </si>
   <si>
     <t>Documentos em anexo para sessão</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/</t>
+    <t>http://sapl.colniza.mt.leg.br/media/</t>
   </si>
   <si>
     <t>LEITURA, DISCUSSÃO E VOTAÇÃO DA ATA N. 021/2021 REFERENTE À VIGÉSIMA PRIMEIRA SESSÃO ORDINÁRIA REALIZADA NO ANO DE 2021</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>DISCUSSÃO DA ATA DA 8ª (OITAVA) SESSÃO EXTRAORDINÁRIA REALIZADA NO DIA 20 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>Leitura do parecer prévio de Nº 005/2022 - TP oriundo do Tribunal de Contas do estado de Mato Grosso sobre as contas anuais de Governo Municipal do ano de 2020, gestão dos senhores Jesineison de Aguiar Brandão e Celso Leite Garcia</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>Leitura do parecer inicial e final prévio Nº 001/2022 da Comissão de Finanças e Orçamento sobre o julgamento das Contas Anuais de Governo Municipal do ano de 2020, gestão dos senhores Jesineison de Aguiar Brandão e celso Leite Garcia</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>Análise, discussão e votação nominal do parecer final prévio Nº 001/2022, da Comissão de Finanças e Orçamento - julgamento das contas anuais de governo municipal do ano de 2020</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1911/parecer_do_ministerio_publico_de_contas_100285_2020_01.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1911/parecer_do_ministerio_publico_de_contas_100285_2020_01.pdf</t>
   </si>
   <si>
     <t>Discussão e votação nominal do parecer final prévio Nº 005/2022 - TP, do Tribunal de Contas do Estado do Mato Grosso, referente ás contas anuais de governo municipal do exercício financeiro do ano de 2020- Gestão Celso Leite Garcia e Jesineison de Aguiar Brandão</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>Ata referente à 3ª Sessão Extraordinária do ano de 2022, realizada no dia 10 de junho de 2022</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>Eleição da nova mesa diretora para próximo Biênio</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2214/123_0002.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2214/123_0002.pdf</t>
   </si>
   <si>
     <t>Parecer prévio Nº 116/2022-PP Oriundo do Tribunal de Contas do Estado de Mato Grosso sobre as contas anuais de governo municipal do ano de 2021, Gestão do Senhor Milton de Souza Amorim</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>Leitura da manifestação de defesa do prefeito Municipal Milton de Souza Amorim sobre Julgamento das Contas Anuais de Governo Municipal do ano de 2021</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1710/projeto_de_decreto_no_001.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1710/projeto_de_decreto_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “moção de aplausos” aos servidores públicos da secretaria municipal de infraestrutura do município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1709/projeto_de_decreto_no_002.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1709/projeto_de_decreto_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Nº 002/2022 de autoria do vereador presidente Oseia Pereira Guedes, cuja súmula: Dispõe sobre a Concessão de Moção Aplausos ao Senador Jayme Veríssimo de Campos, Senador da república, e dá outras providências</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_decreto_no_003.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_decreto_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de moção de aplausos aos membros da Igreja Presbiteriana de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1825/projeto_de_decreto_no_004.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1825/projeto_de_decreto_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de cidadão colnizense” ao senhor Gideon Ferreira de França e dá outras providências</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_decreto_no_005.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_decreto_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao ilmo. senhor Edson de Assis, 3º sargento da polícia militar e dá outras providências</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1932/projeto_de_decreto_no_006.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1932/projeto_de_decreto_no_006.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao ilmo. Senhor Rafael Machado Steinke, policial militar e dá outras providências</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1933/projeto_de_decreto_no_007.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1933/projeto_de_decreto_no_007.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao ilmo. senhor Júlio Cesar oliveira dos santos, e dá outras providências</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2008/projeto_de_decreto_no_008.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2008/projeto_de_decreto_no_008.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de Título de cidadão colnizense ao Senhor Cezar Henrique Silveira Barbosa, e dá outras providências</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2016/projeto_de_decreto_no_009.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2016/projeto_de_decreto_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Exmo. Senhor Deputado Estadual Paulo Roberto Araújo, e dá outras providências</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_decreto_no_010.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_decreto_no_010.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” a Exma. Senhora Crislaine Alves Ladeia, e dá outras providências</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2129/projeto_de_decreto_no_012.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2129/projeto_de_decreto_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao Exmo. senhor Gideon Ferreira de França, e dá outras providências</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2130/projeto_de_decreto_no_013.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2130/projeto_de_decreto_no_013.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao exmo. senhor Marduqueu dos santos Mateus, e dá outras providências</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2155/projeto_de_decreto_no_014-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2155/projeto_de_decreto_no_014-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE “MOÇÃO DE APLAUSOS” AO EXMO.SENHOR JASSON FELIPE    SOARES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2156/projeto_de_decreto_no_015-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2156/projeto_de_decreto_no_015-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE “MOÇÃO DE APLAUSOS” AO EXMO. SENHOR JOSE LUIZ DE PAULA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2188/projeto_dedecreto16.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2188/projeto_dedecreto16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de “título de cidadão colnizense” ao pastor Aércio Neves de Matos, e dá outras providências.”</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/projeto_de_decreto_no_017.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/projeto_de_decreto_no_017.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” aos atletas de jiu-jitsu da Associação Formando Campeões do município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2220/projeto_de_decreto_no_018.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2220/projeto_de_decreto_no_018.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de "Moção de aplausos" Ao Ilmo. Senhor Jose Paulo Torquato e dá outras providências</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_decreto_no_011.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_decreto_no_011.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de “moção de aplausos” ao exmo. senhor Valmiro Alves de Oliveira, e aos servidores públicos da Secretaria Municipal de Agricultura e dá outras providências</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projetos de Resoluções Legislativo</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, LUIS CARLOS CARVALHO SILVA, OSEIA PEREIRA GUEDES, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2193/projeto_de_resolucao_001.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2193/projeto_de_resolucao_001.2022.pdf</t>
   </si>
   <si>
     <t>Institui o calendário anual de sessões do exercício de 2023, da Câmara Municipal de Colniza/MT e dá outras providências.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2213/projeto_de_resolucao_no_002-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2213/projeto_de_resolucao_no_002-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a baixa de bens patrimoniais inservíveis ao Poder Legislativo e dá outras providências</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projetos de Leis Legislativo</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, ELCI COSTA PAIXÃO, JORGE DONIZETE DA SILVA ROSANTE, MARCOS ANTONIO CECCON, NAYARA BENI DA SILVA, OSEIA PEREIRA GUEDES, VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1604/projeto_de_lei_no_001.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1604/projeto_de_lei_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual (RGA) aos servidores públicos do Poder Legislativo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1605/projeto_de_lei_no_002.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1605/projeto_de_lei_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos vereadores do Poder Legislativo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_no_003.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta paragrafo no At. 16 da lei municipal Nº 915/2021, e dá outras providências</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_no_004.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Selo “Amigo do Esporte”, no âmbito do município de Colniza, a ser conferido às pessoas físicas ou jurídicas que contribuem com projetos para o desenvolvimento e incentivo das práticas esportivas.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_no_005.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública da Associação dos Pequenos Produtores Rurais das Missões e dá outras providencias</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>OSEIA PEREIRA GUEDES, ROBERTO FERREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_no_006.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_no_006.2022.pdf</t>
   </si>
   <si>
     <t>Reconhece no Município de Colniza/MT, o dia 07 de setembro como o dia dos Colecionadores, Atiradores e Caçadores e suas atividades como atividade de risco, configurando efetiva necessidade e exposição à situação de risco à vida e incolumidade física, conforme os termos do artigo 10 da Lei Federal nº 10.826 de 2003</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_no_007.2022_autoria_vereador_oseia_pereira_guedes__e_rosemiro_-_semana_autismo.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_no_007.2022_autoria_vereador_oseia_pereira_guedes__e_rosemiro_-_semana_autismo.pdf</t>
   </si>
   <si>
     <t>Institui a semana de conscientização do transtorno do espectro autista no município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1819/projeto_de_lei_no_008.2022..pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1819/projeto_de_lei_no_008.2022..pdf</t>
   </si>
   <si>
     <t>Altera a ementa da lei municipal nº. 974 de 08 de fevereiro de 2022 e a redação do Art. 1º da Lei Municipal de Nº 974 de 08 de fevereiro de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1864/projeto_de_lei_no_009.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1864/projeto_de_lei_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal do Mototaxista” no Município de Colniza-Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_lei_no_010.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_lei_no_010.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DISTRIBUIÇÃO GRATUITA DO “CORDÃO DE GIRASSOL” ÀQUELES QUE POSSUAM DOENÇAS, DEFICIÊNCIAS E/OU TRANSTORNOS CONSIDERADOS OCULTOS, COMO FORMA DE IDENTIFICÁ-LOS NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS, COM O OBJETIVO DE PRESTAR A ELES UM ATENDIMENTO PREFERENCIAL NO MUNICÍPIO DE COLNIZA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2012/projeto_de_lei_no_011.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2012/projeto_de_lei_no_011.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos e médios Produtores Rurais Vale do Água Branca no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_lei_no_012.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_lei_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicização de fluxograma da jornada do paciente com autismo ou outra neurodiversidade no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2109/projeto_de_lei_no_013.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2109/projeto_de_lei_no_013.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estágio de estudantes em órgãos da administração pública municipal de Colniza, Estado de Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2057/projeto_de_lei_no_014.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2057/projeto_de_lei_no_014.2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RESTITUIÇÃO E O PAGAMENTO DE PARCELAS DE RATEIO DO SISTEMA ÚNICO E INTEGRADO DE EXECUÇÃO ORÇAMENTÁRIA, ADMINISTRAÇÃO FINANCEIRA E CONTROLE - SIAFIC À PREFEITURA MUNICIPAL DE COLNIZA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2157/projeto_de_lei_no_015.2022.pdf.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2157/projeto_de_lei_no_015.2022.pdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a   Municipalização de estradas vicinais no Município de Colniza, Estado  de Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2158/projeto_de_lei_no_016.2022.pdf.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2158/projeto_de_lei_no_016.2022.pdf.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Veteranos de Colniza e   dá outras providencias</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2189/projeto_de_lei_legislativo17.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2189/projeto_de_lei_legislativo17.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a “Ordem dos Ministros Evangélicos de Colniza” e dá outras providencias.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2187/projeto_de_lei_legislativo_18.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2187/projeto_de_lei_legislativo_18.2022.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a “Associação Colnizense de Jiu-jitsu e artes afins Formando Campeões” e dá outras providencias.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2194/parecer_do_projeto_de_lei_legislativo_019.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2194/parecer_do_projeto_de_lei_legislativo_019.2022.pdf</t>
   </si>
   <si>
     <t>“Institui o "Dia da Família na Escola" no Município de Colniza/MT e dá outras providências”.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_no_020.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_no_020.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos Produtores Rurais Vale do Lambari - APRUVAL no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto_de_lei_no_021.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto_de_lei_no_021.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de praça pública, galeria de fotos e sala de reuniões da câmara municipal de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1592/requerimento_no_001-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1592/requerimento_no_001-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja realizado a instalação de Aparelhos Ar Condicionado nas seguintes Escolas da Rede Municipal: |Escola São Marcos Reis I, Escola Jorge de Lima, Escola Carlos Gomes, Escola Machado de Assis, Escola Duque de Caxias e Escola João Paulo Gomes localizadas na Area Rural do Município de Colniza.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1591/requerimento_no_002-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1591/requerimento_no_002-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal para que seja criada a pasta da Secretaria Municipal de Esportes no município de Colniza-MT.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1603/requerimento_no_003-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1603/requerimento_no_003-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja realizado a instalação de Condicionadores de ar nas salas de aulas nas seguintes Escolas da Rede Pública Municipal: Escola Ana Maria Machado, Escola Calos Drumond de Andrade, Escola Dom Alquino Correia, Escola Tancredo Neves e Escola Pedro Bandeira, localizadas na Área Rural do Município de Colniza.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1601/requerimento_no_004-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1601/requerimento_no_004-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, informações a respeito da pavimentação asfáltica da Avenida Mato Grosso, o qual teve seu inicio no final de 2021.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1600/requerimento_no_005-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1600/requerimento_no_005-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através do Secretário Municipal de Saúde, que seja realizada a aquisição de materiais e equipamentos de trabalho para os servidores do Hospital Municipal André Maggi, em especial para o Centro Cirúrgico do referido hospital.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1599/requerimento_no_006-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1599/requerimento_no_006-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através do Secretário Municipal de Saúde, para seja realizado um estudo e planejamento para conceder um aumento salarial real aos profissionais de Enfermagem do Município de Colniza/MT (Técnicos de Enfermagem e Enfermeiros).</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1608/requerimento_no_007-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1608/requerimento_no_007-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja realizado a reforma da Escola Tancredo Neves, localizada na BR 174, esquina com a Linha 24 Escol Sul, município de Colniza.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1609/requerimento_no_008-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1609/requerimento_no_008-2022.pdf</t>
   </si>
   <si>
     <t>, REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja construído uma ponte na rua dos Girassóis, abaixo  da Avenida 2000 mil, para interligar ao bairro Cidade Alta</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1620/requerimento_no_009-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1620/requerimento_no_009-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja substituída a ponte de madeira por manilha na  Linha 44 Capa, lado esquerdo no Município de Colniza.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1622/requerimento_no_010-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1622/requerimento_no_010-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER da Administração Pública Municipal, através da Secretaria Municipal de Educação, a aquisição de moveis, (armários, prateleiras) para atender a Escola Municipal Valmir Newman, Distrito do Guariba.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1623/requerimento_no_011-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1623/requerimento_no_011-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER da Administração Pública Municipal, através da Secretaria Municipal de Obras, a construção de uma ponte e aterro, na Linha 3, Gleba Satélite, cerca de 6 km da BR linha  dentro, Distrito do Guariba.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1629/requerimento_no_012-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1629/requerimento_no_012-2022.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria Municipal de Educação, para que seja alugado um ponto para o funcionamento de uma creche no Distrito de Guariba em caráter de urgência.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1630/requerimento_no_013-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1630/requerimento_no_013-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM da Administração Pública Municipal, que o Município de Colniza/MT firme um “Termo de Cooperação” com o Estado de Mato Grosso, através da Secretaria de Segurança Pública, para aumentar a segurança em nosso Município.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1628/requerimento_no_014-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1628/requerimento_no_014-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja construído bocas de lobo, na Avenida Dois Mil, no trecho compreendido entre o Supermercado Predileto ate a Ponte sentido Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1633/requerimento_no_015-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1633/requerimento_no_015-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja construído muro ao redor da Escola Jose Salvador.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1632/requerimento_no_016-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1632/requerimento_no_016-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que envie a esta Casa de Leis o cronograma dos trabalhos a serem realizados no município neste ano de 2022.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1663/requerimento_no_017-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1663/requerimento_no_017-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado o serviço de aterro e levantamento da estrada próximo as pontes do Rio Pacutinga II, KM 15 e KM 23 na Linha G 4.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1660/requerimento_no_018-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1660/requerimento_no_018-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja realizado o serviço de construção do muro ao redor da área da Escola Municipal Bartolomeu Bueno.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1661/requerimento_no_019-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1661/requerimento_no_019-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja realizado o serviço de reforma e termino do pavilhão  da Escola Municipal Evi Funari, na Linha 32, Projeto Assentamento Capa, KM 9.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1659/requerimento_no_020-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1659/requerimento_no_020-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a manutenção nos banheiros masculino e feminino no Mini Estádio.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1658/requerimento_no_021-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1658/requerimento_no_021-2022.pdf</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1715/requerimento_no_022-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1715/requerimento_no_022-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que recuperado com urgência um bueiro localizado na Linha 05, aproximadamente no km 30, Projeto Sol, neste Município e Comarca de Colniza/MT.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1672/requerimento_no_023-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1672/requerimento_no_023-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal para que seja criado o Departamento do Cacau dentro da Secretaria Municipal de Agricultura do município de Colniza/MT.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_no_024-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_no_024-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado o serviço recuperação do asfalto da COAB II, Bairro Bela Vista, Colniza - MT.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>LUIS CARLOS CARVALHO SILVA, ROBERTO FERREIRA DOS SANTOS, ROSEMIRO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1684/requerimento_no_025-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1684/requerimento_no_025-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal junto à Secretaria Municipal de Agricultura, para que seja implantado um “viveiro de mudas” no Distrito do Guariba, a fim de que os agricultores e chacareiros daquela localidade possam ter acesso a mudas de café e cacau clonal.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO, NAYARA BENI DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_no_026-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_no_026-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja realizada a instalação de internet nas Escolas Municipais Bom Sucesso e Ana Maria Machado, ambas localizadas na Linha 12 Paredão, neste Município e Comarca de Colniza/MT, bem como seja disponibilizada uma servidora para a Escola Municipal Bom Sucesso, a fim de que a mesma possa efetuar a limpeza e preparar a merenda dos alunos da mencionada escola.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_no_027-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_no_027-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, através do Secretário Municipal de Saúde, que seja realizada a aquisição de prateleiras de metal para serem destinadas a Farmácia Básica Municipal.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1688/requerimento_no_028-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1688/requerimento_no_028-2022.pdf</t>
   </si>
   <si>
     <t>Requer da Administração Municipal, que seja realizado a reativação do Conselho Municipal de Agricultura.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>AGNALDO DRUMÕES NARCISO, OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1685/requerimento_no_029-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1685/requerimento_no_029-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM da Administração Pública Municipal através da Secretaria Municipal de Planejamento, que seja realizado o levantamento de todas as linhas existentes do Distrito do Guariba através de planilhas explicativas, com o consequente envio de tais documentos para a Câmara Municipal de Colniza/MT.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_no_030-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_no_030-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, para que seja realizada a instalação de câmeras de segurança em todas as unidades de saúde, seja Unidade Básica de Saúde (UBS), Posto de Saúde da Família (PSFs),  Hospital, Unidade de Pronto Atendimento (UPA) do município de Colniza.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1713/requerimento_no_031-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1713/requerimento_no_031-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja construído no entorno da Escola Municipal Coração de Jesus, bairro Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1714/requerimento_no_032-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1714/requerimento_no_032-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado o serviço de cascalhamento dos pontos críticos da entrada da linha G4 ate o km 10, bem como o  cascalhamento do morro da entrada da linha 08 1º de Maio.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, MARCOS ANTONIO CECCON</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1712/requerimento_no_033-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1712/requerimento_no_033-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja realizada a instalação de câmeras de segurança nas seguintes escolas rurais: Escola Carlos Drumond de Andrade, Escola Tancredo Neves, Escola Gonçalves Dias, Escola Manoel Bandeira, Escola Bartolomeu Bueno, Escola Valmir Neuman, Escola Leonilda Piovesan, Escola Tom Jobin, Escola João Alves dos Santos e Escola Cecília Meireles, todas  do município de Colniza.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_no_034-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_no_034-2022.pdf</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1727/requerimento_no_035-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1727/requerimento_no_035-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto a Secretaria Municipal de Educação, para que sejam realizadas as seguintes melhorias na Escola Municipal Coração de Jesus, localizada no Bairro Castelo dos Sonhos deste município, quais sejam: 1) construção de 01 (um) parquinho; 2) cobertura do pátio; 3) construção de muro; 4) aquisição de ventiladores de coluna; 5) aquisição de aparelhos de ar condicionado; 6) aquisição de computadores; 7) aquisição de mobiliários (armários, armários de aço e escrivaninhas); e, 8) aquisição de impressoras.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1728/requerimento_no_036-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1728/requerimento_no_036-2022.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria de Infraestrutura (Obras), a construção de lombadas nas seguintes localidades: 1) Avenida 2.000 (Referência: em frente ao Mercado Silva); 2) Avenida 2.000 (Referência: em frente ao Mercado Primavera); 3) Avenida 2.000 no Bairro Bela Vista (Referência: próximo a Igreja Adventista do Bairro Bela Vista); e, 4) Duas lombadas na Rua Urupá no Bairro Castelo dos Sonhos (Referência: via que dá acesso ao Setor Chacareiro).</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1729/requerimento_no_037-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1729/requerimento_no_037-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal que seja realizada a reforma da Escola Municipal Valmir Neumann, localizada no Distrito de Guariba, município de Colniza, bem como que seja efetuada a construção de banheiros adicionais na referida escola, a troca de padrão e a instalação de um transformador no local.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1730/requerimento_no_038-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1730/requerimento_no_038-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja feito a recuperação do bueiro localizado na linha Oitinha  km 05, zona rural, no município de Colniza.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1731/requerimento_no_039-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1731/requerimento_no_039-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, para que seja reativado a sala de vacinação da UBS (Unidade Básica de Saúde) do bairro Bela Vista, município de Colniza.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1732/requerimento_no_040-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1732/requerimento_no_040-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras e Administração, para que seja realizada a coleta de lixo uma vez por semana, no Vilarejo da Linha 20, Escol Sul, localizado às margens da BR 174, ou que seja providenciado um local adequado para incineração do lixo pelos moradores no referido vilarejo, bem como requer que seja realizada a instalação de 01 (uma) câmera de segurança no citado local.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1733/requerimento_no_041-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1733/requerimento_no_041-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, para que estude a possibilidade para a implantação de um Sistema para favorecer o Cras- Centro de Referencia de Assistência Social, no município de Colniza.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1734/requerimento_no_042-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1734/requerimento_no_042-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, a viabilidade para ampliação e adequação dos banheiros e da cozinha do prédio da Secretaria Municipal de Assistência Social, município de Colniza.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1735/requerimento_no_043-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1735/requerimento_no_043-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado o patrolamento e cascalhamento e recuperação do bueiro de 02 (duas) ruas do Setor chacareiro, próximo ao aeroporto, município de Colniza.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1741/requerimento_no_044-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1741/requerimento_no_044-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal juntamente com a Secretaria Municipal de Planejamento e Obras, para que seja construído um estacionamento de veículos no canteiro da Avenida dos Pinhais, a fim de facilitar o estacionamento e fluxo de veículos na referida avenida.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1743/requerimento_no_045-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1743/requerimento_no_045-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto a Secretaria Municipal de Assistência Social, para que seja realizada a reestruturação do Conselho Tutelar do Município de Colniza/MT, com as providências constantes no ofício em anexo.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1751/requerimento_no_046-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1751/requerimento_no_046-2022.pdf</t>
   </si>
   <si>
     <t>Requerem da Administração Municipal através da Secretaria Municipal de Agricultura, para que neste ano seja realizada a Festa do Homem e da Mulher Rural, em atendimento as Lei Municipais de n°. 556/2013 e 750/2018.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1740/requerimento_no_047-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1740/requerimento_no_047-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, a viabilidade da destinação de 01(uma) ambulância para atender a comunidade Taquaruçu do Norte.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1752/requerimento_no_048-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1752/requerimento_no_048-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado o serviço de aterro e levantamento da estrada próximo a ponte do Rio Água Branca, localizada no Distrito do Guariba.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1755/requerimento_no_049-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1755/requerimento_no_049-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado o serviço de aterramento de bueiro na linha G-8 nas proximidades do km 17, zona rural, município de Colniza.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1747/requerimento_no_050-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1747/requerimento_no_050-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto a Secretaria Municipal de Obras, para que seja realizada o patrolamento da Rua Principal da Linha Agrovila, bem como as linhas 06 e 08 Assentamento Perseverança pacutinga.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1753/requerimento_no_051-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1753/requerimento_no_051-2022.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Educação e Cultura, que viabilize a troca dos pneus dos ônibus escolares.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1754/requerimento_no_052-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1754/requerimento_no_052-2022.pdf</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_no_053-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_no_053-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado o serviço de cascalhamento dos pontos críticos da Linha 16A e B, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_no_054-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_no_054-2022.pdf</t>
   </si>
   <si>
     <t>REQUER com URGENCIA do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja viabilizado a implantação de faixas de pedestres em frente às Escolas, Hospitais e Postos de Saúde do Município de Colniza/MT.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_no_055-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_no_055-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde para que adote o Protocolo de Manchester (classificação de risco) no Hospital Municipal André Maggi</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1771/requerimento_no_056-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1771/requerimento_no_056-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, por meio da Secretaria Municipal de Infraestrutura para que seja construído corrimão em uma ponte localizada na rua das Bromélias e outra na ponte do  bairro Rondônia.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1773/requerimento_no_057-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1773/requerimento_no_057-2022.pdf</t>
   </si>
   <si>
     <t>REQUER da administração municipal, para que tome providências necessárias a fins de realizar o patrolamento nas ruas e avenidas do perímetro urbano que se encontra em péssimas condições de trafegabilidade.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1774/requerimento_no_058-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1774/requerimento_no_058-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Planejamento, para que envie para o Poder Legislativo um Projeto de Lei de Municipalização das Ruas do distrito Guariba.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_no_059-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_no_059-2022.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL DE COLNIZA para que seja viabilizada a recuperação da ponte do rio Lambari, localizada na linha 8 da 1º de Maio.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_no_060-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_no_060-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a manutenção e prancheamento da ponte localizada na Linha 01, Comunidade Rosa de Saron, Zona Rural deste Município de Colniza/MT (Ponto de referência: em frente a propriedade do Sr. Raulindo).</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_no_061-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_no_061-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja feito o serviço de cascalhamento e patrolamento nos primeiros 5 km da Linha 16 e Linha 20, lado direito, sentido Aripuanã, município de Colniza.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1800/requerimento_no_062-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1800/requerimento_no_062-2022.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria de Infraestrutura (Obras), para que seja encaminhada uma equipe para fazer a reposição e manutenção de lâmpadas da iluminação pública do perímetro urbano do Distrito de Guariba.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1798/requerimento_no_063-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1798/requerimento_no_063-2022.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria de Infraestrutura (Obras), para que seja realizado o patrolamento da Linha Beira Rio-A, próximo a ponte do Rio Guariba, cuja linha possui aproximadamente 04 (quatro) quilômetros de extensão.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1802/requerimento_no_064-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1802/requerimento_no_064-2022.pdf</t>
   </si>
   <si>
     <t>REQUER DO Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja feito a colocação de placas de sinalização nas ruas e Avenidas do Distrito de Guariba.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1804/requerimento_no_065-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1804/requerimento_no_065-2022.pdf</t>
   </si>
   <si>
     <t>REQUER DO Poder Executivo Municipal através da Secretaria Municipal de Saúde, para que seja feito a aquisição de um berço aquecido com fototerapia para o Hospital Municipal André Maggi.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1820/requerimento_no_066-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1820/requerimento_no_066-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado serviços de patrolamento da Linha 16 eletrônica e linha 20 Lado esquerdo, sentido Aripuanã, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1821/requerimento_no_067-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1821/requerimento_no_067-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja instalado bueiros de PVC na linha G-4 até o km 5 e 03(três) bueiros na linha G-8, ambas zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1822/requerimento_no_068-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1822/requerimento_no_068-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado serviços de patrolamento das ruas do bairro Cristo Rei, zona urbana do município Colniza.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1823/requerimento_no_069-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1823/requerimento_no_069-2022.pdf</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1826/requerimento_no_070-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1826/requerimento_no_070-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal junto ao setor competente, a viabilidade de uma área para uma praça na comunidade Três Fronteiras.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1824/requerimento_no_071-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1824/requerimento_no_071-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja feito o serviço de cascalhamento e patrolamento na Linha dos Farofa e na Linha Rosa de Saron, bem como seja realizada a manutenção das pontes nas referidas linhas, ambas localizadas no município de Colniza.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1853/requerimento_no_072-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1853/requerimento_no_072-2022.pdf</t>
   </si>
   <si>
     <t>REQUER DO Poder Executivo Municipal através da Secretaria Municipal de Obras para que seja realizado o patrolamento e cascalhamento da linha das Missões, bem como seja efetivado o patrolamento e cascalhamento da linha G1 e a substituição dos bueiros da linha G1 nos quais manilhas estão danificadas, substituindo-as por tubos PVC.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1854/requerimento_no_073-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1854/requerimento_no_073-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, para que seja regulamentada a Portaria de nº. 55 de 24 de fevereiro de 1999 no município de Colniza/MT, a fim de estabelecer a rotina do Tratamento Fora de Domicilio no Sistema Único de Saúde - SUS, com a inclusão dos procedimentos específicos na tabela de procedimentos do Sistema de Informações Ambulatoriais do SIA/SUS.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1855/requerimento_no_074-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1855/requerimento_no_074-2022.pdf</t>
   </si>
   <si>
     <t>REQUER DO Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja feito serviços de Patrolamento e cascalhamento nas seguintes Linhas: Florita Dulce, Eletrônica, Linha dos Farofas, Linha 01, Linha Doizinha, Linha das Missões, Linha Porteirão (dois lados) e Linha Rosa de  Saron.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1876/requerimento_no_075-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1876/requerimento_no_075-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal para que seja colocado o nome do Sr. José Augusto Bahals (In Memoriam), no prédio da Secretaria  Municipal de Agricultura de Colniza/MT.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1856/requerimento_no_076-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1856/requerimento_no_076-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras/Infra-estrutura, para que seja realizado o patrolamento das seguintes linhas: linha 08, linha 12, linha 1º de Maio, linha do Bom Sucesso e linha 12 Paredão.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_no_077-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_no_077-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Planejamento e de Obras, para que seja realizada a pavimentação asfáltica das principais ruas e avenidas do Bairro Bela Vista, no Município de Colniza/MT.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1863/requerimento_no_078-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1863/requerimento_no_078-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada o patrolamento e cascalhamento da Linha 04 da Primeiro de Maio, do Projeto Sol 01 e Sol 02, bem como seja feita a manutenção dos bueiros da Linha Primeiro de Maio, do Projeto Sol 01 e Sol 02.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1862/requerimento_no_079-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1862/requerimento_no_079-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada o prancheamento das pontes localizadas na Linha 32, sendo uma no quilometro 05 e a outra no quilometro 06.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1866/requerimento_nao_080-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1866/requerimento_nao_080-2022.pdf</t>
   </si>
   <si>
     <t>Requer através do Poder Executivo através da Secretaria de Obras para que seja realizado serviços de cascalhamento e aterros de alguns pontos críticos antes do patrolamento das ruas do Bairro Rondônia zona urbana do município de Colniza</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1879/requerimento_no_081-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1879/requerimento_no_081-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja implantado Quebra- molas na Avenida Integração Nacional, no bairro Bela Vista que liga a Escola Vinícius de Moraes ao Aeroporto e outro em frente á Bicicletaria do Jó.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1873/requerimento_no_082-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1873/requerimento_no_082-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a manutenção e prancheamento da ponte localizada na Linha 03 1º de Maio, Zona Rural deste Município de Colniza/MT, bem como a recuperação da estrada (Ponto de referência: estrada  que passa em frente á Serraria do Marco Antônio e sai nos “Gordo do óleo”).</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1874/requerimento_no_083-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1874/requerimento_no_083-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja tomada medidas junto ao departamento competente para a instalação de placas de sinalização de trânsito nas ruas do perímetro urbano do município de Colniza.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1875/requerimento_no_085-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1875/requerimento_no_085-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a recuperação de duas pontes localizadas na Linha 04, 1º de Maio, aproximadamente nos km 05 e  06 da região.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1880/requerimento_no_086-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1880/requerimento_no_086-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado a abertura de um Travessão na Linha 20 Lado Esquerdo para dar acesso a Linha 24, zona rural município de Colniza</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1881/requerimento_no_087-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1881/requerimento_no_087-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado serviço de patrolamento com urgência na Rua Pedro Álvares Cabral e na rua Dom Pedro Segundo, ambas localizadas no bairro Cidade Alta, Municipio de Colniza.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja tomada medidas junto ao departamento competente para que seja implantado uma faixa de pedestres na Av 2000, esquina com a distribuidora Altas Horas, município de Colniza.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>JORGE DONIZETE DA SILVA ROSANTE, ROBERTO FERREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1935/requerimento_no_089-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1935/requerimento_no_089-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal, juntamente ao setor competente, para que seja tomada medidas junto à Secretaria Municipal de Saúde para que seja feito a troca da porta da sala de raio- X do Hospital Municipal de Colniza, que é de madeira atualmente, além da instalação de um dosímetro de radiação.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1936/requerimento_no_090-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1936/requerimento_no_090-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja instalado bueiros de PVC na Rua das Andorinhas Bairro Bela Vista, sentido Cohab interligado o loteamento da antiga chácara da barateira, facilitando o acesso também da Avenida Integração.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2003/requerimento_no_091-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2003/requerimento_no_091-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado serviço de patrolamento nas Linhas 4 Capa e 16 Renascer , sentido Guariba.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_no_092-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_no_092-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Chefe do Poder Executivo através da Secretaria Municipal de Obras, para que seja realizado o levantamento e aterro da Ruas Tocantins e Jose Trovão, ambas localizadas no Bairro Cidade Alta deste município.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1945/requerimento_no_093-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1945/requerimento_no_093-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a instalação de água tratada no Bairro Castelo dos Sonhos, neste município de Colniza/MT.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1946/requerimento_no_094-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1946/requerimento_no_094-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Agricultura, para que a Prefeitura Municipal de Colniza realize o transporte dos produtos agrícolas dos feirantes de nosso município, buscando-os nas propriedades rurais dos mesmos e levando até a feira, nos dias em que há a comercialização dos referidos produtos aos cidadãos.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1996/requerimento_no_095-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1996/requerimento_no_095-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a devolução da PC, para a Secretaria de Agricultura Familiar de nosso município.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2011/requerimento_no_096-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2011/requerimento_no_096-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado serviço de manutenção de 03(três) pontes na linha G-8 e serviço de aterramento e cascalhamento em um morro próximo a Rio Prata na linha Oitinha.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1995/requerimento_no_097-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1995/requerimento_no_097-2022.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Obras, que viabilize a coleta do lixo acumulado pelos moradores das localidades Maguila e Salvação.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2004/requerimento_no_098-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2004/requerimento_no_098-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja construído um quebra molas na BR 174, nas proximidades do km 38, em frente ao restaurante Natal.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2005/requerimento_no_099-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2005/requerimento_no_099-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada o patrolamento, cascalhamento e manutenção de pontes e bueiros da Linha 08 da Primeiro de Maio.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2006/requerimento_no_100-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2006/requerimento_no_100-2022.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria de Infraestrutura (Obras), PARA QUE SEJA REALIZADO O PATROLAMENTO NO SETOR CHACAREIRO AO LADO DO AEROPORTO E NA LINHA 01 NO TRAVESSÃO QUE DÁ ACESSO AO CLUBE DOS PORCÃO.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2009/requerimento_no_101-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2009/requerimento_no_101-2022.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria de Educação, para que seja feito o quanto antes a elaboração do projeto de construção da nova escola que será construída na linha Porteirão no Km 16.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2013/requerimento_no_102-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2013/requerimento_no_102-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal, juntamente à Secretaria Municipal de Planejamento, para que sejam tomadas as medidas cabíveis para fins de desapropriação da área localizada no Bairro Cristo Rei, a qual tem por objetivo preservar a captação de área do município e que já foi destinada pela Colonizadora para tal finalidade.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2020/requerimento_no_103-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2020/requerimento_no_103-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado serviços de manutenção de pontes na linha 24 sentido Aripuanã, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_no_105-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_no_105-2022.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal  que seja providenciado a perfuração de um Poço Artesiano na comunidade do Vale do Salvação.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2034/requerimento_no_105-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2034/requerimento_no_105-2022.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal através da Secretaria Municipal de Obras, que viabilize a reforma da ponte localizada na Av. Dois Mil, sentido bairro Castelo do Sonho, em mão dupla</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2033/requerimento_no_106-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2033/requerimento_no_106-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que a viabilize a construção de uma ponte na Linha G-1 km 25, zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2043/requerimento_no_107-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2043/requerimento_no_107-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, a viabilidade para a instalação de câmeras de monitoramento por vídeo nos corredores do Hospital Municipal André Maggi.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2044/requerimento_no_108-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2044/requerimento_no_108-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja feito o serviço de cascalhamento e patrolamento na Linha 60 da Capa.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2047/requerimento_no_109-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2047/requerimento_no_109-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja feito o serviço de patrolamento e rebaixamento de um morro na linha 56 da Capa.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2046/requerimento_no_110-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2046/requerimento_no_110-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado o cascalhamento das principais ruas do Distrito Guariba, município de Colniza.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2048/requerimento_no_111-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2048/requerimento_no_111-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizado a manutenção da ponte que liga o centro da cidade ao Bairro bela Vista, município de Colniza.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2053/requerimento_no_112-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2053/requerimento_no_112-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, juntamente à Secretaria Municipal de Saúde, para que sejam reformado o posto de saúde no Distrito de Três Fronteiras.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2054/requerimento_no_113-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2054/requerimento_no_113-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, juntamente à Secretaria de Obras, para que seja destinado um local apropriado para o descarte de lixo no Distrito de Três Fronteiras.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2050/requerimento_no_114-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2050/requerimento_no_114-2022.pdf</t>
   </si>
   <si>
     <t>Requer da Administração Municipal através da Secretaria Municipal de Planejamento e Saúde, para que seja providenciado com urgência o projeto de construção do Posto de Saúde do Bairro Castelo dos Sonhos, vez que o Senador Jayme Campos já se comprometeu em destinar o recurso para tal finalidade.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2099/requerimento_no_115-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2099/requerimento_no_115-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, juntamente à Secretaria Municipal de Administração, para que sejam instaladas câmeras de monitoramento nos órgãos públicos municipais, como nas escolas, unidades de saúde e hospital municipal André Maggi, bem como para que sejam ampliadas as câmeras de monitoramento da área urbana de nosso município.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2100/requerimento_no_116-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2100/requerimento_no_116-2022.pdf</t>
   </si>
   <si>
     <t>REQUER DO Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja realizado a substituição de quatro pontes de madeiras por tubos de PVC no Travessão que liga a Linha Rosa de Saron a linha Porteirão.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>EZEQUIAS DEDÉ DE SOUZA, JORGE DONIZETE DA SILVA ROSANTE, MARCOS ANTONIO CECCON</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2101/requerimento_no_117-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2101/requerimento_no_117-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM DO Poder Executivo Municipal através da Secretaria Municipal de Infraestrutura, para que seja realizado a substituição de uma ponte de madeira localizada na travessa do Bairro Cidade Alta para o Bairro Rondônia por bueiro de PVC.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2098/requerimento_no_118-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2098/requerimento_no_118-2022.pdf</t>
   </si>
   <si>
     <t>Requer da Administração Municipal através do Setor Jurídico, para que seja encaminhado um projeto de lei para esta Casa de Leis, que tenha por objetivo estabelecer a isenção da tarifa de água esgoto às igrejas e instituições filantrópicas localizadas no município de Colniza/MT, conforme a propositura em anexo, a qual estabeleceu tal benesse no Município de Cuiabá/MT.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2112/requerimento_no_119-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2112/requerimento_no_119-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja feita a substituição da ponte localizada no Km 05, por bueiro, linha 20 Escol Sul, zona Rural do municipio de Colniza.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2108/requerimento_no_120-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2108/requerimento_no_120-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja construído banheiros públicos nas praças do município de Colniza.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2110/requerimento_no_121-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2110/requerimento_no_121-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, juntamente à Secretaria Municipal de educação, para que sejam disponibilizado uma sala com computadores para o colégio da comunidade Ribeirinha Roosevelt.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2111/requerimento_no_122-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2111/requerimento_no_122-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal, juntamente à Secretaria Municipal de Obras, para que realize o prancheamento de uma ponte localizada na Linha Paredão, bem como a construção de uma nova ponte nesta mesma localidade, nas proximidades do Km 18.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2113/requerimento_no_123-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2113/requerimento_no_123-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja feita o prancheamento de 3 (três) pontes na zona rural nas seguintes localizações: ( Linha 04, linha 12 Projeto Perseverança Pacutinga e Linha Quatorzinha Escol Sul) ou a substituição das mesmas por bueiros.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2131/requerimento_no_124-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2131/requerimento_no_124-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a recuperação dos pontos críticos da LH 28 PA Natal, antes do inicio do período chuvoso, como também serviços de cascalhamentos nos locais necessários.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2132/requerimento_no_125-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2132/requerimento_no_125-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a recuperação dos pontos críticos da LH 32, antes do inicio do período chuvoso.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2141/requerimento126.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2141/requerimento126.2022.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Pública Municipal, através da Secretaria de Infraestrutura (Obras), para que seja realizado o patrolamento e cascalhamento da Linha Primeiro de Maio, no Projeto Sol I e Sol II até o término das referidas estradas.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2140/requerimento127.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2140/requerimento127.2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada o patrolamento das Linhas  1º de Maio,  linhas 4 e 5 do Projeto Sol.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2150/requerimento_no_128-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2150/requerimento_no_128-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do  Chefe do Poder Executivo juntamente  com  a Secretaria Municipal  de  Obras  e  Secretaria Municipal  de  Meio Ambiente,para  que  seja realizada a    reabertura do  Córrego Esperança da Avenida Integração Nacional até o entroncamento do mesmo com o   outro córrego da Avenida Belo Horizonte.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2151/requerimento_no_129-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2151/requerimento_no_129-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do  Chefe do Poder Executivo juntamente com  a  Secretaria  Municipal de  Obras, para  que seja realizada a limpeza da  sede  da Associação  Country  de  Colniza, localizada  à   Rodovia BR 174, Km 06, Zona Rural, Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2163/requerimento_no_130-2022.pdf.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2163/requerimento_no_130-2022.pdf.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria  Municipal  de  Saúde, para  que  sejam contratados mais 02(dois) médicos  para atender  no  Hospital  Municipal  André  Maggi e    para que sejam contratados mais médicos para atender nas Unidades Básicas de Saúde de nosso município.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>ELCI COSTA PAIXÃO, ROBERTO FERREIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2164/requerimento_no_131-2022.pdf.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2164/requerimento_no_131-2022.pdf.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal juntamente à Secretaria Municipal de Obras, para que construa uma nova ponte na Linha G4, Km 25, Zona Rural, Município de Colniza/MT.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2165/requerimento_no_132-2022.pdf.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2165/requerimento_no_132-2022.pdf.pdf</t>
   </si>
   <si>
     <t>REQUER  do Poder Executivo  Municipal através da  Secretaria Municipal de Infraestrutura, para que seja feito o   serviço de cascalhamento e patrolamento na Linha 01 da Agrovila, bem como a manutenção dos bueiros na referida estrada.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2166/requerimento_no_133-2022.pdf.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2166/requerimento_no_133-2022.pdf.pdf</t>
   </si>
   <si>
     <t>REQUER  do Poder Executivo  Municipal através da Secretaria   Municipal   de   Infraestrutura, para que sejam tomadas providências quanto  ao trabalho  realizado na  ponte  da  Avenida 2000 sentido ao Bairro Castelo dos Sonhos, pois os serviços já realizados foram insuficientes para evitar o alagamento da avenida e  das casas que ficam adjacências.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2182/requerimento_n.134.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2182/requerimento_n.134.2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada o patrolamento e cascalhamento do Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2181/requerimento_n.135.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2181/requerimento_n.135.2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada o patrolamento e cascalhamento nos pontos críticos da linha 20 Ecool Sul.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/requerimento_n.136.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/requerimento_n.136.2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Educação, para que seja ofertado aos alunos da zona rural pelo menos uma vez na semana pão com carne moída.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_n.137.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_n.137.2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja construída a ponte caída na linha 24 lado direito Escol Sul.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_no_138-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_no_138-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a manutenção de 05 pontes na linha 02 no Colniza I, além do cascalhamento.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_no_139-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_no_139-2022.pdf</t>
   </si>
   <si>
     <t>, REQUER da Administração Pública Municipal, através da Secretaria de Obras para que seja arrumada a ponte do Rio Pacutinga 3.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/requerimento_no_140-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/requerimento_no_140-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Saúde, para que seja realizado a troca urgente do telhado do hospital André Maggi.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/requerimento_no_141-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/requerimento_no_141-2022.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo Municipal através da Secretaria Municipal de Obras, para que seja realizada a limpeza geral das ruas e avenidas do município de Colniza.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>PJR</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1737/parecer_inicial_e_final_no_001.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1737/parecer_inicial_e_final_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Emenda à Lei Orgânica nº. 001/2021, de autoria do Poder Executivo Municipal, cuja Súmula: “ALTERA A REDAÇÃO DO INCISO VI DO ARTIGO 80 E ARTIGO 91, E REVOGA OS PARÁGRAFOS 1º, 2º E 3º DO ARTIGO 90 DA LEI ORGÂNICA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1813/parecer_inicial_e_final_no_002.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1813/parecer_inicial_e_final_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer inicial e final sobre o projeto de Lei Nº 016/2022 de autoria do Poder Executivo cuja súmula: Dispõe sobre a revisão geral anual dos servidores públicos do município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1837/parecer_inicial_e_final_no_003.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1837/parecer_inicial_e_final_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 056/2022, de autoria do Poder Executivo cuja súmula: DISPÕE SOBRE A REGULAMENTAÇÃO DA PRESTAÇÃO DO SERVIÇO DE TRANSPORTE INDIVIDUAL PRIVADO DE PASSAGEIROS, BASEADO EM TECNOLOGIA DE COMUNICAÇÃO DIGITAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2060/parecer_inicial_e_final_no_004.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2060/parecer_inicial_e_final_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei Complementar  N. 001/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a organização da procuradoria geral do município - PGM do município de Colniza/MT, e da outras providências</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2117/parecer_inicial_e_final_no_005.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2117/parecer_inicial_e_final_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 026/2022, de autoria do poder executivo municipal, cuja sumula: “alterações da lei municipal n. 609/2014, e dá outras providências</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2160/parecer_inicial_e_final_no_006.2022.pdf.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2160/parecer_inicial_e_final_no_006.2022.pdf.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 077/2022, de autoria do poder executivo municipal, cuja sumula: Dispõe sobre a denominação de ruas, Avenidas e Travessas no Distrito de Guariba, e dá outras providências</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2161/parecer_inicial_e_final_no_007.2022.pdf.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2161/parecer_inicial_e_final_no_007.2022.pdf.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 013/2022, de autoria do poder executivo Legislativo, cuja sumula: Dispõe sobre o estágio de estudantes em órgãos da administração pública municipal de Colniza, Estado de Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/parecer_inicial_e_final_no_009.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/parecer_inicial_e_final_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 088/2022, de autoria do poder Executivo Municipal, cuja sumula: Altera a redação da Lei Municipal Nº 663, de 19 de outubro de 2016, que reestrutura o Regime próprio de Previdência Social do Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2261/parecer_inicial_e_final_no_009.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2261/parecer_inicial_e_final_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 089/2022, de autoria do poder Executivo Municipal, cuja sumula: Altera a redação da Lei Municipal Nº 663, de 19 de outubro de 2016, que reestrutura o Regime próprio de Previdência Social do Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>Parecer comissão conjunta</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1613/parecer_no_001.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1613/parecer_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Discussão e Votação final Nº 001/2022 da Comissão Conjunta sobre o veto ao projeto de Lei Nº 017/2021 cuja súmula: Autoriza o Município de Colniza-MT, através da Fazenda Pública Municipal a doar ao Governo do Estado do Mato Grosso, imóvel Municipal, e da outras providências</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1618/parecer_no_002.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1618/parecer_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 033/2021, de autoria do Poder Legislativo (vereador Oseia Guedes) cuja Súmula: Declara de utilidade pública da Associação Country de Colniza e dá outras providencias.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1616/parecer_no_003.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1616/parecer_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 004/2022, de autoria do Poder Executivo cuja Súmula: Institui a tabela Complementar do Sistema de informações ambulatoriais/Sistema único de Saúde - SIA/SSUS Municipal e o credenciamento de prestadores na área de saúde e dá outras providências</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1635/parecer_no_004.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1635/parecer_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 001/2022, de autoria do Poder Legislativo cuja Súmula: Concede Revisão Geral Anual (RGA) aos servidores públicos do Poder Legislativo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1637/parecer_no_005.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1637/parecer_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 002/2022, de autoria do Poder Legislativo cuja Súmula: Concede Reposição Salarial aos Vereadores do Poder Legislativo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1639/parecer_no_006.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1639/parecer_no_006.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 001/2022, de autoria do Poder Executivo cuja Súmula: Concede RGA – Revisão Geral Anual aos servidores públicos do município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1641/parecer_no_007.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1641/parecer_no_007.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 002/2022, de autoria do Poder Executivo cuja Súmula: Concede Reposição Salarial ao Prefeito, Vice-prefeito, Secretários Municipais e demais servidores ocupantes de cargos de livre nomeação e exoneração do município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1643/parecer_no_008.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1643/parecer_no_008.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 003/2022, de autoria do Poder Executivo cuja Súmula: Alterações nas Leis municipais N. 500 de 2011, 501 de 2011, 502 de 2011, 608 de 2014 e 844 de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1645/parecer_no_009.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1645/parecer_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 005/2022, de autoria do Poder Executivo cuja Súmula: Autoriza o Poder Executivo Municipal a conceder premiações no âmbito da campanha de incentivo a arrecadação do IPTU/2022, através de sorteio, e dá outras providências</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1675/parecer_no_012.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1675/parecer_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 009/2022, de autoria do Poder Executivo cuja Súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 12.000,00 (doze mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1697/parecer_no_011.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1697/parecer_no_011.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 007/2022, de autoria do Poder Executivo cuja Súmula: Cria a Secretaria Municipal de Esporte e Lazer, e dá outras providências</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1699/parecer_no_012.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1699/parecer_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 008/2022, de autoria do Poder Executivo cuja Súmula: Alterações da Lei Municipal de Nº 958 de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1701/parecer_no_013.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1701/parecer_no_013.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 0010/2022, de autoria do Poder Executivo cuja Súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 249.925,00 e dá outras providências</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1703/parecer_no_014.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1703/parecer_no_014.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 0011/2022, de autoria do Poder Executivo cuja Súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 150.000,00 (Cento e cinquenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1705/parecer_no_015.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1705/parecer_no_015.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 0012/2022, de autoria do Poder Executivo cuja Súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 70.000,00 (Setenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1707/parecer_no_016.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1707/parecer_no_016.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 0013/2022, de autoria do Poder Executivo cuja Súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 150.000,00 (Cento e cinquenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 004/2022, de autoria do Poder Legislativo (Vereador Oseia) cuja Súmula: Fica instituído o Selo “Amigo do Esporte”, no âmbito do município de Colniza, a ser conferido às pessoas físicas ou jurídicas que contribuem com projetos para o desenvolvimento e incentivo das práticas esportivas.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 005/2022, de autoria do Poder Legislativo (Vereador Tatá) cuja Súmula: Declara de utilidade pública da Associação dos Pequenos Produtores Rurais das Missões e dá outras providencias</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1789/parecer_no_019.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1789/parecer_no_019.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 006/2022, de autoria do Poder Legislativo (Vereadores Ferreira e Oseia, ) cuja Súmula: Reconhece no Município de Colniza/MT, o dia 07 de setembro como o dia dos Colecionadores, Atiradores e Caçadores e suas atividades como atividade de risco, configurando efetiva necessidade e exposição à situação de risco à vida e incolumidade física, conforme os termos do artigo 10 da Lei Federal nº 10.826 de 2003</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 007/2022, de autoria do Poder Legislativo (Vereadores  Oseia e Miro ) cuja Súmula: Institui a semana de conscientização do transtorno do espectro autista no município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1793/parecer_no_021.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1793/parecer_no_021.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 014/2022, de autoria do Poder Executivo cuja Súmula: Alterações da Lei Municipal Nº 956 de 15 de dezembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 08/2022, de autoria do Poder Legislativo (mesa diretora) cuja Súmula: Revoga a Lei Municipal de Nº 974 de 08 de fevereiro de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1831/parecer_do_projeto_de_lei_no_27.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1831/parecer_do_projeto_de_lei_no_27.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 027/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 340.00,00 ( trezentos e quarente mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 06/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre Alterações na Lei Municipal Nº 800 de 2018, e dá outras providencias</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 015/2022, de autoria do Poder Executivo cuja súmula: ALTERAÇÃO DA LEI MUNICIPAL N. 499/2011 DE JUNHO, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1888/parecer_no_024.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1888/parecer_no_024.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 09/2022, de autoria do Poder Legislativo (Vereador Dedé)  cuja súmula: Institui o “Dia Municipal do Mototaxista” no Município de Colniza-Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1890/parecer_no_025.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1890/parecer_no_025.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 028/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a “altera a denominação da unidade básica de saúde - UBS rural, para unidade básica de saúde – ubs Adriano de Souza Macedo, e dá outras providencias</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1892/parecer_no_026.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1892/parecer_no_026.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 038/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre “alterações da lei municipal n. 561 de 16 de agosto de 2013, e dá outras providências</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 039/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a disciplina a circulação de veículos de cargas e operação de cargas e descarga no município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1896/parecer_no_027.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1896/parecer_no_027.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 040/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a conceder premiações no programa Alfabetiza MT e no 13º Arraiá Colnizense, e dá outras providências</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 041/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo a contratar operação de crédito junto ao Banco Caixa Econômica Federal S. A, e dá outras providências</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1900/parecer_no_028.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1900/parecer_no_028.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 042/2022, de autoria do Poder Executivo cuja súmula: Altera padrão de vencimentos base para Cargos de provimento efetivo constantes nas leis municipais Nº 500/2011, 501/2011 e 502/2011, e dá outras providências</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1902/parecer_no_029.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1902/parecer_no_029.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 043/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a Criação de Cargos de provimento efetivo no âmbito da Administração Pública Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1904/parecer_no_030.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1904/parecer_no_030.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 044/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a contratação por tempo determinado, nos termos do artigo 37, inciso IX, da Constituição Federal com fundamento no inciso VII do art. 196 da Lei Orgânica do Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1906/parecer_no_031.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1906/parecer_no_031.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 045/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da lei Municipal N.972, de 08 de fevereiro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1914/parecer_no_032.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1914/parecer_no_032.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 047/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 948, de 05 de novembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1916/parecer_no_033.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1916/parecer_no_033.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 048/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Município de Colniza, a manter a subvenção Social com a Associação Beneficente Lar de esperança ABLE, e dá outras providencias</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1950/parecer_no_034.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1950/parecer_no_034.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 046/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da lei Municipal Nº 663/2016, que Reestrutura o Regime Próprio de Previdência Social do Município de Colniza/MT e, dá outras providências</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1952/parecer_no_035.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1952/parecer_no_035.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 049/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 640.000,00 (Seiscentos e quarenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1954/parecer_no_036.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1954/parecer_no_036.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 050/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 10.332.947,84 ( dez milhões trezentos e trinta e dois mil novecentos e quarenta e sete reais e oitenta e quatro centavos,) no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1956/parecer_no_037.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1956/parecer_no_037.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 051/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 616.612,44 (seiscentos e dezesseis mil seiscentos e doze reais e quarenta e quatro centavos), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1958/parecer_no_038.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1958/parecer_no_038.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 052/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 50.000,00 (Cinquenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1960/parecer_no_039.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1960/parecer_no_039.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 053/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.000,00 ( duzentos mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1962/parecer_no_040.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1962/parecer_no_040.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 054/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000, 00 ( trezentos mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1964/parecer_no_041.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1964/parecer_no_041.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 055/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.000,00 ( duzentos mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1980/parecer_no_042.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1980/parecer_no_042.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer  sobre o Projeto de Lei N. 059/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional Suplementar no valor de até R$ 350.000,00 ( trezentos e cinquenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 060/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1984/parecer_no_044.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1984/parecer_no_044.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 061/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (quinhentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1986/parecer_no_045.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1986/parecer_no_045.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 062/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 4.018.600,00 ( quatro milhões dezoito mil e seiscentos reais) no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1988/parecer_no_046.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1988/parecer_no_046.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 063/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1997/parecer_no_047.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1997/parecer_no_047.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 057/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a Conceder premiações aos vencedores das competições esportivas no ano de 2022, e dá outras providencias</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1999/parecer_no_048.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1999/parecer_no_048.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 064/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 20.000,00 (vinte mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2001/parecer_no_049.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2001/parecer_no_049.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 065/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 400.000,00 (quatrocentos mil reais), no orçamento do município e da outras providências</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2024/parecer_no_050.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2024/parecer_no_050.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 08/2022, de autoria do Poder Legislativo (Mesa diretora) cuja súmula: Revoga a lei municipal de nº. 974 de 08 de fevereiro de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2026/parecer_no_051.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2026/parecer_no_051.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 11/2022, de autoria do Poder Legislativo (Vereadores Oseia e Ferreira) cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos e médios Produtores Rurais Vale do Água Branca no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2028/parecer_no_066.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2028/parecer_no_066.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 081/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 634/2015, e dá outras providências</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/parecer_no_053.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/parecer_no_053.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 010/2022, de autoria do Poder Legislativo (Vereadores Oseia e Miro) cuja súmula: DISPÕE SOBRE A CRIAÇÃO E DISTRIBUIÇÃO GRATUITA DO “CORDÃO DE GIRASSOL” ÀQUELES QUE POSSUAM DOENÇAS, DEFICIÊNCIAS E/OU TRANSTORNOS CONSIDERADOS OCULTOS, COMO FORMA DE IDENTIFICÁ-LOS NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS, COM O OBJETIVO DE PRESTAR A ELES UM ATENDIMENTO PREFERENCIAL NO MUNICÍPIO DE COLNIZA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2065/parecer_no_054.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2065/parecer_no_054.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 12/2022, de autoria do Poder Legislativo (Vereadores Oseia e Ferreira) cuja súmula: Dispõe sobre a publicização de fluxograma da jornada do paciente com autismo ou outra neurodiversidade no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2067/parecer_no_055.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2067/parecer_no_055.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 14/2022, de autoria do Poder Legislativo (Mesa diretora) cuja súmula: AUTORIZA A RESTITUIÇÃO E O PAGAMENTO DE PARCELAS DE RATEIO DO SISTEMA ÚNICO E INTEGRADO DE EXECUÇÃO ORÇAMENTÁRIA, ADMINISTRAÇÃO FINANCEIRA E CONTROLE - SIAFIC À PREFEITURA MUNICIPAL DE COLNIZA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/parecer_no_056.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/parecer_no_056.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 067/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo a Promover a desafetação e leilão para alienar veículos, sucatas e outros bens móveis inservíveis, e dá outras providências</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 068/2022, de autoria do Poder Executivo cuja súmula: Altera o vencimento Base dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, nos Termos do $ 7º do Art. 198 da Constituição Federal e Normas Expedidas pelo Ministério da Saúde, e dá outras providências</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/parecer_no_057.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/parecer_no_057.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 069/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.000,00 (duzentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/parecer_no_058.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/parecer_no_058.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 070/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 41.000,00 ( quarenta e um mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/parecer_no_059.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/parecer_no_059.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 071/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.066.000,00 (Um milhão e sessenta e seis mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/parecer_no_060.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/parecer_no_060.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 072/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 46.450,00 (Quarenta e seis mil quatrocentos e cinquenta reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2081/parecer_no_061.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2081/parecer_no_061.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 073/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 586.200,00 (Quinhentos e oitenta e seis mil e duzentos reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/parecer_no_062.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/parecer_no_062.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 074/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.221.719,37 (Um milhão duzentos e vinte e mil setecentos e dezenove reais e trinta e sete centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2092/parecer_no_063.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2092/parecer_no_063.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 063/2022, de autoria do Poder Executivo cuja súmula: Mão única ao tráfego de veículos nas vias urbanas das travessas I, e das rua das Mangueiras, rua das Adálias e rua das Acácias, e dá outras providências</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 064/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a gestão democrática das instituições de ensino da rede pública municipal de Colniza- MT, e revoga a Lei Municipal Nº 529/2012, e dá outras providências</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 078/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 1.008, de 30 de junho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2123/parecer_no_052.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2123/parecer_no_052.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 066/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da lei Municipal Nº 1.007, de 20 de julho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2136/parecer67.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2136/parecer67.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 082/2022, de autoria do Poder Executivo cuja súmula: DISPÕE SOBRE AUTORIZAÇÃO PARA CELEBRAR TERMO DE  FOMENTO COM A LIGA ESTADUAL DE MOTOCICLISMO E AUTOMOBILISMO DE MATO GROSSO - LEMAMT, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2138/parecer83.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2138/parecer83.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 083/2022, de autoria do Poder Executivo cuja súmula: AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE ATÉ R$ 38.500,00 (TRINTA E OITO MIL E QUINHENTOS REAIS), NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2170/parecer_do_projeto_de_lei_executivo_086.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2170/parecer_do_projeto_de_lei_executivo_086.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 086/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Município de Colniza-MT, através da fazenda Pública Municipal a doar ao Governo do Estado do Mato Grosso, imóvel Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2172/parecer_do_projeto_de_lei_executivo_087.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2172/parecer_do_projeto_de_lei_executivo_087.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 087/2022, de autoria do Poder Executivo cuja súmula: Alteração da Lei Municipal Nº 928/2021, e dá outras providências</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2174/parecer_do_projeto_de_lei_legislativo__n015.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2174/parecer_do_projeto_de_lei_legislativo__n015.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 015/2022, de autoria do Poder Legislativo (vereadores Oseia, Miro Luis e Ferreira)  cuja súmula: Dispõe sobre a Municipalização de estradas vicinais no Município de Colniza, Estado de Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2177/parecer_do_projeto_de_lei_legislativo__n016.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2177/parecer_do_projeto_de_lei_legislativo__n016.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 016/2022, de autoria do Poder Legislativo (vereador Oseia) cuja súmula: _x000D_
 Declara de utilidade pública a Associação dos Veteranos de Colniza e dá outras providencias</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/parecer_no_073.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/parecer_no_073.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 017/2022, de autoria do Poder Legislativo (vereador Oseia) cuja súmula: Declara de utilidade pública a “Ordem dos Ministros Evangélicos de Colniza” e dá outras providencias.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2200/parecer_no_074.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2200/parecer_no_074.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 018/2022, de autoria do Poder Legislativo (vereador Ezequias Dedé de Souza) cuja súmula: Declara de utilidade pública a “Associação Colnizense de Jiu-jitsu e artes afins Formando Campeões” e dá outras providencias.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/parecer_no_075.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/parecer_no_075.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 019/2022, de autoria do Poder Legislativo (vereador Luis Carlos Carvalho Silva) cuja súmula: “Institui o "Dia da Família na Escola" no Município de Colniza/MT e dá outras providências”.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2204/parecer_inicial_e_final_no_008.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2204/parecer_inicial_e_final_no_008.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 088/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal n.663 de 19 de outubro de 2016 que reestrutura o Regime Próprio de Previdência Social do Município de Colniza e dá outras Providências"</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 089/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 663, de 19 de outubro de 2016, que reestrutura o Regime próprio de Previdência Social do Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/parecer_no_076.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/parecer_no_076.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 090/2022, de autoria do Poder Executivo cuja súmula: Altera a Redação da Lei Municipal n. 1.017 de 05 de julho de 2022 e dá outras Providências</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/parecer_no_077.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/parecer_no_077.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 091/2022, de autoria do Poder Executivo cuja súmula: Autoriza Abertura de Crédito Adicional Suplementar no valor de até R$ 13.500,00 (Treze Mil e Quinhentos Reais), no orçamento do município de dá outras providências</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2221/parecer_no_078.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2221/parecer_no_078.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 095/2022, de autoria do Poder Executivo cuja súmula: Autoriza o município de Colniza, a conceder subvenção social a Associação de Assistência Bom Samaritano -LAR e abrigos dos Idosos, e dá outras providências</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/parecer_no_079.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/parecer_no_079.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 092/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a Criação do Viveiro Municipal de produção de mudas e dá outras providências</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/parecer_no_080.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/parecer_no_080.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 093/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a Criação do Fundo Municipal de Apoio a Agricultura Familiar, e dá outras providências</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/parecer_no_081.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/parecer_no_081.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 094/2022, de autoria do Poder Executivo cuja súmula: DISPÕE SOBRE AS ALTERAÇÕES NA LEI Nº 957/2021, DE 21 DE DEZEMBRO DE 2021, QUE ESTABELECE O PLANO PLURIANUAL DO MUNICÍPIO PARA O PERÍODO 2022 A 2025, E LEI Nº 1017, DE 05 DE JULHO DE 2022, QUE TRATA DAS DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCIO FINANCEIRO DE 2023, DE MODO A COMPATIBILIZAR TOTALMENTE AS PEÇAS DE PLANEJAMENTO E AS REAVALIAÇÕES REALIZADAS NOS PROGRAMAS, ATIVIDADES, PROJETOS E OPERAÇÕES ESPECIAIS APROVADAS PARA O ORÇAMENTO DO EXERCÍCIO DE 2023</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2249/parecer_no_082.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2249/parecer_no_082.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 096/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 1.007, de 20 de junho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/parecer_no_083.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/parecer_no_083.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 097/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 501/2011, e dá outras providências</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/parecer_no_084.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/parecer_no_084.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 058/2022, de autoria do Poder Executivo cuja súmula: Revoga a Lei Municipal Nº 920, de 01 de setembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2255/parecer_no_085.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2255/parecer_no_085.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 020/2022, de autoria do Poder Legislativo (Vereador Oseia) cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos Produtores Rurais Vale do Lambari - APRUVAL no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2257/parecer_no_086.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2257/parecer_no_086.2022.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 021/2022, de autoria do Poder Legislativo (Vereadores Oseia, Miro, Luis e Dedé) cuja súmula: Dispõe sobre a denominação de praça pública, galeria de fotos e sala de reuniões da câmara municipal de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2268/parecer_no_022.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2268/parecer_no_022.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de até r$ 361.082,49 (trezentos e sessenta e um mil oitenta e dois reais e quarenta e nove centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>parecer Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1807/parecer_no001-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1807/parecer_no001-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer inicial e final sobre o projeto de Lei Nº 020/2022 de autoria do Poder Executivo cuja súmula: Altera a lei municipal nº 911/2021, e dá outras providências</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1806/parecer_no002-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1806/parecer_no002-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer inicial e final sobre o projeto de Lei Nº 021/2022 de autoria do Poder Executivo cuja súmula: Altera a lei municipal nº 962/2021, e dá outras providências</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1808/parecer_no003-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1808/parecer_no003-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer inicial e final sobre o projeto de Lei Nº 023/2022 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até r$ 396.421,00 (trezentos e noventa e seis mil quatrocentos e vinte e um reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1805/parecer_no004-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1805/parecer_no004-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer inicial e final sobre o projeto de Lei Nº 006/2022 de autoria do Poder Executivo cuja súmula: Alterações na lei municipal n. 800 de 2018, e dá outras providências</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1809/parecer_no005-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1809/parecer_no005-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer inicial e final sobre o projeto de Lei Nº 015/2021 de autoria do Poder Executivo cuja súmula: Alterações da lei municipal n. 499/2011 de 02 de junho de 2011, e dá outras providências</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1810/parecer_no06-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1810/parecer_no06-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer inicial e final sobre o projeto de Lei Nº 017/2022 de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo municipal a conceder premiações no âmbito do concurso miss Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1811/parecer_no07-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1811/parecer_no07-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer inicial e final sobre o projeto de Lei Nº 022/2022 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até r$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1812/parecer_no08-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1812/parecer_no08-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer inicial e final sobre o projeto de Lei Nº 024/2022 de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito especial no valor de até R$ 13.600,00 (treze mil e seiscentos reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1814/parecer_no09-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1814/parecer_no09-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer inicial e final sobre o projeto de Lei Nº 025/2022 de autoria do Poder Executivo cuja súmula: Alterações da lei municipal N. 502/2011, e dá outras providências</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 017/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a Conceder Premiações no âmbito do Concurso MISS Colniza, e dá outras Providências</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 020/2022, de autoria do Poder Executivo cuja súmula: Altera a Lei Municipal Nº 911/2021, e dá outras providências</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 021/2022, de autoria do Poder Executivo cuja súmula: Altera a Lei Municipal Nº 962/2021, e dá outras providências</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 022/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicionais suplementar no valor de até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 023/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional Suplementar no valor de até R$ 396.421,00 ( Trezentos e noventa e seis mil quatrocentos e vinte e um reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 024/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito especial no valor de até R$ 13.600,00 (Treze mil e seiscentos reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 025/2022, de autoria do Poder Executivo cuja súmula: Alterações da Lei Municipal Nº 502/2011, e dá outras providências</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1882/parecer_no0016-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1882/parecer_no0016-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer final sobre o Projeto de Lei N. 016/2022, de autoria do Poder Executivo cuja súmula: DISPÕE SOBRE A REVISAO GERAL ANUAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE COLNIZA-MT, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1947/parecer_no0018-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1947/parecer_no0018-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de lei nº. 018/2022, de autoria do Poder Executivo Municipal, cuja Súmula: “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2023 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de lei nº. 041/2022, de autoria do Poder Executivo Municipal, cuja Súmula: Autoriza o Poder Executivo a contratar operação de crédito junto ao Banco Caixa Econômica Federal S. A, e dá outras providências</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2021/parecer_no0013-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2021/parecer_no0013-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de lei nº. 026/2022, de autoria do Poder Executivo Municipal, cuja Súmula: “ALTERAÇÕES DA LEI MUNICIPAL N. 609/2014, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2118/parecer_no0013-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2118/parecer_no0013-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de lei nº. 026/2022, de autoria do Poder Executivo Municipal, cuja Súmula: “Alterações da lei municipal n. 609/2014, e dá outras providências</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2119/parecer_no0014-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2119/parecer_no0014-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 039/2022, de autoria do poder executivo municipal, cuja sumula: “disciplina a circulação de veículos de carga e operação de carga e descarga no município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2143/parecer_no09-2022_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2143/parecer_no09-2022_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 084/2022, de autoria do poder Executivo Municipal, cuja sumula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 21.000.000,00 (vinte e um milhões de reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2215/123_0003.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2215/123_0003.pdf</t>
   </si>
   <si>
     <t>Parecer Inicial e final prévio Nº 002/2022 da Comissão de Finanças e Orçamento sobre o julgamento das Contas Anuais de governo do ano de 2021, gestão do senhor Milton de Souza Amorim</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/parecer_no016-2022_-_inicial_-_financas_e_orcamento_projeto_de_lei85.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/parecer_no016-2022_-_inicial_-_financas_e_orcamento_projeto_de_lei85.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o projeto de lei de nº. 085/2022, de autoria do poder Executivo Municipal, cuja sumula: Estima a receita e autoriza a despesa do município de Colniza-MT para o exercício financeiro de 2023</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1617/redacao_final_do_projeto_de_lei_04-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1617/redacao_final_do_projeto_de_lei_04-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 004/2022, de autoria do Poder executivo cuja súmula: Institui a tabela Complementar do Sistema de informações ambulatoriais/Sistema único de Saúde - SIA/SSUS Municipal e o credenciamento de prestadores na área de saúde e dá outras providências</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1619/redacao_final_do_projeto_de_lei_033-2021.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1619/redacao_final_do_projeto_de_lei_033-2021.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei N° 033/2021, de autoria do Poder Legislativo (Vereador Oseia Guedes) súmula: Declara de utilidade pública da Associação Country de Colniza e dá outras providencias.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1636/redacao_final_do_projeto_de_lei_001-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1636/redacao_final_do_projeto_de_lei_001-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 001/2022, de autoria do Poder Legislativo cuja súmula: Concede Revisão Geral Anual (RGA) aos servidores públicos do Poder Legislativo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1638/redacao_final_do_projeto_de_lei_002-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1638/redacao_final_do_projeto_de_lei_002-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 002/2022, de autoria do Poder Legislativo cuja súmula: Concede Reposição Salarial aos Vereadores do Poder Legislativo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1640/redacao_final_do_projeto_de_lei_01-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1640/redacao_final_do_projeto_de_lei_01-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 001/2022, de autoria do Poder Executivo cuja súmula: Concede RGA – Revisão Geral Anual aos servidores públicos do município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1642/redacao_final_do_projeto_de_lei_02-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1642/redacao_final_do_projeto_de_lei_02-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 002/2022, de autoria do Poder Executivo cuja súmula: Concede Reposição Salarial ao Prefeito, Vice-prefeito, Secretários Municipais e demais servidores ocupantes de cargos de livre nomeação e exoneração do município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1644/redacao_final_do_projeto_de_lei_03-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1644/redacao_final_do_projeto_de_lei_03-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 003/2022, de autoria do Poder Executivo cuja súmula: Alterações nas Leis municipais N. 500 de 2011, 501 de 2011, 502 de 2011, 608 de 2014 e 844 de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1646/redacao_final_do_projeto_de_lei_05-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1646/redacao_final_do_projeto_de_lei_05-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 005/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a conceder premiações no âmbito da campanha de incentivo a arrecadação do IPTU/2022, através de sorteio, e dá outras providências</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1676/redacao_final_do_projeto_de_lei_09-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1676/redacao_final_do_projeto_de_lei_09-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 009/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 12.000,00 (doze mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1698/redacao_final_do_projeto_de_lei_07-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1698/redacao_final_do_projeto_de_lei_07-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 007/2022, de autoria do Poder Executivo cuja súmula:  Cria a Secretaria Municipal de Esporte e Lazer, e dá outras providências</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1700/redacao_final_do_projeto_de_lei_08-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1700/redacao_final_do_projeto_de_lei_08-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 008/2022, de autoria do Poder Executivo cuja súmula: Alterações da Lei Municipal de Nº 958 de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1702/redacao_final_do_projeto_de_lei_10-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1702/redacao_final_do_projeto_de_lei_10-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 0010/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 249.925,00 e dá outras providências</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1704/redacao_final_do_projeto_de_lei_11-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1704/redacao_final_do_projeto_de_lei_11-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 0011/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 150.000,00 (Cento e cinquenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1706/redacao_final_do_projeto_de_lei_12-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1706/redacao_final_do_projeto_de_lei_12-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 0012/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 70.000,00 (Setenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1708/redacao_final_do_projeto_de_lei_13-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1708/redacao_final_do_projeto_de_lei_13-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 0013/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 150.000,00 (Cento e cinquenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 004/2022, de autoria do Poder Legislativo cuja súmula: Fica instituído o Selo “Amigo do Esporte”, no âmbito do município de Colniza, a ser conferido às pessoas físicas ou jurídicas que contribuem com projetos para o desenvolvimento e incentivo das práticas esportivas.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 005/2022, de autoria do Poder Legislativo cuja súmula: Declara de utilidade pública da Associação dos Pequenos Produtores Rurais das Missões e dá outras providencias</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1790/redacao_final_do_projeto_de_lei_06-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1790/redacao_final_do_projeto_de_lei_06-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 006/2022, de autoria do Poder Legislativo cuja súmula: Reconhece no Município de Colniza/MT, o dia 07 de setembro como o dia dos Colecionadores, Atiradores e Caçadores e suas atividades como atividade de risco, configurando efetiva necessidade e exposição à situação de risco à vida e incolumidade física, conforme os termos do artigo 10 da Lei Federal nº 10.826 de 2003</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 007/2022, de autoria do Poder Legislativo cuja súmula: Institui a semana de conscientização do transtorno do espectro autista no município de Colniza/MT e dá outras providências</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1794/redacao_final_do_projeto_de_lei_14-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1794/redacao_final_do_projeto_de_lei_14-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 014/2022, de autoria do Poder Executivo cuja súmula: Alterações da Lei Municipal Nº 956 de 15 de dezembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1832/redacao_final_do_projeto_de_lei_27-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1832/redacao_final_do_projeto_de_lei_27-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 027/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 340.00,00 ( trezentos e quarente mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1834/redacao_final_do_projeto_de_lei_06-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1834/redacao_final_do_projeto_de_lei_06-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 06/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre Alterações na Lei Municipal Nº 800 de 2018, e dá outras providencias</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1836/redacao_final_do_projeto_de_lei_15-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1836/redacao_final_do_projeto_de_lei_15-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 015/2022, de autoria do Poder Executivo cuja súmula: ALTERAÇÃO DA LEI MUNICIPAL N. 499/2011 DE JUNHO, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1840/redacao_final_do_projeto_de_lei_17-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1840/redacao_final_do_projeto_de_lei_17-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 017/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a Conceder Premiações no âmbito do Concurso MISS Colniza, e dá outras Providências</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1842/redacao_final_do_projeto_de_lei_20-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1842/redacao_final_do_projeto_de_lei_20-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 020/2022, de autoria do Poder Executivo cuja súmula: Altera a Lei Municipal Nº 911/2021, e dá outras providências</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1844/redacao_final_do_projeto_de_lei_21-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1844/redacao_final_do_projeto_de_lei_21-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 021/2022, de autoria do Poder Executivo cuja súmula: Altera a Lei Municipal Nº 962/2021, e dá outras providências</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1846/redacao_final_do_projeto_de_lei_22-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1846/redacao_final_do_projeto_de_lei_22-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 022/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicionais suplementar no valor de até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1848/redacao_final_do_projeto_de_lei_23-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1848/redacao_final_do_projeto_de_lei_23-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 023/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional Suplementar no valor de até R$ 396.421,00 ( Trezentos e noventa e seis mil quatrocentos e vinte e um reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1850/redacao_final_do_projeto_de_lei_24-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1850/redacao_final_do_projeto_de_lei_24-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 024/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito especial no valor de até R$ 13.600,00 (Treze mil e seiscentos reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1852/redacao_final_do_projeto_de_lei_25-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1852/redacao_final_do_projeto_de_lei_25-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 025/2022, de autoria do Poder Executivo cuja súmula: Alterações da Lei Municipal Nº 502/2011, e dá outras providências</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1887/redacao_final_do_projeto_de_lei_16-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1887/redacao_final_do_projeto_de_lei_16-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 016/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a revisão geral anual dos servidores públicos do município de Colniza, e dá outras Providências.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1889/redacao_final_do_projeto_de_lei_009-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1889/redacao_final_do_projeto_de_lei_009-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 09/2022, de autoria do Poder Legislativo (Vereador Dedé) cuja súmula: Institui o “Dia Municipal do Mototaxista” no Município de Colniza-Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1891/redacao_final_do_projeto_de_lei_28-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1891/redacao_final_do_projeto_de_lei_28-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 028/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a “altera a denominação da unidade básica de saúde - UBS rural, para unidade básica de saúde – ubs Adriano de Souza Macedo, e dá outras providencias</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1893/redacao_final_do_projeto_de_lei_038-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1893/redacao_final_do_projeto_de_lei_038-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 038/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre “alterações da lei municipal n. 561 de 16 de agosto de 2013, e dá outras providências</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 039/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a disciplina a circulação de veículos de cargas e operação de cargas e descarga no município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1897/redacao_final_do_projeto_de_lei_040-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1897/redacao_final_do_projeto_de_lei_040-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 040/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a conceder premiações no programa Alfabetiza MT e no 13º Arraiá Colnizense, e dá outras providências</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 041/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo a contratar operação de crédito junto ao Banco Caixa Econômica Federal S. A, e dá outras providências</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1901/redacao_final_do_projeto_de_lei_042-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1901/redacao_final_do_projeto_de_lei_042-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 042/2022, de autoria do Poder Executivo cuja súmula: Altera padrão de vencimentos base para Cargos de provimento efetivo constantes nas leis municipais Nº 500/2011, 501/2011 e 502/2011, e dá outras providências</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1903/redacao_final_do_projeto_de_lei_043-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1903/redacao_final_do_projeto_de_lei_043-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 043/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a Criação de Cargos de provimento efetivo no âmbito da Administração Pública Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1905/redacao_final_do_projeto_de_lei_044-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1905/redacao_final_do_projeto_de_lei_044-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 044/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a contratação por tempo determinado, nos termos do artigo 37, inciso IX, da Constituição Federal com fundamento no inciso VII do art. 196 da Lei Orgânica do Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1907/redacao_final_do_projeto_de_lei_045-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1907/redacao_final_do_projeto_de_lei_045-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 045/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da lei Municipal N.972, de 08 de fevereiro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1915/redacao_final_do_projeto_de_lei_047-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1915/redacao_final_do_projeto_de_lei_047-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 047/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 948, de 05 de novembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1917/redacao_final_do_projeto_de_lei_048-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1917/redacao_final_do_projeto_de_lei_048-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 048/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Município de Colniza, a manter a subvenção Social com a Associação Beneficente Lar de esperança ABLE, e dá outras providencias</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1949/redacao_final_do_projeto_de_lei_18-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1949/redacao_final_do_projeto_de_lei_18-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 018/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre diretrizes para a elaboração da Lei de Diretrizes Orçamentárias do Município de Colniza, Estado do Mato Grosso para o exercício de 2023 e dá outras providência</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1951/redacao_final_do_projeto_de_lei_046-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1951/redacao_final_do_projeto_de_lei_046-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 046/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da lei Municipal Nº 663/2016, que Reestrutura o Regime Próprio de Previdência Social do Município de Colniza/MT e, dá outras providências</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1953/redacao_final_do_projeto_de_lei_049-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1953/redacao_final_do_projeto_de_lei_049-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 049/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 640.000,00 (Seiscentos e quarenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1955/redacao_final_do_projeto_de_lei_050-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1955/redacao_final_do_projeto_de_lei_050-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 050/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 10.332.947,84 ( dez milhões trezentos e trinta e dois mil novecentos e quarenta e sete reais e oitenta e quatro centavos,) no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1957/redacao_final_do_projeto_de_lei_051-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1957/redacao_final_do_projeto_de_lei_051-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 051/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 616.612,44 (seiscentos e dezesseis mil seiscentos e doze reais e quarenta e quatro centavos), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1959/redacao_final_do_projeto_de_lei_052-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1959/redacao_final_do_projeto_de_lei_052-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 052/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 50.000,00 (Cinquenta mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1961/redacao_final_do_projeto_de_lei_053-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1961/redacao_final_do_projeto_de_lei_053-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 053/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.000,00 ( duzentos mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1963/redacao_final_do_projeto_de_lei_054-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1963/redacao_final_do_projeto_de_lei_054-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 054/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 300.000, 00 ( trezentos mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1965/redacao_final_do_projeto_de_lei_055-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1965/redacao_final_do_projeto_de_lei_055-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 055/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.000,00 ( duzentos mil reais), no orçamento do município, e dá outras providências</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1970/redacao_final_do_projeto_de_lei_041-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1970/redacao_final_do_projeto_de_lei_041-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 041/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo a contratar operação de crédito junto ao Banco Caixa Econômica Federal S. A, E dá outras providências</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1981/redacao_final_do_projeto_de_lei_059-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1981/redacao_final_do_projeto_de_lei_059-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 059/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional Suplementar no valor de até R$ 350.000,00 ( trezentos e cinquenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1983/redacao_final_do_projeto_de_lei_060-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1983/redacao_final_do_projeto_de_lei_060-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 060/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1985/redacao_final_do_projeto_de_lei_061-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1985/redacao_final_do_projeto_de_lei_061-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 061/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (quinhentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1987/redacao_final_do_projeto_de_lei_062-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1987/redacao_final_do_projeto_de_lei_062-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 062/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 4.018.600,00 ( quatro milhões dezoito mil e seiscentos reais) no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1989/redacao_final_do_projeto_de_lei_063-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1989/redacao_final_do_projeto_de_lei_063-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 063/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor até R$ 250.000,00 (duzentos e cinquenta mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1998/redacao_final_do_projeto_de_lei_057-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1998/redacao_final_do_projeto_de_lei_057-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 057/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo Municipal a Conceder premiações aos vencedores das competições esportivas no ano de 2022, e dá outras providencias</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2000/redacao_final_do_projeto_de_lei_064-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2000/redacao_final_do_projeto_de_lei_064-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 064/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 20.000,00 (vinte mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2002/redacao_final_do_projeto_de_lei_065-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2002/redacao_final_do_projeto_de_lei_065-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 065/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 400.000,00 (quatrocentos mil reais), no orçamento do município e da outras providências</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2025/redacao_final_do_projeto_de_lei_008-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2025/redacao_final_do_projeto_de_lei_008-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 08/2022, de autoria do Poder Legislativo (Mesa Diretora) cuja súmula: Revoga a lei municipal de nº. 974 de 08 de fevereiro de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2027/redacao_final_do_projeto_de_lei_011-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2027/redacao_final_do_projeto_de_lei_011-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 11/2022, de autoria do Poder Legislativo (Vereadores Oseia e Ferreira) cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos e médios Produtores Rurais Vale do Água Branca no Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2029/redacao_final_do_projeto_de_lei_066-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2029/redacao_final_do_projeto_de_lei_066-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 66/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da lei Municipal Nº 1.007, de 20 de julho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2064/redacao_final_do_projeto_de_lei_010-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2064/redacao_final_do_projeto_de_lei_010-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei N° 010/2022, de autoria do Poder Legislativo (Vereadores Oseia e Miro) cuja súmula: DISPÕE SOBRE A CRIAÇÃO E DISTRIBUIÇÃO GRATUITA DO “CORDÃO DE GIRASSOL” ÀQUELES QUE POSSUAM DOENÇAS, DEFICIÊNCIAS E/OU TRANSTORNOS CONSIDERADOS OCULTOS, COMO FORMA DE IDENTIFICÁ-LOS NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS, COM O OBJETIVO DE PRESTAR A ELES UM ATENDIMENTO PREFERENCIAL NO MUNICÍPIO DE COLNIZA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2066/redacao_final_do_projeto_de_lei_012-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2066/redacao_final_do_projeto_de_lei_012-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei N° 012/2022, de autoria do Poder Legislativo (Vereadores Oseia e Miro) cuja súmula: Dispõe sobre a publicização de fluxograma da jornada do paciente com autismo ou outra neurodiversidade no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2068/redacao_final_do_projeto_de_lei_014-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2068/redacao_final_do_projeto_de_lei_014-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei N° 014/2022, de autoria do Poder Legislativo (Mesa diretora) cuja súmula: AUTORIZA A RESTITUIÇÃO E O PAGAMENTO DE PARCELAS DE RATEIO DO SISTEMA ÚNICO E INTEGRADO DE EXECUÇÃO ORÇAMENTÁRIA, ADMINISTRAÇÃO FINANCEIRA E CONTROLE - SIAFIC À PREFEITURA MUNICIPAL DE COLNIZA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/redacao_final_do_projeto_de_lei_067-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/redacao_final_do_projeto_de_lei_067-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 67/2022, de autoria do Poder Executivo cuja súmula: Autoriza o Poder Executivo a Promover a desafetação e leilão para alienar veículos, sucatas e outros bens móveis inservíveis, e dá outras providências</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 68/2022, de autoria do Poder Executivo cuja súmula: Altera o vencimento Base dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, nos Termos do $ 7º do Art. 198 da Constituição Federal e Normas Expedidas pelo Ministério da Saúde, e dá outras providências</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 69/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.000,00 (duzentos mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2076/redacao_final_do_projeto_de_lei_070-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2076/redacao_final_do_projeto_de_lei_070-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 70/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 41.000,00 ( quarenta e um mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/redacao_final_do_projeto_de_lei_071-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/redacao_final_do_projeto_de_lei_071-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 71/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.066.000,00 (Um milhão e sessenta e seis mil reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/redacao_final_do_projeto_de_lei_072-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/redacao_final_do_projeto_de_lei_072-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 72/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 46.450,00 (Quarenta e seis mil quatrocentos e cinquenta reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2082/redacao_final_do_projeto_de_lei_073-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2082/redacao_final_do_projeto_de_lei_073-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 73/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 586.200,00 (Quinhentos e oitenta e seis mil e duzentos reais), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2084/redacao_final_do_projeto_de_lei_074-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2084/redacao_final_do_projeto_de_lei_074-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 74/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.221.719,37 (Um milhão duzentos e vinte e mil setecentos e dezenove reais e trinta e sete centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2085/redacao_final_do_projeto_de_lei_056-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2085/redacao_final_do_projeto_de_lei_056-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 056/2022, de autoria do Poder Executivo cuja súmula: DISPÕE SOBRE A REGULAMENTAÇÃO DA PRESTAÇÃO DO SERVIÇO DE TRANSPORTE INDIVIDUAL PRIVADO DE PASSAGEIROS, BASEADO EM TECNOLOGIA DE COMUNICAÇÃO DIGITAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2091/redacao_final_do_projeto_de_lei_068-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2091/redacao_final_do_projeto_de_lei_068-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 068/2022, de autoria do Poder Executivo cuja súmula: Altera o vencimento Base dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, nos Termos do $ 7º do Art. 198 da Constituição Federal e Normas Expedidas pelo Ministério da Saúde, e dá outras providências</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2093/redacao_final_do_projeto_de_lei_075-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2093/redacao_final_do_projeto_de_lei_075-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 075/2022, de autoria do Poder Executivo cuja súmula: Mão ùnica ao tráfego de veículos nas vias urbanas das travessas I, e das rua das Mangueiras, rua das Adálias e rua das Acácias, e dá outras providências</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2095/redacao_final_do_projeto_de_lei_076-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2095/redacao_final_do_projeto_de_lei_076-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 076/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a gestão democrática das instituições de ensino da rede pública municipal de Colniza- MT, e revoga a Lei Municipal Nº 529/2012, e dá outras providências</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2122/redacao_final_do_projeto_de_lei_executivo_n078.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2122/redacao_final_do_projeto_de_lei_executivo_n078.2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 078/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 1.008, de 30 de junho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 081/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 634/2015, e dá outras providências</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2125/redacao_final_do_projeto_de_lei_26-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2125/redacao_final_do_projeto_de_lei_26-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 026/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre “Alterações da lei municipal n. 609/2014, e dá outras providências</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2126/redacao_final_do_projeto_de_lei_039-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2126/redacao_final_do_projeto_de_lei_039-2022.pdf</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2127/redacao_final_do_projeto_de_lei_complementar_n._001-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2127/redacao_final_do_projeto_de_lei_complementar_n._001-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei Complementar n° 001/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a organização da procuradoria geral do município - PGM do município de Colniza/MT, e da outras providências</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2137/redacao_final_do_projeto_82.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2137/redacao_final_do_projeto_82.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei  n° 082/2022, de autoria do Poder Executivo cuja súmula: DISPÕE SOBRE AUTORIZAÇÃO PARA CELEBRAR TERMO DE FOMENTO COM A LIGA ESTADUAL DE MOTOCICLISMO E AUTOMOBILISMO DE MATO GROSSO - LEMAMT, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2139/redacao_final_do_projeto_de_lei_83.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2139/redacao_final_do_projeto_de_lei_83.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 083/2022, de autoria do Poder Executivo cuja súmula: AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE ATÉ R$ 38.500,00 (TRINTA E OITO MIL E QUINHENTOS REAIS), NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2147/redacao_final_do_projeto_de_lei_084-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2147/redacao_final_do_projeto_de_lei_084-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 084/2022, de autoria do Poder Executivo cuja súmula: “AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE ATÉ R$ 21.000.000,00 (VINTE E UM MILHÕES DE REAIS), NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>CSAS - COMISSÃO DE SAUDE E ASSISTENCIA SOCIAL</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2149/redacao_final_do_projeto_de_lei_079-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2149/redacao_final_do_projeto_de_lei_079-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 079/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 501/2011, e dá outras providências</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2167/redacao_final_do_projeto_de_lei_19-2021.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2167/redacao_final_do_projeto_de_lei_19-2021.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 019/2022, de autoria do Poder Executivo cuja súmula: Autoriza abertura de crédito adicional especial no valor de até r$ 361.082,49 (trezentos e sessenta e um mil oitenta e dois reais e quarenta e nove centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2168/redacao_final_do_projeto_de_lei_executivo_n077.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2168/redacao_final_do_projeto_de_lei_executivo_n077.2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 077/2022, de autoria do Poder Executivo cuja súmula: Dispõe sobre a denominação de ruas, Avenidas e Travessas no Distrito de Guariba, e dá outras providências</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2169/redacao_final_do_projeto_de_lei_legislativo__n013.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2169/redacao_final_do_projeto_de_lei_legislativo__n013.2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 013/2022, de autoria do Poder Legislativo (Vereador Jorge)  cuja súmula: Dispõe sobre o estágio de estudantes em órgãos da administração pública municipal de Colniza, Estado de Mato Grosso, e dá outras providências</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2171/redacao_final_do_projeto_de_lei_executivo_n086.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2171/redacao_final_do_projeto_de_lei_executivo_n086.2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 086/2022, de autoria do Poder Executivo, cuja súmula: Autoriza o Município de Colniza-MT, através da fazenda Pública Municipal a doar ao Governo do Estado do Mato Grosso, imóvel Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2173/redacao_final_do_projeto_de_lei_executivo_n087.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2173/redacao_final_do_projeto_de_lei_executivo_n087.2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 087/2022, de autoria do Poder Executivo, cuja súmula: Alteração da Lei Municipal Nº 928/2021, e dá outras providências</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2175/redacao_final_do_projeto_de_lei_legislativo_n015.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2175/redacao_final_do_projeto_de_lei_legislativo_n015.2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 015/2022, de autoria do Poder Legislativo, (Vereadores Oseia, Miro, Luis e Ferreira) cuja súmula: Dispõe sobre a Municipalização de estradas vicinais no Município de Colniza, Estado de Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2178/redacao_final_do_projeto_de_lei_legislativo_n016.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2178/redacao_final_do_projeto_de_lei_legislativo_n016.2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 016/2022, de autoria do Poder Legislativo, (Vereador Oseia,) cuja súmula: Declara de utilidade pública a Associação dos Veteranos de Colniza e dá outras providencias</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2199/redacao_final_do_projeto_de_lei_017-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2199/redacao_final_do_projeto_de_lei_017-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 017/2022, de autoria do Poder Legislativo, (Vereador Oseia,) cuja súmula: Declara de utilidade pública a “Ordem dos Ministros Evangélicos de Colniza” e dá outras providencias.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2201/redacao_final_do_projeto_de_lei_018-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2201/redacao_final_do_projeto_de_lei_018-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 018/2022, de autoria do Poder Legislativo, (Vereador Ezequias Dedé de Souza) cuja súmula: Declara de utilidade pública a “Associação Colnizense de Jiu-jitsu e artes afins Formando Campeões” e dá outras providencias.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/redacao_final_do_projeto_de_lei_019-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/redacao_final_do_projeto_de_lei_019-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 019/2022, de autoria do Poder Legislativo, (Vereador Luis Carlos Carvalho Silva) cuja súmula: “Institui o "Dia da Família na Escola" no Município de Colniza/MT e dá outras providências”.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 088/2022, de autoria do Poder Executivo, cuja súmula: Altera a redação da Lei Municipal n.663 de 19 de outubro de 2016 que reestrutura o Regime Próprio de Previdência Social do Município de Colniza e dá outras Providências"</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 089/2022, de autoria do Poder Executivo, cuja súmula: Altera a redação da Lei Municipal Nº 663, de 19 de outubro de 2016, que reestrutura o Regime próprio de Previdência Social do Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/redacao_final_do_projeto_de_lei_090-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/redacao_final_do_projeto_de_lei_090-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 090/2022, de autoria do Poder Executivo, cuja súmula: Altera a Redação da Lei Municipal n. 1.017 de 05 de julho de 2022 e dá outras Providências</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/redacao_final_do_projeto_de_lei_091-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/redacao_final_do_projeto_de_lei_091-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 091/2022, de autoria do Poder Executivo, cuja súmula: Autoriza Abertura de Crédito Adicional Suplementar no valor de até R$ 13.500,00 (Treze Mil e Quinhentos Reais), no orçamento do município de dá outras providências</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2222/redacao_final_do_projeto_de_lei_095-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2222/redacao_final_do_projeto_de_lei_095-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 095/2022, de autoria do Poder Executivo, cuja súmula: Autoriza o município de Colniza, a conceder subvenção social a Associação de Assistência Bom Samaritano -LAR e abrigos dos Idosos, e dá outras providências</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/redacao_final_do_projeto_de_lei_092-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/redacao_final_do_projeto_de_lei_092-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 092/2022, de autoria do Poder Executivo, cuja súmula: Dispõe sobre a Criação do Viveiro Municipal de produção de mudas e dá outras providências</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/redacao_final_do_projeto_de_lei_093-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/redacao_final_do_projeto_de_lei_093-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 093/2022, de autoria do Poder Executivo, cuja súmula: Dispõe sobre a Criação do Fundo Municipal de Apoio a Agricultura Familiar, e dá outras providências</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/redacao_final_do_projeto_de_lei_094-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/redacao_final_do_projeto_de_lei_094-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 094/2022, de autoria do Poder Executivo, cuja súmula: DISPÕE SOBRE AS ALTERAÇÕES NA LEI Nº 957/2021, DE 21 DE DEZEMBRO DE 2021, QUE ESTABELECE O PLANO PLURIANUAL DO MUNICÍPIO PARA O PERÍODO 2022 A 2025, E LEI Nº 1017, DE 05 DE JULHO DE 2022, QUE TRATA DAS DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCIO FINANCEIRO DE 2023, DE MODO A COMPATIBILIZAR TOTALMENTE AS PEÇAS DE PLANEJAMENTO E AS REAVALIAÇÕES REALIZADAS NOS PROGRAMAS, ATIVIDADES, PROJETOS E OPERAÇÕES ESPECIAIS APROVADAS PARA O ORÇAMENTO DO EXERCÍCIO DE 2023</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2250/redacao_final_do_projeto_de_lei_096-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2250/redacao_final_do_projeto_de_lei_096-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 096/2022, de autoria do Poder Executivo, cuja súmula: Altera a redação da Lei Municipal Nº 1.007, de 20 de junho de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/redacao_final_do_projeto_de_lei_097-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/redacao_final_do_projeto_de_lei_097-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 097/2022, de autoria do Poder Executivo, cuja súmula: Altera a redação da Lei Municipal Nº 501/2011, e dá outras providências</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/redacao_final_do_projeto_de_lei_058-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/redacao_final_do_projeto_de_lei_058-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 058/2022, de autoria do Poder Executivo, cuja súmula: Revoga a Lei Municipal Nº 920, de 01 de setembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2256/redacao_final_do_projeto_de_lei_020-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2256/redacao_final_do_projeto_de_lei_020-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 020/2022, de autoria do Poder Legislativo ( Vereador Oseia) cuja súmula: Dispõe sobre o reconhecimento de Utilidade Pública da Associação dos Pequenos Produtores Rurais Vale do Lambari - APRUVAL no município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2258/redacao_final_do_projeto_de_lei_021-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2258/redacao_final_do_projeto_de_lei_021-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 021/2022, de autoria do Poder Legislativo ( Vereadores Oseia, Miro, Luis e Dedé) cuja súmula: Dispõe sobre a denominação de praça pública, galeria de fotos e sala de reuniões da câmara municipal de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2259/redacao_final_do_projeto_de_lei_085-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2259/redacao_final_do_projeto_de_lei_085-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 085/2022, de autoria do Poder Executivo cuja súmula: ESTIMA A RECEITA E AUTORIZA A DESPESA DO MUNICÍPIO DE COLNIZA - MT PARA O EXERCÍCIO FINANCEIRO DE 2023</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2260/redacao_final_do_projeto_de_lei_088-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2260/redacao_final_do_projeto_de_lei_088-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 088/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 663, de 19 de outubro de 2016, que reestrutura o Regime próprio de Previdência Social do Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2262/redacao_final_do_projeto_de_lei_089-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2262/redacao_final_do_projeto_de_lei_089-2022.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei n° 089/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 663, de 19 de outubro de 2016, que reestrutura o Regime próprio de Previdência Social do Município de Colniza/MT, e dá outras providências</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>COBSPAP - COMISSÃO DE OBRAS, BENS E SERVIÇOS PUBL. E ATV. PR</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei Nº 031/2023, de autoria do Poder Executivo cuja súmula: Institui o Código de Obras e Edificações do Município de Colniza - MT e dá outras providencias</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>Parecer Comissão da Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2089/parecer_no001_-2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2089/parecer_no001_-2022.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento base dos Agentes Comunitários de saúde e dos Agentes de Combate às Endemias, os Termos do $ do Art. 198 da Constituição Federal e Normas Expedidas pelo Ministério da Saúde, e da outras providências</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2148/parecer_no._002-2022_-_comissao_de_saude.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2148/parecer_no._002-2022_-_comissao_de_saude.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 079/2022, de autoria do Poder Executivo cuja súmula: Altera a redação da Lei Municipal Nº 501/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2159/parecer_no._003-2022_-_comissao_de_saude.pdf.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2159/parecer_no._003-2022_-_comissao_de_saude.pdf.pdf</t>
   </si>
   <si>
     <t>Versa o presente parecer sobre o Projeto de Lei N. 080/2022, de autoria do Poder Executivo cuja súmula: ALTERA  A REDAÇÃO DA LEI MUNICIPAL N. 944/2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1610/veto_do_projeto__17.2021.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1610/veto_do_projeto__17.2021.pdf</t>
   </si>
   <si>
     <t>Veta totalmente o Projeto de Lei Legislativo Nº 017/2021 de autoria do vereador Marcos Antonio Ceccon, cuja súmula: Dispõe sobre a criação do projeto “CIDADE LIMPA E RUAS NOMINADAS” e dá outras providências</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1611/veto_do_projeto__028.2021.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1611/veto_do_projeto__028.2021.pdf</t>
   </si>
   <si>
     <t>Veta totalmente o Projeto de Lei Legislativo Nº 028/2021 de autoria do vereador presidente Oseia Pereira Guedes, cuja súmula: Institui a obrigatoriedade de realização de ações de saúde bucal nas escolas de ensino fundamental e de educação infantil no município de Colniza e dá outras providências</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>Veta  Projeto de Lei  Nº 01/2021 de autoria do do Poder executivo, cuja súmula: Autoriza o Município de Colniza-MT, através da Fazenda Pública Municipal a doar ao Governo do Estado do Mato Grosso, imóvel Municipal, e da outras providências</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/veto_do_projeto_015.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/veto_do_projeto_015.2022.pdf</t>
   </si>
   <si>
     <t>Veto total do Projeto de Lei Legislativo Nº 015/2022 de autoria do Poder Legislativo, (Oseia Pereira Guedes, Luis Carlos Carvalho Silva, Roberto Ferreira dos Santos e Rosemiro Rodrigues dos Santos) cuja súmula: Dispõe sobre a Municipalização de estradas vicinais no Município de Colniza, Estado de Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2263/123_0001.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2263/123_0001.pdf</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2264/123_0001.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2264/123_0001.pdf</t>
   </si>
   <si>
     <t>Veto do projeto de Lei Nº 087/2022 de autoria do Poder Executivo cuja súmula: Alteração da Lei Municipal Nº 928/2021, e dá outras providências</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2265/veto_do_projeto_de_lei_legislativo_012.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2265/veto_do_projeto_de_lei_legislativo_012.2022.pdf</t>
   </si>
   <si>
     <t>Veto realizado pelo Poder Executivo referente ao Projeto de Lei Nº 012/2022 de autoria do Poder Legislativo</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2266/veto_do_projeto_010.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2266/veto_do_projeto_010.2022.pdf</t>
   </si>
   <si>
     <t>Veto do artigo 3º realizado pelo Poder Executivo referente ao Projeto de Lei Nº 010/2022 de autoria do Poder Legislativo</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1634/ata_no_01.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1634/ata_no_01.2022.pdf</t>
   </si>
   <si>
     <t>Leitura, discussão e votação da ata referente a 1º Sessão Ordinária realizada no dia 31/01/2022</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1696/ata_no_02.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1696/ata_no_02.2022.pdf</t>
   </si>
   <si>
     <t>Leitura, discussão e votação da ata referente a 2º Sessão Ordinária realizada no dia 07/02/2022</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1738/ata_no_03.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1738/ata_no_03.2022.pdf</t>
   </si>
   <si>
     <t>Ata referente à 03ª Sessão Ordinária do ano de 2022</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1739/ata_no_04.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1739/ata_no_04.2022.pdf</t>
   </si>
   <si>
     <t>Ata referente à 4ª Sessão Ordinária do ano de 2022</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1757/ata_no_05.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1757/ata_no_05.2022.pdf</t>
   </si>
   <si>
     <t>Ata referente à 5ª Sessão Ordinária do ano de 2022</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1784/ata_no_06.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1784/ata_no_06.2022.pdf</t>
   </si>
   <si>
     <t>Ata referente à 6ª Sessão Ordinária do ano de 2022, realizada no dia 04 de abril de 2022</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1828/ata_no_07.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1828/ata_no_07.2022.pdf</t>
   </si>
   <si>
     <t>Ata referente à 7ª Sessão Ordinária do ano de 2022, realizada no dia 25 de abril de 2022</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1865/ata_no_08.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1865/ata_no_08.2022.pdf</t>
   </si>
   <si>
     <t>Ata referente à 8ª Sessão Ordinária do ano de 2022, realizada no dia 11 de maio de 2022</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1886/ata_no_09.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1886/ata_no_09.2022.pdf</t>
   </si>
   <si>
     <t>Ata referente à 9ª Sessão Ordinária do ano de 2022, realizada no dia 23 de maio de 2022</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1948/ata_no_10.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1948/ata_no_10.2022.pdf</t>
   </si>
   <si>
     <t>Ata referente à 10ª Sessão Ordinária do ano de 2022, realizada no dia 06 de junho de 2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Ata referente à 11ª Sessão Ordinária do ano de 2022, realizada no dia 27 de junho de 2022</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>Ata referente à 12ª Sessão Ordinária do ano de 2022, realizada no dia 08 de agosto de 2022</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/ata_no_13.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/ata_no_13.2022.pdf</t>
   </si>
   <si>
     <t>Ata referente à 13ª Sessão Ordinária do ano de 2022, realizada no dia 08 de agosto de 2022</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>Ata referente à 5ª Sessão Extraordinária do ano de 2022, realizada no dia 25 de julho de 2022</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>Ata referente à 14ª Sessão Extraordinária do ano de 2022, realizada no dia 29 de agosto de 2022</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>Ata referente à 15ª Sessão Ordinária do ano de 2022, realizada no dia 10 de outubro de 2022</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>Ata referente à 16ª Sessão Ordinária do ano de 2022, realizada no dia 10 de outubro de 2022</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>Ata referente à 17ª Sessão Ordinária do ano de 2022, realizada no dia 10 de outubro de 2022</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>Ata referente à 18ª Sessão Ordinária do ano de 2022, realizada no dia 24 de outubro de 2022</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>Ata referente à 19ª Sessão Ordinária do ano de 2022, realizada no dia 07 de novembro de 2022</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2217/ata_no_20.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2217/ata_no_20.2022.pdf</t>
   </si>
   <si>
     <t>Ata referente à 20ª Sessão Ordinária do ano de 2022, realizada no dia 28 de novembro de 2022</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2218/ata_no_21.2022.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2218/ata_no_21.2022.pdf</t>
   </si>
   <si>
     <t>Ata referente à 21ª Sessão Ordinária do ano de 2022, realizada no dia 14 de dezembro de 2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6697,67 +6697,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1594/projeto_de_lei_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1595/projeto_de_lei_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1596/projeto_de_lei_no_003.2022_novo2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1597/projeto_de_lei_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1598/projeto_de_lei_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1647/projeto_de_lei_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_lei_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1673/projeto_009-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_de_lei_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1693/projeto_de_lei_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1694/projeto_de_lei_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_lei_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1758/projeto_de_lei_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_lei_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1760/projeto_de_lei_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1782/projeto_de_lei_018_-__ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_lei_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_lei_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1763/projeto_de_lei_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1764/projeto_de_lei_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1795/projeto_de_lei_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_no_027_-_2022_-_credito_adicional_340.0000010052022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1926/projeto_de_lei_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_lei_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1924/projeto_de_lei_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1923/projeto_de_lei_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1922/projeto_de_lei_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1921/projeto_de_lei_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1920/projeto_de_lei_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1919/projeto_de_lei_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1918/projeto_de_lei_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1883/projeto_de_lei_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1872/projeto_de_lei_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1867/projeto_de_lei_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1870/projeto_de_lei_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1868/projeto_de_lei_no_043.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1871/projeto_de_lei_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1869/projeto_de_lei_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_de_lei_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1913/projeto_de_lei_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1929/projeto_de_lei_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1937/projeto_de_lei_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1938/projeto_de_lei_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1942/projeto_de_lei_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1941/projeto_de_lei_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1939/projeto_de_lei_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1971/projeto_de_lei_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1972/projeto_de_lei_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1973/projeto_de_lei_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1974/projeto_de_lei_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1975/projeto_de_lei_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_lei_no_061.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1978/projeto_de_lei_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_lei_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_lei_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2007/projeto_de_lei_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2030/projeto_de_lei_no_067.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_lei_no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2037/projeto_de_lei_no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_de_lei_no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2039/projeto_de_lei_no_071.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_lei_no_072.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei_no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei_no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2087/projeto_de_lei_no_075.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2088/projeto_de_lei_no_076.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2096/projeto_de_lei_no_077.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2097/projeto_de_lei_no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2102/projeto_de_lei_079-2022_-_altera_a_redacao_da_lei_municipal_n._501-2011.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2103/projeto_de_lei_no_080.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2104/projeto_de_lei_no_081.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2134/projeto_de_lei_de_no._082.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2135/projeto_de_lei_de_no._083.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2142/projeto_de_lei_084-2022_-_autoriza_abertura_de_cradito_adicional_suplementar_no_valor_de_ata_r_21_milhoes_ass.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2152/projeto_de_lei_no._085-2022_-_loa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_no._086-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2154/projeto_de_lei_no._087-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2184/projeto_de_lei_n._088.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2183/projeto_de_lei_n._089.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2185/projeto_de_lei_n._090.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2186/projeto_de_lei_n._091.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/projeto_de_lei_no_092.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2231/projeto_de_lei_no_093.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/projeto_de_lei_no_094.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2219/projeto_de_lei_no_095.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2229/projeto_de_lei_no_096.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/projeto_de_lei_no_097.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1930/projeto_de_lei_complementarn001.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1593/indicacao_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1590/indicacao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1602/indicacao_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1607/indicacao_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1621/indicacao_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1627/indicacao_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1626/indicacao_no_009-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1625/indicacao_no_010-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1624/indicacao_no_011-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1671/indicacao_no_012-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_no_013-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1670/indicacao_no_014-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_no_015-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1680/indicacao_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1678/indicacao_no_017-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1677/indicacao_no_018-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_no_019-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_no_021-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1717/indicacao_no_022-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1718/indicacao_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1719/indicacao_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1720/indicacao_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1721/indicacao_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1722/indicacao_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1724/indicacao_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1725/indicacao_no_030-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1726/indicacao_no_031-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1745/indicacao_no_032-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1750/indicacao_no_033-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1756/indicacao_no_034-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1749/indicacao_no_035-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1748/indicacao_no_036-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_no_037-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1769/indicacao_no_038-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1770/indicacao_no_039-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1778/indicacao_no_040-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1779/indicacao_no_041-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_no_042-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1781/indicacao_no_043-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1799/indicacao_no_044-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_no_045-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1803/indicacao_no_046-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_no_048-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1817/indicacao_no_049-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1818/indicacao_no_050-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_no_052-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_no_053-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1861/indicacao_no_054-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_no_055-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_no_056-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_no_057-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1944/indicacao_no_058-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1992/indicacao_no_059-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2010/indicacao_no_060-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_no_061-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_no_062-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2019/indicacao_no_063-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2018/indicacao_no_064-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2022/indicacao_no_065-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2031/indicacao_no_066-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2032/indicacao_no_067-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2036/indicacao_no_068-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2049/indicacao_no_069-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2051/indicacao_no_070-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2052/indicacao_no_071-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2058/indicacao_no_072-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2059/indicacao_no_073-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2106/indicacao_no_074-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2107/indicacao_no_075-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2105/indicacao_no_076-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_no_077-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/indicacao_no_078-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_no_079-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2128/indicacao_no_080-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_no_081-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_no_082-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao83.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao84.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/indicacao85.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2225/indicacao_no_086-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2226/indicacao_no_087-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_no_088-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_no_089-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_no_090-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/indicacao_no_091-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1911/parecer_do_ministerio_publico_de_contas_100285_2020_01.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2214/123_0002.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1710/projeto_de_decreto_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1709/projeto_de_decreto_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_decreto_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1825/projeto_de_decreto_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_decreto_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1932/projeto_de_decreto_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1933/projeto_de_decreto_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2008/projeto_de_decreto_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2016/projeto_de_decreto_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_decreto_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2129/projeto_de_decreto_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2130/projeto_de_decreto_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2155/projeto_de_decreto_no_014-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2156/projeto_de_decreto_no_015-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2188/projeto_dedecreto16.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/projeto_de_decreto_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2220/projeto_de_decreto_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_decreto_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2193/projeto_de_resolucao_001.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2213/projeto_de_resolucao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1604/projeto_de_lei_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1605/projeto_de_lei_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_no_007.2022_autoria_vereador_oseia_pereira_guedes__e_rosemiro_-_semana_autismo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1819/projeto_de_lei_no_008.2022..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1864/projeto_de_lei_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_lei_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2012/projeto_de_lei_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_lei_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2109/projeto_de_lei_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2057/projeto_de_lei_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2157/projeto_de_lei_no_015.2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2158/projeto_de_lei_no_016.2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2189/projeto_de_lei_legislativo17.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2187/projeto_de_lei_legislativo_18.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2194/parecer_do_projeto_de_lei_legislativo_019.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto_de_lei_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1592/requerimento_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1591/requerimento_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1603/requerimento_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1601/requerimento_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1600/requerimento_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1599/requerimento_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1608/requerimento_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1609/requerimento_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1620/requerimento_no_009-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1622/requerimento_no_010-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1623/requerimento_no_011-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1629/requerimento_no_012-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1630/requerimento_no_013-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1628/requerimento_no_014-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1633/requerimento_no_015-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1632/requerimento_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1663/requerimento_no_017-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1660/requerimento_no_018-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1661/requerimento_no_019-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1659/requerimento_no_020-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1658/requerimento_no_021-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1715/requerimento_no_022-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1672/requerimento_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1684/requerimento_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1688/requerimento_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1685/requerimento_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_no_030-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1713/requerimento_no_031-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1714/requerimento_no_032-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1712/requerimento_no_033-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_no_034-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1727/requerimento_no_035-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1728/requerimento_no_036-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1729/requerimento_no_037-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1730/requerimento_no_038-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1731/requerimento_no_039-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1732/requerimento_no_040-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1733/requerimento_no_041-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1734/requerimento_no_042-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1735/requerimento_no_043-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1741/requerimento_no_044-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1743/requerimento_no_045-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1751/requerimento_no_046-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1740/requerimento_no_047-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1752/requerimento_no_048-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1755/requerimento_no_049-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1747/requerimento_no_050-2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1753/requerimento_no_051-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1754/requerimento_no_052-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_no_053-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_no_054-2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_no_055-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1771/requerimento_no_056-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1773/requerimento_no_057-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1774/requerimento_no_058-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_no_059-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_no_060-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_no_061-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1800/requerimento_no_062-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1798/requerimento_no_063-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1802/requerimento_no_064-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1804/requerimento_no_065-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1820/requerimento_no_066-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1821/requerimento_no_067-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1822/requerimento_no_068-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1823/requerimento_no_069-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1826/requerimento_no_070-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1824/requerimento_no_071-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1853/requerimento_no_072-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1854/requerimento_no_073-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1855/requerimento_no_074-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1876/requerimento_no_075-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1856/requerimento_no_076-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_no_077-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1863/requerimento_no_078-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1862/requerimento_no_079-2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1866/requerimento_nao_080-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1879/requerimento_no_081-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1873/requerimento_no_082-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1874/requerimento_no_083-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1875/requerimento_no_085-2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1880/requerimento_no_086-2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1881/requerimento_no_087-2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1935/requerimento_no_089-2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1936/requerimento_no_090-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2003/requerimento_no_091-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_no_092-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1945/requerimento_no_093-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1946/requerimento_no_094-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1996/requerimento_no_095-2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2011/requerimento_no_096-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1995/requerimento_no_097-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2004/requerimento_no_098-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2005/requerimento_no_099-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2006/requerimento_no_100-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2009/requerimento_no_101-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2013/requerimento_no_102-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2020/requerimento_no_103-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_no_105-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2034/requerimento_no_105-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2033/requerimento_no_106-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2043/requerimento_no_107-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2044/requerimento_no_108-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2047/requerimento_no_109-2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2046/requerimento_no_110-2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2048/requerimento_no_111-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2053/requerimento_no_112-2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2054/requerimento_no_113-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2050/requerimento_no_114-2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2099/requerimento_no_115-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2100/requerimento_no_116-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2101/requerimento_no_117-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2098/requerimento_no_118-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2112/requerimento_no_119-2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2108/requerimento_no_120-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2110/requerimento_no_121-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2111/requerimento_no_122-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2113/requerimento_no_123-2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2131/requerimento_no_124-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2132/requerimento_no_125-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2141/requerimento126.2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2140/requerimento127.2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2150/requerimento_no_128-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2151/requerimento_no_129-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2163/requerimento_no_130-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2164/requerimento_no_131-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2165/requerimento_no_132-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2166/requerimento_no_133-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2182/requerimento_n.134.2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2181/requerimento_n.135.2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/requerimento_n.136.2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_n.137.2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_no_138-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_no_139-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/requerimento_no_140-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/requerimento_no_141-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1737/parecer_inicial_e_final_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1813/parecer_inicial_e_final_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1837/parecer_inicial_e_final_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2060/parecer_inicial_e_final_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2117/parecer_inicial_e_final_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2160/parecer_inicial_e_final_no_006.2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2161/parecer_inicial_e_final_no_007.2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/parecer_inicial_e_final_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2261/parecer_inicial_e_final_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1613/parecer_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1618/parecer_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1616/parecer_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1635/parecer_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1637/parecer_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1639/parecer_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1641/parecer_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1643/parecer_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1645/parecer_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1675/parecer_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1697/parecer_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1699/parecer_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1701/parecer_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1703/parecer_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1705/parecer_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1707/parecer_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1789/parecer_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1793/parecer_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1831/parecer_do_projeto_de_lei_no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1888/parecer_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1890/parecer_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1892/parecer_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1896/parecer_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1900/parecer_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1902/parecer_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1904/parecer_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1906/parecer_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1914/parecer_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1916/parecer_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1950/parecer_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1952/parecer_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1954/parecer_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1956/parecer_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1958/parecer_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1960/parecer_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1962/parecer_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1964/parecer_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1980/parecer_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1984/parecer_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1986/parecer_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1988/parecer_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1997/parecer_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1999/parecer_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2001/parecer_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2024/parecer_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2026/parecer_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2028/parecer_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/parecer_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2065/parecer_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2067/parecer_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/parecer_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/parecer_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/parecer_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/parecer_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/parecer_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2081/parecer_no_061.2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/parecer_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2092/parecer_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2123/parecer_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2136/parecer67.2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2138/parecer83.2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2170/parecer_do_projeto_de_lei_executivo_086.2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2172/parecer_do_projeto_de_lei_executivo_087.2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2174/parecer_do_projeto_de_lei_legislativo__n015.2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2177/parecer_do_projeto_de_lei_legislativo__n016.2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/parecer_no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2200/parecer_no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/parecer_no_075.2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2204/parecer_inicial_e_final_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/parecer_no_076.2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/parecer_no_077.2022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2221/parecer_no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/parecer_no_079.2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/parecer_no_080.2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/parecer_no_081.2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2249/parecer_no_082.2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/parecer_no_083.2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/parecer_no_084.2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2255/parecer_no_085.2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2257/parecer_no_086.2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2268/parecer_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1807/parecer_no001-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1806/parecer_no002-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1808/parecer_no003-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1805/parecer_no004-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1809/parecer_no005-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1810/parecer_no06-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1811/parecer_no07-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1812/parecer_no08-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1814/parecer_no09-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1882/parecer_no0016-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1947/parecer_no0018-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2021/parecer_no0013-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2118/parecer_no0013-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2119/parecer_no0014-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2143/parecer_no09-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2215/123_0003.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/parecer_no016-2022_-_inicial_-_financas_e_orcamento_projeto_de_lei85.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1617/redacao_final_do_projeto_de_lei_04-2022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1619/redacao_final_do_projeto_de_lei_033-2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1636/redacao_final_do_projeto_de_lei_001-2022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1638/redacao_final_do_projeto_de_lei_002-2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1640/redacao_final_do_projeto_de_lei_01-2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1642/redacao_final_do_projeto_de_lei_02-2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1644/redacao_final_do_projeto_de_lei_03-2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1646/redacao_final_do_projeto_de_lei_05-2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1676/redacao_final_do_projeto_de_lei_09-2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1698/redacao_final_do_projeto_de_lei_07-2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1700/redacao_final_do_projeto_de_lei_08-2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1702/redacao_final_do_projeto_de_lei_10-2022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1704/redacao_final_do_projeto_de_lei_11-2022.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1706/redacao_final_do_projeto_de_lei_12-2022.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1708/redacao_final_do_projeto_de_lei_13-2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1790/redacao_final_do_projeto_de_lei_06-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1794/redacao_final_do_projeto_de_lei_14-2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1832/redacao_final_do_projeto_de_lei_27-2022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1834/redacao_final_do_projeto_de_lei_06-2022.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1836/redacao_final_do_projeto_de_lei_15-2022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1840/redacao_final_do_projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1842/redacao_final_do_projeto_de_lei_20-2022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1844/redacao_final_do_projeto_de_lei_21-2022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1846/redacao_final_do_projeto_de_lei_22-2022.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1848/redacao_final_do_projeto_de_lei_23-2022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1850/redacao_final_do_projeto_de_lei_24-2022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1852/redacao_final_do_projeto_de_lei_25-2022.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1887/redacao_final_do_projeto_de_lei_16-2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1889/redacao_final_do_projeto_de_lei_009-2022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1891/redacao_final_do_projeto_de_lei_28-2022.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1893/redacao_final_do_projeto_de_lei_038-2022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1897/redacao_final_do_projeto_de_lei_040-2022.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1901/redacao_final_do_projeto_de_lei_042-2022.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1903/redacao_final_do_projeto_de_lei_043-2022.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1905/redacao_final_do_projeto_de_lei_044-2022.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1907/redacao_final_do_projeto_de_lei_045-2022.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1915/redacao_final_do_projeto_de_lei_047-2022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1917/redacao_final_do_projeto_de_lei_048-2022.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1949/redacao_final_do_projeto_de_lei_18-2022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1951/redacao_final_do_projeto_de_lei_046-2022.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1953/redacao_final_do_projeto_de_lei_049-2022.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1955/redacao_final_do_projeto_de_lei_050-2022.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1957/redacao_final_do_projeto_de_lei_051-2022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1959/redacao_final_do_projeto_de_lei_052-2022.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1961/redacao_final_do_projeto_de_lei_053-2022.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1963/redacao_final_do_projeto_de_lei_054-2022.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1965/redacao_final_do_projeto_de_lei_055-2022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1970/redacao_final_do_projeto_de_lei_041-2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1981/redacao_final_do_projeto_de_lei_059-2022.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1983/redacao_final_do_projeto_de_lei_060-2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1985/redacao_final_do_projeto_de_lei_061-2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1987/redacao_final_do_projeto_de_lei_062-2022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1989/redacao_final_do_projeto_de_lei_063-2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1998/redacao_final_do_projeto_de_lei_057-2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2000/redacao_final_do_projeto_de_lei_064-2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2002/redacao_final_do_projeto_de_lei_065-2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2025/redacao_final_do_projeto_de_lei_008-2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2027/redacao_final_do_projeto_de_lei_011-2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2029/redacao_final_do_projeto_de_lei_066-2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2064/redacao_final_do_projeto_de_lei_010-2022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2066/redacao_final_do_projeto_de_lei_012-2022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2068/redacao_final_do_projeto_de_lei_014-2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/redacao_final_do_projeto_de_lei_067-2022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2076/redacao_final_do_projeto_de_lei_070-2022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/redacao_final_do_projeto_de_lei_071-2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/redacao_final_do_projeto_de_lei_072-2022.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2082/redacao_final_do_projeto_de_lei_073-2022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2084/redacao_final_do_projeto_de_lei_074-2022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2085/redacao_final_do_projeto_de_lei_056-2022.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2091/redacao_final_do_projeto_de_lei_068-2022.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2093/redacao_final_do_projeto_de_lei_075-2022.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2095/redacao_final_do_projeto_de_lei_076-2022.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2122/redacao_final_do_projeto_de_lei_executivo_n078.2022.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2125/redacao_final_do_projeto_de_lei_26-2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2126/redacao_final_do_projeto_de_lei_039-2022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2127/redacao_final_do_projeto_de_lei_complementar_n._001-2022.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2137/redacao_final_do_projeto_82.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2139/redacao_final_do_projeto_de_lei_83.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2147/redacao_final_do_projeto_de_lei_084-2022.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2149/redacao_final_do_projeto_de_lei_079-2022.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2167/redacao_final_do_projeto_de_lei_19-2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2168/redacao_final_do_projeto_de_lei_executivo_n077.2022.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2169/redacao_final_do_projeto_de_lei_legislativo__n013.2022.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2171/redacao_final_do_projeto_de_lei_executivo_n086.2022.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2173/redacao_final_do_projeto_de_lei_executivo_n087.2022.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2175/redacao_final_do_projeto_de_lei_legislativo_n015.2022.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2178/redacao_final_do_projeto_de_lei_legislativo_n016.2022.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2199/redacao_final_do_projeto_de_lei_017-2022.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2201/redacao_final_do_projeto_de_lei_018-2022.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/redacao_final_do_projeto_de_lei_019-2022.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/redacao_final_do_projeto_de_lei_090-2022.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/redacao_final_do_projeto_de_lei_091-2022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2222/redacao_final_do_projeto_de_lei_095-2022.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/redacao_final_do_projeto_de_lei_092-2022.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/redacao_final_do_projeto_de_lei_093-2022.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/redacao_final_do_projeto_de_lei_094-2022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2250/redacao_final_do_projeto_de_lei_096-2022.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/redacao_final_do_projeto_de_lei_097-2022.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/redacao_final_do_projeto_de_lei_058-2022.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2256/redacao_final_do_projeto_de_lei_020-2022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2258/redacao_final_do_projeto_de_lei_021-2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2259/redacao_final_do_projeto_de_lei_085-2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2260/redacao_final_do_projeto_de_lei_088-2022.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2262/redacao_final_do_projeto_de_lei_089-2022.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2089/parecer_no001_-2022.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2148/parecer_no._002-2022_-_comissao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2159/parecer_no._003-2022_-_comissao_de_saude.pdf.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1610/veto_do_projeto__17.2021.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1611/veto_do_projeto__028.2021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/veto_do_projeto_015.2022.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2263/123_0001.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2264/123_0001.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2265/veto_do_projeto_de_lei_legislativo_012.2022.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2266/veto_do_projeto_010.2022.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1634/ata_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1696/ata_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1738/ata_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1739/ata_no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1757/ata_no_05.2022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1784/ata_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1828/ata_no_07.2022.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1865/ata_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1886/ata_no_09.2022.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1948/ata_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/ata_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2217/ata_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2218/ata_no_21.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1594/projeto_de_lei_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1595/projeto_de_lei_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1596/projeto_de_lei_no_003.2022_novo2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1597/projeto_de_lei_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1598/projeto_de_lei_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1647/projeto_de_lei_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_lei_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1673/projeto_009-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_de_lei_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1693/projeto_de_lei_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1694/projeto_de_lei_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_lei_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1758/projeto_de_lei_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_lei_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1760/projeto_de_lei_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1782/projeto_de_lei_018_-__ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_lei_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_lei_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1763/projeto_de_lei_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1764/projeto_de_lei_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1795/projeto_de_lei_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_no_027_-_2022_-_credito_adicional_340.0000010052022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1884/projeto_de_lei_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1926/projeto_de_lei_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_lei_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1924/projeto_de_lei_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1923/projeto_de_lei_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1922/projeto_de_lei_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1921/projeto_de_lei_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1920/projeto_de_lei_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1919/projeto_de_lei_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1918/projeto_de_lei_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1883/projeto_de_lei_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1885/projeto_de_lei_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1872/projeto_de_lei_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1867/projeto_de_lei_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1870/projeto_de_lei_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1868/projeto_de_lei_no_043.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1871/projeto_de_lei_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1869/projeto_de_lei_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1912/projeto_de_lei_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1913/projeto_de_lei_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1929/projeto_de_lei_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1937/projeto_de_lei_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1938/projeto_de_lei_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1942/projeto_de_lei_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1941/projeto_de_lei_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1939/projeto_de_lei_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1971/projeto_de_lei_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1972/projeto_de_lei_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1973/projeto_de_lei_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1974/projeto_de_lei_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1975/projeto_de_lei_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_lei_no_061.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1977/projeto_de_lei_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1978/projeto_de_lei_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_lei_no_064.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_lei_no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2007/projeto_de_lei_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2030/projeto_de_lei_no_067.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_lei_no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2037/projeto_de_lei_no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_de_lei_no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2039/projeto_de_lei_no_071.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_lei_no_072.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_lei_no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_lei_no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2087/projeto_de_lei_no_075.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2088/projeto_de_lei_no_076.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2096/projeto_de_lei_no_077.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2097/projeto_de_lei_no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2102/projeto_de_lei_079-2022_-_altera_a_redacao_da_lei_municipal_n._501-2011.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2103/projeto_de_lei_no_080.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2104/projeto_de_lei_no_081.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2134/projeto_de_lei_de_no._082.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2135/projeto_de_lei_de_no._083.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2142/projeto_de_lei_084-2022_-_autoriza_abertura_de_cradito_adicional_suplementar_no_valor_de_ata_r_21_milhoes_ass.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2152/projeto_de_lei_no._085-2022_-_loa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_no._086-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2154/projeto_de_lei_no._087-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2184/projeto_de_lei_n._088.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2183/projeto_de_lei_n._089.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2185/projeto_de_lei_n._090.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2186/projeto_de_lei_n._091.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/projeto_de_lei_no_092.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2231/projeto_de_lei_no_093.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/projeto_de_lei_no_094.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2219/projeto_de_lei_no_095.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2229/projeto_de_lei_no_096.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/projeto_de_lei_no_097.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1930/projeto_de_lei_complementarn001.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1593/indicacao_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1590/indicacao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1602/indicacao_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1607/indicacao_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1621/indicacao_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1627/indicacao_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1626/indicacao_no_009-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1625/indicacao_no_010-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1624/indicacao_no_011-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1671/indicacao_no_012-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_no_013-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1670/indicacao_no_014-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_no_015-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1680/indicacao_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1678/indicacao_no_017-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1677/indicacao_no_018-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_no_019-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_no_021-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1717/indicacao_no_022-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1718/indicacao_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1719/indicacao_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1720/indicacao_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1721/indicacao_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1722/indicacao_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1724/indicacao_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1725/indicacao_no_030-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1726/indicacao_no_031-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1745/indicacao_no_032-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1750/indicacao_no_033-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1756/indicacao_no_034-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1749/indicacao_no_035-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1748/indicacao_no_036-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_no_037-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1769/indicacao_no_038-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1770/indicacao_no_039-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1778/indicacao_no_040-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1779/indicacao_no_041-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_no_042-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1781/indicacao_no_043-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1799/indicacao_no_044-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_no_045-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1803/indicacao_no_046-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_no_048-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1817/indicacao_no_049-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1818/indicacao_no_050-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_no_052-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_no_053-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1861/indicacao_no_054-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_no_055-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_no_056-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_no_057-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1944/indicacao_no_058-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1992/indicacao_no_059-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2010/indicacao_no_060-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_no_061-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_no_062-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2019/indicacao_no_063-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2018/indicacao_no_064-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2022/indicacao_no_065-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2031/indicacao_no_066-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2032/indicacao_no_067-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2036/indicacao_no_068-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2049/indicacao_no_069-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2051/indicacao_no_070-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2052/indicacao_no_071-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2058/indicacao_no_072-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2059/indicacao_no_073-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2106/indicacao_no_074-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2107/indicacao_no_075-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2105/indicacao_no_076-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_no_077-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/indicacao_no_078-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_no_079-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2128/indicacao_no_080-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_no_081-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_no_082-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao83.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao84.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/indicacao85.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2225/indicacao_no_086-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2226/indicacao_no_087-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_no_088-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_no_089-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_no_090-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/indicacao_no_091-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1911/parecer_do_ministerio_publico_de_contas_100285_2020_01.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2214/123_0002.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1710/projeto_de_decreto_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1709/projeto_de_decreto_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_decreto_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1825/projeto_de_decreto_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_decreto_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1932/projeto_de_decreto_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1933/projeto_de_decreto_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2008/projeto_de_decreto_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2016/projeto_de_decreto_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2017/projeto_de_decreto_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2129/projeto_de_decreto_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2130/projeto_de_decreto_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2155/projeto_de_decreto_no_014-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2156/projeto_de_decreto_no_015-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2188/projeto_dedecreto16.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/projeto_de_decreto_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2220/projeto_de_decreto_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_decreto_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2193/projeto_de_resolucao_001.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2213/projeto_de_resolucao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1604/projeto_de_lei_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1605/projeto_de_lei_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_no_007.2022_autoria_vereador_oseia_pereira_guedes__e_rosemiro_-_semana_autismo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1819/projeto_de_lei_no_008.2022..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1864/projeto_de_lei_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_lei_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2012/projeto_de_lei_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_lei_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2109/projeto_de_lei_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2057/projeto_de_lei_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2157/projeto_de_lei_no_015.2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2158/projeto_de_lei_no_016.2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2189/projeto_de_lei_legislativo17.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2187/projeto_de_lei_legislativo_18.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2194/parecer_do_projeto_de_lei_legislativo_019.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto_de_lei_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1592/requerimento_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1591/requerimento_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1603/requerimento_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1601/requerimento_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1600/requerimento_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1599/requerimento_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1608/requerimento_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1609/requerimento_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1620/requerimento_no_009-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1622/requerimento_no_010-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1623/requerimento_no_011-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1629/requerimento_no_012-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1630/requerimento_no_013-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1628/requerimento_no_014-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1633/requerimento_no_015-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1632/requerimento_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1663/requerimento_no_017-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1660/requerimento_no_018-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1661/requerimento_no_019-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1659/requerimento_no_020-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1658/requerimento_no_021-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1715/requerimento_no_022-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1672/requerimento_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1684/requerimento_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1688/requerimento_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1685/requerimento_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_no_030-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1713/requerimento_no_031-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1714/requerimento_no_032-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1712/requerimento_no_033-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_no_034-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1727/requerimento_no_035-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1728/requerimento_no_036-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1729/requerimento_no_037-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1730/requerimento_no_038-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1731/requerimento_no_039-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1732/requerimento_no_040-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1733/requerimento_no_041-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1734/requerimento_no_042-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1735/requerimento_no_043-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1741/requerimento_no_044-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1743/requerimento_no_045-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1751/requerimento_no_046-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1740/requerimento_no_047-2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1752/requerimento_no_048-2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1755/requerimento_no_049-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1747/requerimento_no_050-2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1753/requerimento_no_051-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1754/requerimento_no_052-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_no_053-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_no_054-2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_no_055-2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1771/requerimento_no_056-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1773/requerimento_no_057-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1774/requerimento_no_058-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_no_059-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_no_060-2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_no_061-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1800/requerimento_no_062-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1798/requerimento_no_063-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1802/requerimento_no_064-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1804/requerimento_no_065-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1820/requerimento_no_066-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1821/requerimento_no_067-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1822/requerimento_no_068-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1823/requerimento_no_069-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1826/requerimento_no_070-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1824/requerimento_no_071-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1853/requerimento_no_072-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1854/requerimento_no_073-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1855/requerimento_no_074-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1876/requerimento_no_075-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1856/requerimento_no_076-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_no_077-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1863/requerimento_no_078-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1862/requerimento_no_079-2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1866/requerimento_nao_080-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1879/requerimento_no_081-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1873/requerimento_no_082-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1874/requerimento_no_083-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1875/requerimento_no_085-2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1880/requerimento_no_086-2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1881/requerimento_no_087-2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1935/requerimento_no_089-2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1936/requerimento_no_090-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2003/requerimento_no_091-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1943/requerimento_no_092-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1945/requerimento_no_093-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1946/requerimento_no_094-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1996/requerimento_no_095-2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2011/requerimento_no_096-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1995/requerimento_no_097-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2004/requerimento_no_098-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2005/requerimento_no_099-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2006/requerimento_no_100-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2009/requerimento_no_101-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2013/requerimento_no_102-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2020/requerimento_no_103-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_no_105-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2034/requerimento_no_105-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2033/requerimento_no_106-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2043/requerimento_no_107-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2044/requerimento_no_108-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2047/requerimento_no_109-2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2046/requerimento_no_110-2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2048/requerimento_no_111-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2053/requerimento_no_112-2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2054/requerimento_no_113-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2050/requerimento_no_114-2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2099/requerimento_no_115-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2100/requerimento_no_116-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2101/requerimento_no_117-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2098/requerimento_no_118-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2112/requerimento_no_119-2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2108/requerimento_no_120-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2110/requerimento_no_121-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2111/requerimento_no_122-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2113/requerimento_no_123-2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2131/requerimento_no_124-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2132/requerimento_no_125-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2141/requerimento126.2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2140/requerimento127.2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2150/requerimento_no_128-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2151/requerimento_no_129-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2163/requerimento_no_130-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2164/requerimento_no_131-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2165/requerimento_no_132-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2166/requerimento_no_133-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2182/requerimento_n.134.2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2181/requerimento_n.135.2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/requerimento_n.136.2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_n.137.2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_no_138-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_no_139-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/requerimento_no_140-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/requerimento_no_141-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1737/parecer_inicial_e_final_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1813/parecer_inicial_e_final_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1837/parecer_inicial_e_final_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2060/parecer_inicial_e_final_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2117/parecer_inicial_e_final_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2160/parecer_inicial_e_final_no_006.2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2161/parecer_inicial_e_final_no_007.2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/parecer_inicial_e_final_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2261/parecer_inicial_e_final_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1613/parecer_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1618/parecer_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1616/parecer_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1635/parecer_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1637/parecer_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1639/parecer_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1641/parecer_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1643/parecer_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1645/parecer_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1675/parecer_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1697/parecer_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1699/parecer_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1701/parecer_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1703/parecer_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1705/parecer_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1707/parecer_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1789/parecer_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1793/parecer_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1831/parecer_do_projeto_de_lei_no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1888/parecer_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1890/parecer_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1892/parecer_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1896/parecer_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1900/parecer_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1902/parecer_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1904/parecer_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1906/parecer_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1914/parecer_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1916/parecer_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1950/parecer_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1952/parecer_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1954/parecer_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1956/parecer_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1958/parecer_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1960/parecer_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1962/parecer_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1964/parecer_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1980/parecer_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1984/parecer_no_044.2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1986/parecer_no_045.2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1988/parecer_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1997/parecer_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1999/parecer_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2001/parecer_no_049.2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2024/parecer_no_050.2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2026/parecer_no_051.2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2028/parecer_no_066.2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/parecer_no_053.2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2065/parecer_no_054.2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2067/parecer_no_055.2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/parecer_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/parecer_no_057.2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/parecer_no_058.2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/parecer_no_059.2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/parecer_no_060.2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2081/parecer_no_061.2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/parecer_no_062.2022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2092/parecer_no_063.2022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2123/parecer_no_052.2022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2136/parecer67.2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2138/parecer83.2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2170/parecer_do_projeto_de_lei_executivo_086.2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2172/parecer_do_projeto_de_lei_executivo_087.2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2174/parecer_do_projeto_de_lei_legislativo__n015.2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2177/parecer_do_projeto_de_lei_legislativo__n016.2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/parecer_no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2200/parecer_no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/parecer_no_075.2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2204/parecer_inicial_e_final_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/parecer_no_076.2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/parecer_no_077.2022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2221/parecer_no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/parecer_no_079.2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/parecer_no_080.2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/parecer_no_081.2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2249/parecer_no_082.2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/parecer_no_083.2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/parecer_no_084.2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2255/parecer_no_085.2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2257/parecer_no_086.2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2268/parecer_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1807/parecer_no001-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1806/parecer_no002-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1808/parecer_no003-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1805/parecer_no004-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1809/parecer_no005-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1810/parecer_no06-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1811/parecer_no07-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1812/parecer_no08-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1814/parecer_no09-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1882/parecer_no0016-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1947/parecer_no0018-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2021/parecer_no0013-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2118/parecer_no0013-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2119/parecer_no0014-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2143/parecer_no09-2022_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2215/123_0003.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/parecer_no016-2022_-_inicial_-_financas_e_orcamento_projeto_de_lei85.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1617/redacao_final_do_projeto_de_lei_04-2022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1619/redacao_final_do_projeto_de_lei_033-2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1636/redacao_final_do_projeto_de_lei_001-2022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1638/redacao_final_do_projeto_de_lei_002-2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1640/redacao_final_do_projeto_de_lei_01-2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1642/redacao_final_do_projeto_de_lei_02-2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1644/redacao_final_do_projeto_de_lei_03-2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1646/redacao_final_do_projeto_de_lei_05-2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1676/redacao_final_do_projeto_de_lei_09-2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1698/redacao_final_do_projeto_de_lei_07-2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1700/redacao_final_do_projeto_de_lei_08-2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1702/redacao_final_do_projeto_de_lei_10-2022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1704/redacao_final_do_projeto_de_lei_11-2022.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1706/redacao_final_do_projeto_de_lei_12-2022.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1708/redacao_final_do_projeto_de_lei_13-2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1790/redacao_final_do_projeto_de_lei_06-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1794/redacao_final_do_projeto_de_lei_14-2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1832/redacao_final_do_projeto_de_lei_27-2022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1834/redacao_final_do_projeto_de_lei_06-2022.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1836/redacao_final_do_projeto_de_lei_15-2022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1840/redacao_final_do_projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1842/redacao_final_do_projeto_de_lei_20-2022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1844/redacao_final_do_projeto_de_lei_21-2022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1846/redacao_final_do_projeto_de_lei_22-2022.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1848/redacao_final_do_projeto_de_lei_23-2022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1850/redacao_final_do_projeto_de_lei_24-2022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1852/redacao_final_do_projeto_de_lei_25-2022.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1887/redacao_final_do_projeto_de_lei_16-2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1889/redacao_final_do_projeto_de_lei_009-2022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1891/redacao_final_do_projeto_de_lei_28-2022.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1893/redacao_final_do_projeto_de_lei_038-2022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1897/redacao_final_do_projeto_de_lei_040-2022.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1901/redacao_final_do_projeto_de_lei_042-2022.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1903/redacao_final_do_projeto_de_lei_043-2022.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1905/redacao_final_do_projeto_de_lei_044-2022.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1907/redacao_final_do_projeto_de_lei_045-2022.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1915/redacao_final_do_projeto_de_lei_047-2022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1917/redacao_final_do_projeto_de_lei_048-2022.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1949/redacao_final_do_projeto_de_lei_18-2022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1951/redacao_final_do_projeto_de_lei_046-2022.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1953/redacao_final_do_projeto_de_lei_049-2022.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1955/redacao_final_do_projeto_de_lei_050-2022.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1957/redacao_final_do_projeto_de_lei_051-2022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1959/redacao_final_do_projeto_de_lei_052-2022.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1961/redacao_final_do_projeto_de_lei_053-2022.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1963/redacao_final_do_projeto_de_lei_054-2022.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1965/redacao_final_do_projeto_de_lei_055-2022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1970/redacao_final_do_projeto_de_lei_041-2022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1981/redacao_final_do_projeto_de_lei_059-2022.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1983/redacao_final_do_projeto_de_lei_060-2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1985/redacao_final_do_projeto_de_lei_061-2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1987/redacao_final_do_projeto_de_lei_062-2022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1989/redacao_final_do_projeto_de_lei_063-2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1998/redacao_final_do_projeto_de_lei_057-2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2000/redacao_final_do_projeto_de_lei_064-2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2002/redacao_final_do_projeto_de_lei_065-2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2025/redacao_final_do_projeto_de_lei_008-2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2027/redacao_final_do_projeto_de_lei_011-2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2029/redacao_final_do_projeto_de_lei_066-2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2064/redacao_final_do_projeto_de_lei_010-2022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2066/redacao_final_do_projeto_de_lei_012-2022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2068/redacao_final_do_projeto_de_lei_014-2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/redacao_final_do_projeto_de_lei_067-2022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2076/redacao_final_do_projeto_de_lei_070-2022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/redacao_final_do_projeto_de_lei_071-2022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/redacao_final_do_projeto_de_lei_072-2022.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2082/redacao_final_do_projeto_de_lei_073-2022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2084/redacao_final_do_projeto_de_lei_074-2022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2085/redacao_final_do_projeto_de_lei_056-2022.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2091/redacao_final_do_projeto_de_lei_068-2022.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2093/redacao_final_do_projeto_de_lei_075-2022.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2095/redacao_final_do_projeto_de_lei_076-2022.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2122/redacao_final_do_projeto_de_lei_executivo_n078.2022.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2125/redacao_final_do_projeto_de_lei_26-2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2126/redacao_final_do_projeto_de_lei_039-2022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2127/redacao_final_do_projeto_de_lei_complementar_n._001-2022.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2137/redacao_final_do_projeto_82.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2139/redacao_final_do_projeto_de_lei_83.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2147/redacao_final_do_projeto_de_lei_084-2022.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2149/redacao_final_do_projeto_de_lei_079-2022.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2167/redacao_final_do_projeto_de_lei_19-2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2168/redacao_final_do_projeto_de_lei_executivo_n077.2022.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2169/redacao_final_do_projeto_de_lei_legislativo__n013.2022.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2171/redacao_final_do_projeto_de_lei_executivo_n086.2022.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2173/redacao_final_do_projeto_de_lei_executivo_n087.2022.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2175/redacao_final_do_projeto_de_lei_legislativo_n015.2022.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2178/redacao_final_do_projeto_de_lei_legislativo_n016.2022.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2199/redacao_final_do_projeto_de_lei_017-2022.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2201/redacao_final_do_projeto_de_lei_018-2022.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/redacao_final_do_projeto_de_lei_019-2022.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/redacao_final_do_projeto_de_lei_090-2022.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/redacao_final_do_projeto_de_lei_091-2022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2222/redacao_final_do_projeto_de_lei_095-2022.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/redacao_final_do_projeto_de_lei_092-2022.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/redacao_final_do_projeto_de_lei_093-2022.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/redacao_final_do_projeto_de_lei_094-2022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2250/redacao_final_do_projeto_de_lei_096-2022.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/redacao_final_do_projeto_de_lei_097-2022.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/redacao_final_do_projeto_de_lei_058-2022.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2256/redacao_final_do_projeto_de_lei_020-2022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2258/redacao_final_do_projeto_de_lei_021-2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2259/redacao_final_do_projeto_de_lei_085-2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2260/redacao_final_do_projeto_de_lei_088-2022.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2262/redacao_final_do_projeto_de_lei_089-2022.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2089/parecer_no001_-2022.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2148/parecer_no._002-2022_-_comissao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2159/parecer_no._003-2022_-_comissao_de_saude.pdf.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1610/veto_do_projeto__17.2021.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1611/veto_do_projeto__028.2021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/veto_do_projeto_015.2022.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2263/123_0001.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2264/123_0001.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2265/veto_do_projeto_de_lei_legislativo_012.2022.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2266/veto_do_projeto_010.2022.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1634/ata_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1696/ata_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1738/ata_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1739/ata_no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1757/ata_no_05.2022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1784/ata_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1828/ata_no_07.2022.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1865/ata_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1886/ata_no_09.2022.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/1948/ata_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/ata_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2217/ata_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2022/2218/ata_no_21.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>