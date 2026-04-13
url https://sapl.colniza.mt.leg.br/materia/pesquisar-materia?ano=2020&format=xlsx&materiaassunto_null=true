--- v0 (2025-12-27)
+++ v1 (2026-04-13)
@@ -54,792 +54,792 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Projeto de decreto executivo</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/650/projeto_de_dreto_030.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/650/projeto_de_dreto_030.2020.pdf</t>
   </si>
   <si>
     <t>Declara situação de emergência nas áreas afetadas por colapso de edificações</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de lei executivo</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/651/projeto_de_lei_01.2020_dispoe_sobre_a_alteracao__6Ck1vaa.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/651/projeto_de_lei_01.2020_dispoe_sobre_a_alteracao__6Ck1vaa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a "alteração do artigo 4° da Lei Municipal de n° 209 de 02 de setembro de 2005 e dá outras providências."</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/656/projeto_de_lei_02.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/656/projeto_de_lei_02.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de abertura de crédito adicional suplementar no valor de até R$ 2.300.000,00 no orçamento do município e dá outras providencias</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/655/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/655/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 1º da Lei Municipal Nº 772 de 28 de maio de 2018, e dá outras providencias</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/663/projeto_de_lei_04.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/663/projeto_de_lei_04.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 106.610,55 ( cento e seis mil seiscentos e dez reais e cinquenta e cinco centavos), no orçamento do município e dá outras providencias</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/662/projeto_de_lei_05.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/662/projeto_de_lei_05.2020.pdf</t>
   </si>
   <si>
     <t>Altera artigo da Lei Nº 825/2019 que dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2020 e dá outras providencias.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei_06.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei_06.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Diretrizes para a elaboração da Lei de Diretrizes Orçamentárias do Município de Colniza, Estado do MT, para o exercício de 2021 e dá outras providencias</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_07.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_07.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 142.000,00 ( cento e quarenta e dois mil reais), e altera o artigo 1º da Lei 861/2020 e inclui o artigo 2º, que altera artigo da Lei Nº 825/2019 que dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2020 e dá outras providencias</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_lei_08.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_lei_08.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação da legislação do Regime Próprio de Previdência dos servidores públicos do Município de Colniza – PREVI-COLNIZA em razão das alterações promovidas no sistema previdenciário pela Emenda Constitucional n.º 103/2019 e Altera a redação da Lei Municipal n. 663, de 19 de outubro de 2016, que reestrutura o Regime Próprio de Previdência Social do Município de Colniza/MT e, dá outras providências</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_de_lei_09.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_de_lei_09.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe alteração a redação da Lei Complementar Municipal Nº 499/2011 - Estatuto dos Servidores Públicos da Administração Pública Direta, Autárquica e Fundacional do Município de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/729/projeto_de_lei_10.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/729/projeto_de_lei_10.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 58.000,00 ( Cinquenta mil reais) e dá outras providencias</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/728/projeto_de_lei_11.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/728/projeto_de_lei_11.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (Quinhentos mil reais) no orçamento do município e dá outras providencias</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/730/projeto_de_lei_12.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/730/projeto_de_lei_12.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 20.445,57 ( Vinte mil, quatrocentos e quarenta e cinco reais e cinquenta e sete centavos), e dá outras providencias.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/731/projeto_de_lei_13.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/731/projeto_de_lei_13.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 50.000,00 ( cinquenta mil reais), e dá outras providencias</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/732/projeto_de_lei_14.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/732/projeto_de_lei_14.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 236.000,00 ( duzentos e trinta e seis mil reais), e dá outras providencias</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/733/projeto_de_lei_15.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/733/projeto_de_lei_15.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do $ único do artigo 115 da lei 049/2001, acrescenta parágrafos no artigo 115 da lei 049/2001 e dá outras providencias</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/762/projeto_de_lei_16..2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/762/projeto_de_lei_16..2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 700,000,00 ( Setecentos Mil reais), e dá outras providencias</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/783/projeto_de_lei_17..2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/783/projeto_de_lei_17..2020.pdf</t>
   </si>
   <si>
     <t>Institui o banco de horas aos servidores que realizarem atividades extraordinárias de interesse público e caráter excepcional, e dá outras providencias</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/835/projeto_de_lei_18..2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/835/projeto_de_lei_18..2020.pdf</t>
   </si>
   <si>
     <t>Súmula: “Altera o art.1º da Lei Municipal 861/2020 e o  Inciso 5º da Lei Municipal 852/2019 no município de Colniza e dá outras providencias”.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/841/projeto_de_lei_19..2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/841/projeto_de_lei_19..2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre à adequação da legislação do Regime Próprio de Previdência dos servidores públicos do Município de Colniza - PREVI-Colniza em razão das alterações promovidas no sistema previdenciário pela Emenda Constitucional Nº 103/2019 e altera a redação da lei municipal Nº 663, de 19 de outubro de 2016, que restrutura o Regime Próprio de Previdência Social do Município de Colniza/MT e, dá outras providências.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/849/projeto_de_lei_20..2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/849/projeto_de_lei_20..2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre arrecadação no valor de até R$ 1.471.778,32 ( Um milhão quatrocentos e setenta e um mil, setecentos e setenta e oito reais e trinta e dois centavos), no orçamento do Município e dá outras providencias</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/850/projeto_de_lei_21..2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/850/projeto_de_lei_21..2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no valor de até R$ 2.523.268,62 ( Dois milhões, quinhentos e vinte e três mil, duzentos e sessenta e oito reais e sessenta e dois centavos), no orçamento do Município.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/863/projeto_de_lei_22..2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/863/projeto_de_lei_22..2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do parágrafo único da lei municipal Nº 856 de 01 de abril de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/880/projeto_de_lei_23..2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/880/projeto_de_lei_23..2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 453.386,79 (quatrocentos e cinquenta e três mil, trezentos e oitenta e seis reais e setenta e nove centavos), no Orçamento do Município e dá outras providências</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/883/projeto_de_lei_24.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/883/projeto_de_lei_24.2020.pdf</t>
   </si>
   <si>
     <t>Concede RGA - Revisão Geral Anual, aos servidores públicos do município de Colniza/MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/886/projeto_de_lei_25.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/886/projeto_de_lei_25.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de máscaras como medida não farmacológica para evitar a disseminação do novo coronavírus (covid-19) no âmbito do município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/890/projeto_de_lei_26.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/890/projeto_de_lei_26.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no valor de até RS 5.046.537,24 (cinco milhões, quarenta e seis mil quinhentos e trinta e sete reais e vinte e quatro centavos), no orçamento do município e dá outras providências.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/916/projeto_de_lei_27-2020_assinado.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/916/projeto_de_lei_27-2020_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação, Organização, Estrutura e Competência do Conselho Municipal de Política Cultural - CMPC de Colniza-MT, e dá outras providências</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/917/projeto_de_lei_028_-_2020_-_loa_ass.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/917/projeto_de_lei_028_-_2020_-_loa_ass.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Colniza – MT, para o Exercício Financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/918/projeto_de_lei_029-2020_camara_2.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/918/projeto_de_lei_029-2020_camara_2.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no valor de até RS 2.576.046,90 ( dois milhões quinhentos e setenta e seis mil, quarenta e seis reais e noventa centavos,) no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/928/projeto_de_lei_030_-_2020_-_alt._lei_comp._09-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/928/projeto_de_lei_030_-_2020_-_alt._lei_comp._09-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da redação dada pela lei Complementar 9/2020 na Lei Municipal Nº 499/2011 - Estatuto dos Servidores Públicos da Administração Pública Direta,  Autárquica e Fundacional do Município de Colniza - MT, e dá outras Providências.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/929/projeto_de_lei_031_-_2020_-_credito_adicional.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/929/projeto_de_lei_031_-_2020_-_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 281.502,01 ( duzentos e oitenta e um mim, quinhentos e dois reais e zero um centavos, no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/930/projeto_de_lei_032_-_2020_-_credito_2.860.80153.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/930/projeto_de_lei_032_-_2020_-_credito_2.860.80153.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no valor de até R$ 2.860.801,53 (dois milhões oitocentos e sessenta mil, oitocentos e um real e cinquenta e três centavos), no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/931/projeto_de_lei_033_-_2020_-_procuradoria_municipio.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/931/projeto_de_lei_033_-_2020_-_procuradoria_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização da Procuradoria Geral do município - PGM do Município de Colniza/MT, e da outras providências.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/935/projeto_de_lei_no_034-2020_-_altera_o_art._4_da_lei_municipal_885_de_03_de_novembro_de_2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/935/projeto_de_lei_no_034-2020_-_altera_o_art._4_da_lei_municipal_885_de_03_de_novembro_de_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 4 da lei Municipal Nº 885 de 03 de novembro de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/664/projeto_de_lei_complementar_011-2020_-_codigo_tr_PlMJyG5.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/664/projeto_de_lei_complementar_011-2020_-_codigo_tr_PlMJyG5.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre“A REVOGAÇÃO DAS LEIS MUNICIPAIS DE N°. 107/2002, 609/2014, 807/2018 e nº 809/2018, E INSTITUI O SISTEMA TRIBUTÁRIO MUNICIPAL E AS NORMAS GERAIS DE DIREITO TRIBUTÁRIO APLICÁVEIS NO MUNICÍPIO DE COLNIZA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>WALZINHO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/630/indicacao_01.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/630/indicacao_01.2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao  Chefe do Poder Executivo, juntamente com o Secretário de Obras, Para que seja construído uma ponte  na linha 06 Agrovila nas proximidades do km 1,5.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/853/indicacao01.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/853/indicacao01.2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao  Chefe do Poder Executivo juntamente com a Secretaria de Obras para  efetuar o patrolamento e a recuperação de bueiros da Linha 02 e 03 na zona rural do município de Colniza.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/852/indicacao02.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/852/indicacao02.2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao  Chefe do Poder Executivo juntamente com a Secretaria de Obras para que seja realizado a recuperação da ponte localizada na Linha Florita Dulce aproximadamente no Km 05, no município de Colniza.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>SILVANIO ALBERTO DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/629/indicacao_01.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/629/indicacao_01.2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo para que seja realizado um campeonato de futsal feminino e um veterano.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/836/indicacao_02.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/836/indicacao_02.2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao  Chefe do Poder Executivo  para que seja realizado a construção de um Posto de Saúde na Comunidade do Vale do Salvação.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/837/indicacao_03.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/837/indicacao_03.2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao  Chefe do Poder Executivo  para que seja realizado a extensão de Rede de Água nas Ruas Abelha Rainha e Princesa Daiana no Bairro Cafézinho.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/894/indicacao_n_004-_2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/894/indicacao_n_004-_2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo  para que viabilize a abertura de uma estrada que ligue ao Bairro Rondônia ao Bairro Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/895/indicacao_n_005-_2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/895/indicacao_n_005-_2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao  Chefe do Poder Executivo  para que seja realizado a demolição e reconstrução da ponte do bairro  Castelo dos Sonhos na Avenida Dois Mil.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>OSEIA PEREIRA GUEDES, SARGENTO RODOLFO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/842/indicacao_07.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/842/indicacao_07.2020.pdf</t>
   </si>
   <si>
     <t>INDICAM ao  Chefe do Poder Executivo junto á Secretaria de Obras, para determinar ao setor competente que seja feito o patrolamento e cascalhamento das estradas do Distrito Guariba, Três Fronteiras e Taquaruçu do Norte</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>OSEIA PEREIRA GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/628/indicacao_01.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/628/indicacao_01.2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao  Chefe do Poder Executivo, junto ao Secretário de Saúde para que seja elaborado um Programa de Planejamento Familiar para a realização de cirurgia  de laqueaduras.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/627/indicacao_01.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/627/indicacao_01.2020.pdf</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/659/indicacao_03.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/659/indicacao_03.2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao  Chefe do Poder Executivo, para que seja implantando na comunidade do Vale do Salvação e Três Fronteiras, a iluminação pública.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/685/indicacao_05.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/685/indicacao_05.2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao  Chefe do Poder Executivo, com  o objetivo da realização de colocação de manilhas na Avenida do Contorno, neste município de Colniza.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_06.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_06.2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao  Chefe do Poder Executivo, que seja aplicada uma parte do socorro emergencial que será repassado pelo Governo Federal  ao Município de Colniza-MT, em pavimentação asfáltica nesta urbe</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>NICODEMO ZITKOSKI</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/666/indicacao_n_001-2020..pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/666/indicacao_n_001-2020..pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo para que seja realizado um serviço cascalhamento e patrolamento no Setor Capa Mansa, município de Colniza.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/670/indicacao_n_002-2020..pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/670/indicacao_n_002-2020..pdf</t>
   </si>
   <si>
     <t>INDICA ao  Chefe do Poder Executivo, que seja pago o adicional de insalubridade aos farmacêuticos e demais servidores que atuam na farmácia básica do município.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>CLINIO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/867/indicacao_n_001-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/867/indicacao_n_001-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo para que seja realizada o patrolamento da linha 24 no Salvação, no trecho que dá acesso aos moradores do lado esquerdo sentido Ipê Rocho (Fazenda Langa).</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/868/indicacao_n_002-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/868/indicacao_n_002-2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo para que seja realizada a reforma da ponte da linha 16 na Capa lado direito no Km 02.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>DANIEL PEREIRA DE ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/637/indicacao_01.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/637/indicacao_01.2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao Secretário de Saúde, viabilidade para aquisição de Carrinhos apropriado para a limpeza do hospital municipal André Maggi</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/638/indicacao_02.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/638/indicacao_02.2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao Secretário de Saúde, viabilidade para aquisição de Um aparelho Raio  X Digital para o Hospital Municipal André Maggi</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/854/indicacao_03.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/854/indicacao_03.2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo junto ao Secretário de Saúde, que estude a possibilidade de proceder a implantação e readequação na sinalização de trânsito nas ruas do município de Colniza.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/855/indicacao_04.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/855/indicacao_04.2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo junto ao Secretário de Saúde, a viabilidade da reforma da ponte da Avenida Belo Horizonte que dá acesso ao bairro Cidade Alta.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>DAS</t>
   </si>
   <si>
     <t>Documentos em anexo para sessão</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/639/comunicado_de_ausencia_oseia02.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/639/comunicado_de_ausencia_oseia02.pdf</t>
   </si>
   <si>
     <t>Justificativa do Vereador Oseia  Pereira Guedes,  da sessão do dia 02/02/2020, devido estar em viagem  entre os dias 01 á 07 de fevereiro</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>MARCOS VENICIO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/640/comunicado_de_ausencia_marquinho01.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/640/comunicado_de_ausencia_marquinho01.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Marcos Venicio Rodrigues da Silva,  da sessão do dia 02/02/2020, devido estar em viagem  entre os dias 01 á 07 de fevereiro</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/641/comunicado_de_ausencia_vereador_nico01.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/641/comunicado_de_ausencia_vereador_nico01.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência do Vereador Nicodemo Zitkoski, da sessão do dia 02/02/2020, devido estar em viagem  entre os dias 01 á 07 de fevereiro</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/</t>
+    <t>http://sapl.colniza.mt.leg.br/media/</t>
   </si>
   <si>
     <t>VOTAÇÃO DA ATA Nº 01/2020 REFERENTE A 1ª SESSÃO ORDINÁRIA DO ANO DE 2020</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/646/comunicado_de_ausencia_marquinho02.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/646/comunicado_de_ausencia_marquinho02.pdf</t>
   </si>
   <si>
     <t>Comunicado de Viagem vereador Marquinho</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/647/comunicado_de_ausencia_walzinho1.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/647/comunicado_de_ausencia_walzinho1.pdf</t>
   </si>
   <si>
     <t>Comunicado de Viagem vereador Walzinho</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>Mandado de intimação de reintegração ao cargo eletivo de prefeito municipal</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/667/parecer_do_projeto_de_lei_executivo__01.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/667/parecer_do_projeto_de_lei_executivo__01.2020.pdf</t>
   </si>
   <si>
     <t>Parecer do projeto de lei Executivo Nº 01/2020</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/705/parecer_003.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/705/parecer_003.2020.pdf</t>
   </si>
   <si>
     <t>Leitura do parecer nº 003/2020 de autoria da comissão de justiça e redação sobre o projeto de lei nº 006/2020 de autoria do vereador Oseia Pereira Guedes. Súmula: “fica o poder executivo municipal proibido de patrocinar ou promover as festividades do carnaval e dá outras providencias</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>PLENÁRIO - PLEN</t>
   </si>
   <si>
     <t>Leitura discussão e votação das atas Nº 002, 003, 004, 005, 006 e 007/2020, de autoria do poder legislativo.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>Discussão e votação da redação final do projeto de lei nº 006/2020, de autoria do vereador Oseia Pereira Guedes, com a seguinte súmula: “fica o poder executivo municipal proibido de patrocinar ou promover as festividades do carnaval e dá outras providencias</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>leitura, discussão e votação do parecer nº 009/2020, da comissão conjunta sobre os projetos de leis nº 010, 011, 012, 013, 014 e 015/2020, todos de autoria do poder executivo municipal</t>
   </si>
@@ -852,99 +852,99 @@
   <si>
     <t>781</t>
   </si>
   <si>
     <t>Leitura, discussão e votação do parecer nº 02/2020, da Comissão de Finanças e Orçamento sobre o projeto de lei nº 013/2020, de autoria do poder executivo</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>Discussão e votação da redação final do projeto de lei nº 013/GP/2020, de autoria do poder executivo municipal. súmula: autoriza abertura de crédito adicional suplementar no valor de até r$ 50.000,00(cinqüenta mil reais) e dá outras providencias”</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>Leitura, discussão e votação da ata Nº 008/2020 referente à oitava sessão ordinária realizada no dia 11/05/2020.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/838/parecer_no003-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/838/parecer_no003-2020.pdf</t>
   </si>
   <si>
     <t>Leitura, do parecer nº 003/2020, da Comissão de Finanças e Orçamento, referente ao projeto de Lei Nº 018/2020 de autoria do Poder Executivo. Súmula: "Altera o artigo 5, e o § 5 do artigo 13 da Lei Municipal Nº 825/2019 do Município de Colniza e da outras providencias"</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/839/parecer_no003-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/839/parecer_no003-2020.pdf</t>
   </si>
   <si>
     <t>Discussão e votação do parecer nº 003/2020, da Comissão de Finanças e Orçamento, referente ao projeto de Lei Nº 018/2020 de autoria do Poder Executivo. Súmula: “Altera o art.1 da Lei Municipal 861/2020 e o  Inciso 5º da Lei Municipal 852/2019 no município de Colniza e dá outras providencias”.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>Discussão e votação da redação final do projeto de Lei Nº 0018/2020 de autoria do Poder Executivo Súmula: “Altera o art.1 da Lei Municipal 861/2020 e o  Inciso 5º da Lei Municipal 852/2019 no município de Colniza e dá outras providencias”.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>Leitura, discussão e votação da ata Nº 009/2020 referente à nona sessão ordinária realizada no dia 25/05/2020</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/856/parecer_no_004.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/856/parecer_no_004.2020.pdf</t>
   </si>
   <si>
     <t>Leitura do parecer nº 04/2020, da Comissão de Finanças e Orçamento sobre o projeto de lei nº 020/2020, de autoria do poder executivo Súmula: “Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no valor de até R$ 1.471.778,32 (Um milhão quatrocentos e setenta e um mil, setecentos e setenta e oito reais e trinta e dois centavos), no orçamento do Município e dá outras providencias”.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/857/parecer_no_005.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/857/parecer_no_005.2020.pdf</t>
   </si>
   <si>
     <t>Leitura do parecer nº 05/2020, da Comissão de Finanças e Orçamento sobre o projeto de lei nº 016/2020, de autoria do poder executivo Súmula: “Autoriza abertura de crédito adicional suplementar no valor de até R$ 700.000,00 (setecentos mil reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/858/parecer_no_006.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/858/parecer_no_006.2020.pdf</t>
   </si>
   <si>
     <t>Leitura do parecer Nº 06/2020, da Comissão de Finanças e Orçamento, sobre o projeto de Lei Nº 021/2020 de autoria do poder executivo. SÚMULA “Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no valor de até R$ 2.523.268,62 (Dois milhões, quinhentos e vinte e três mil, duzentos e sessenta e oito reais e sessenta e dois centavos), no orçamento do Município e dá outras providencias”.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 016/2020, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL. Súmula: “Autoriza a abertura de crédito adicional suplementar no valor de até R$ 700.000,00 (setecentos mil) e dá outras providencias”.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 020/2020, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL. Súmula: “Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no valor de até R$ 1.471.778,32 (Um milhão quatrocentos e setenta e um mil, setecentos e setenta e oito reais e trinta e dois centavos), no orçamento do Município e dá outras providencias”</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 021/2020, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL. Súmula: “Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no valor de até R$ 2.523.268,62 (Dois milhões, quinhentos e vinte e três mil, duzentos e sessenta e oito reais e sessenta e dois centavos), no orçamento do Município e dá outras providencias”</t>
   </si>
   <si>
     <t>869</t>
   </si>
@@ -1059,105 +1059,105 @@
   <si>
     <t>887</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Leitura Discussão e Votação do parecer Nº 013/2020, da Comissão Conjunta sobre o projeto de lei Nº 025//2020 de autoria do poder executivo</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Discussão e votação da redação final do projeto de lei Nº 025/2020, de autoria do poder executivo, SÚMULA:  Dispõe sobre a obrigatoriedade do uso de máscaras como medida não farmacológica para evitar a disseminação do novo coronavírus (covid-19) no âmbito do município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/891/parecer_013.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/891/parecer_013.2020.pdf</t>
   </si>
   <si>
     <t>Leitura, discussão e votação do parecer Nº 13/2020, da Comissão Conjunta sobre o projeto de Lei Nº 025/2020 de autoria do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/892/redacao_final_do_projeto_de_lei_025.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/892/redacao_final_do_projeto_de_lei_025.2020.pdf</t>
   </si>
   <si>
     <t>Discussão e votação da redação final do projeto de lei Nº 025/2020 de autoria do Poder Executivo Municipal que Dispõe sobre a obrigatoriedade do uso de máscaras como medida não farmacológica para evitar a disseminação do novo coronavírus (covid-19) no âmbito do município de Colniza.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Análise, discussão e votação da solicitação de urgência requerida pelo Poder Executivo Municipal referente ao projeto de Lei de autoria do Poder Executivo Municipal Súmula: Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no valor de até R$ 5.046.537,24 ( cinco milhões, quarenta e seis mil quinhentos e trinta e seis reais e vinte e quatro centavos), no orçamento do município e dá outras providencias.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/897/parecer_014.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/897/parecer_014.2020.pdf</t>
   </si>
   <si>
     <t>LEITURA, DISCUSSÃO E VOTAÇÃO DO PARECER Nº 14/2020, DA COMISSÃO CONJUNTA SOBRE O PROJETO DE LEI Nº 026/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL .</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 026/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL. SUMULA: “Autoriza abertura de Crédito adicional suplementar por excesso de arrecadação no valor de até R$ 5.046.537,24 (cinco milhões, quarenta e seis mil quinhentos e trinta e sete reais e vinte e quatro centavos), no orçamento do Município e dá outras providencias”</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/899/redacao_final_do_projeto_de_lei_026.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/899/redacao_final_do_projeto_de_lei_026.2020.pdf</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>4-	Leitura, discussão e votação do parecer nº 15/2020, da Comissão Conjunta sobre o projeto de Resolução nº 002/2020 de autoria do Poder Legislativo municipal</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Leitura, discussão e votação do parecer nº 16/2020, da Comissão Conjunta sobre o Projeto de Lei Nº 012/2020 de autoria do Poder Legislativo</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>52</t>
   </si>
@@ -1176,819 +1176,819 @@
   <si>
     <t>909</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Leitura, discussão e votação do parecer Nº 19/2020, da Comissão Conjunta sobre o Projeto de Decreto Legislativo Nº 004/2020 de autoria do vereador Oseia Pereira Guedes</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Discussão e votação da redação final do Projeto de Lei  Nº 012/2020, de autoria do presidente Jesineison de Aguiar Brandão</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/912/parecer_previo_-_tce_mt.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/912/parecer_previo_-_tce_mt.pdf</t>
   </si>
   <si>
     <t>LEITURA DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS-MT</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/913/parecer_na008-2020_-_inicial.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/913/parecer_na008-2020_-_inicial.pdf</t>
   </si>
   <si>
     <t>LEITURA DO PARECER INICIAL Nº 008/2020 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA MUNICIPAL DE COLNIZA.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/914/parecer_na008-2020_-_final.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/914/parecer_na008-2020_-_final.pdf</t>
   </si>
   <si>
     <t>LEITURA DO PARECER FINAL Nº 008/2020 DA COMISSÃO DE FINANÇAS E ORÇAMENTO - JULGAMENTO DAS CONTAS ANUAIS DE GOVERNO MUNICIPAL DO ANO DE 2018</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/915/parecer_previo_-_tce_mt.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/915/parecer_previo_-_tce_mt.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO NOMINAL DO PARECER PRÉVIO Nº 011/2019 DO TRIBUNAL DE CONTAS DO ESTADO DO MATO GROSSO.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/919/parecer_no011_-2020_-_final.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/919/parecer_no011_-2020_-_final.pdf</t>
   </si>
   <si>
     <t>PARECER FINAL N. 011/2020 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO N. 027/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/920/parecer_no009_-2020_-_final.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/920/parecer_no009_-2020_-_final.pdf</t>
   </si>
   <si>
     <t>PARECER FINAL N.009/2020 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N.029/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>LEITURA, DISCUSSÃO E VOTAÇÃO DA ATA N. 015/2020 REFERENTE À DÉCIMA QUINTA SESSÃO ORDINÁRIA REALIZADA NO DIA 28/09/2020.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/922/redacao__final_do_projeto_de_lei_no_027_de_30_de_setembro_de_2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/922/redacao__final_do_projeto_de_lei_no_027_de_30_de_setembro_de_2020.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI N. 027/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL Súmula: “Dispõe sobre a Criação, Organização, Estrutura e Competências do Conselho Municipal de Política Cultural – CMPC de Colniza-MT, e dá outras providências.”</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/923/redacao_final_do_projeto_de_lei_no_029_de_19_de_outubro_2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/923/redacao_final_do_projeto_de_lei_no_029_de_19_de_outubro_2020.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 029/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL Súmula: ”Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no valor de até R$ 2.576.046,90 (dois milhões quinhentos e setenta e seis mil, quarenta e seis reais e noventa centavos), no orçamento do Município e dá outras providências”.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/924/parecer_no009_-2020_-_final.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/924/parecer_no009_-2020_-_final.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DO PARECER FINAL Nº 009/2020 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 011/2020 DE AUTORIA DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/925/redacao_final_do_projeto_de_lei_legislativo_no._011-2020_de_24_de_junho_de_2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/925/redacao_final_do_projeto_de_lei_legislativo_no._011-2020_de_24_de_junho_de_2020.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DA REDAÇÃO DO PROJETO DE LEI Nº 011/2020 DE AUTORIA DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/926/parecer_no010_-2020_-_final.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/926/parecer_no010_-2020_-_final.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DO PARECER FINAL Nº 010/2020 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 010/2020 DE AUTORIA DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/927/redacao_final_final_do_projeto_de_lei_no_010_de_22_de_junho_de_2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/927/redacao_final_final_do_projeto_de_lei_no_010_de_22_de_junho_de_2020.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI LEGISLATIVO Nº 010/2020</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/932/parecer_inicial_012_da_comissao_de_justica_e_redacao_.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/932/parecer_inicial_012_da_comissao_de_justica_e_redacao_.pdf</t>
   </si>
   <si>
     <t>Parecer inicial N. 012/2020 da Comissão de Justiça e Redação sobre o Projeto de Lei Complementar N. 030/2020 de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/933/parecer_final_n012.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/933/parecer_final_n012.2020.pdf</t>
   </si>
   <si>
     <t>Parecer final N. 012/2020 da Comissão de Justiça e Redação sobre o Projeto de Lei Complementar N. 030/2020 de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/934/redacao_final_do_projeto_de_lei_no_030_de_20_de_outubro_de_2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/934/redacao_final_do_projeto_de_lei_no_030_de_20_de_outubro_de_2020.pdf</t>
   </si>
   <si>
     <t>Discussão e votação da redação final do projeto de lei complementar n. 030/2020, de autoria do poder executivo municipal Súmula: “Dispõe sobre a alteração da redação dada pela Lei Complementar 9/2020 na Lei Municipal n. 499/2011 – Estatuto dos Servidores Públicos da Administração Pública Direta, Autárquica e Fundacional do Município de Colniza- MT, e dá outras providências.”</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/936/parecer_n011_-2020_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/936/parecer_n011_-2020_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Parecer inicial N. 011/2020 da Comissão de Finanças e Orçamento sobre o Projeto de Lei  N. 031/2020 de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/937/parecer_n011_-2020_-_final_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/937/parecer_n011_-2020_-_final_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Parecer final N. 011/2020 da Comissão de Finanças e Orçamento sobre o Projeto de Lei N. 031/2020 de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/938/parecer_n010_-2020_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/938/parecer_n010_-2020_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER INICIAL N. 010/2020 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N.032/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/939/parecer_n010_-2020_-_final_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/939/parecer_n010_-2020_-_final_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER FINAL N. 010/2020 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N.032/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/940/redacao_final_do_projeto_de_lei_n._031_de_16_de_novembro_2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/940/redacao_final_do_projeto_de_lei_n._031_de_16_de_novembro_2020.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI. 031/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL Súmula:  “Autoriza abertura de crédito adicional suplementar no valor de até R$ 281.502,01 (duzentos e oitenta e um mil, quinhentos e dois reais e zero um centavo, no orçamento do Município e dá outras providencias”</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/941/redacao_final_do_projeto_de_lei_n._032_de_16_de_novembro_2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/941/redacao_final_do_projeto_de_lei_n._032_de_16_de_novembro_2020.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI. 032/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL Súmula:  “Autoriza abertura de crédito adicional suplementar por excesso de arrecadação no valor de até R$ 2.860.801,53 (dois milhões oitocentos e sessenta mil, oitocentos e um real e cinquenta e três centavos), no orçamento do Município e dá outras providencias”</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/942/parecer_no013_-2020_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/942/parecer_no013_-2020_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER INICIAL N. 013/2020 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N. 001/2020 DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/943/parecer_no013_-2020_-_final_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/943/parecer_no013_-2020_-_final_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER FINAL N.013/2020 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N.001/2020 DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/944/parecer_no012-2020_-_inicial_-_financas_e_orcamento.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/944/parecer_no012-2020_-_inicial_-_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER INICIAL N.012/2020 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N. 028/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL. Súmula; “Estima a receita e fixa a Despesa do Município de Colniza/Mt, para o exercício Financeiro de 2021 e dá outras providências”</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/945/parecer_no012-2020_-_final_-_justica_e_redacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/945/parecer_no012-2020_-_final_-_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER FINAL N.012/2020 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N. 028/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL. Súmula; “Estima a receita e fixa a Despesa do Município de Colniza/Mt, para o exercício Financeiro de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI DO PROJETO DE LEI N. 001/2020 DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL Súmula: “Fixa o subsídio dos vereadores da Câmara Municipal de Colniza, Estado de Mato Grosso para o quadriênio de 2021-2024</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/947/redacao_final_do_projeto_de_lei_no_028.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/947/redacao_final_do_projeto_de_lei_no_028.2020.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI DO PROJETO DE LEI N. 028/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL. Súmula; “Estima a receita e fixa a Despesa do Município de Colniza/Mt, para o exercício Financeiro de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/948/parecer_no013_-2020_-_inicial_-_justica_e_redacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/948/parecer_no013_-2020_-_inicial_-_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER INICIAL N. 013/2020 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N. 034/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/949/parecer_no013-2020_-_final_-_justica_e_redacao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/949/parecer_no013-2020_-_final_-_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER FINAL N.013/2020 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N.034/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/950/parecer_004.2020_2.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/950/parecer_004.2020_2.pdf</t>
   </si>
   <si>
     <t>PARECER N.004/2020 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N. 008/2020 DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL. Súmula; “Institui o Programa Municipal de Desenvolvimento Econômico e Social através das Parcerias Público Privadas - PPP’s do Município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/951/redacao_final_do_projeto_de_lei_no_034.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/951/redacao_final_do_projeto_de_lei_no_034.2020.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI N. 034/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL Súmula: “Alteração do art, 4 da Lei Municipal n. 885 de 03 de novembro de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI N. 008/2020 DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL. Súmula; “Institui o Programa Municipal de Desenvolvimento Econômico e Social através das Parcerias Público Privadas - PPP’s do Município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>JESINEISON DE AGUIAR BRANDÃO, JOHNATAN BRETAS, SILVANIO ALBERTO DA CRUZ, VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/722/projeto_de_decreto_legislativo_n._001-2020__calamidade_publica.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/722/projeto_de_decreto_legislativo_n._001-2020__calamidade_publica.pdf</t>
   </si>
   <si>
     <t>Reconhece, para os fins do art. 65 da Lei Complementar nº 101, de 04 de maio de 2000, a ocorrência do estado de calamidade pública, nos termos da solicitação do Prefeito Municipal encaminhada por meio da Mensagem de 08 de abril de 2020</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/901/projeto_de_decreto_legislativo_n._002-2020__de_autoria_do_verea.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/901/projeto_de_decreto_legislativo_n._002-2020__de_autoria_do_verea.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO COLNIZENSE” AO SENHOR ELIAS ANTONIO BARBOSA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/902/projeto_de_decreto_legislativo_n._003-2020__de_autoria_do_verea.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/902/projeto_de_decreto_legislativo_n._003-2020__de_autoria_do_verea.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO COLNIZENSE” AO SENHOR ALESSANDRO MARTINS ALMEIDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/903/projeto_de_decreto_legislativo_n._004-2020__de_autoria_do_verea.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/903/projeto_de_decreto_legislativo_n._004-2020__de_autoria_do_verea.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SR. ELIO SANTOS ALMEIDA JÚNIOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projetos de Resoluções Legislativo</t>
   </si>
   <si>
     <t>JOHNATAN BRETAS, SILVANIO ALBERTO DA CRUZ, VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/779/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/779/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Autoriza a baixa de bens patrimoniais inservíveis ao poder legislativo e, dá outras providências.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/900/projeto_de_resolucao_n.02-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/900/projeto_de_resolucao_n.02-2020.pdf</t>
   </si>
   <si>
     <t>Fica alterada as Comissões Permanentes da Câmara Municipal de Colniza, estado de Mato Grosso, ficando a partir desta data composta conforme segue:</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projetos de Leis Legislativo</t>
   </si>
   <si>
     <t>THIAGO RODRIGO DIAS ALVES</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/825/projeto_de_lei_no01-2020_estabelece_os_subsidio_dos_vereadpres.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/825/projeto_de_lei_no01-2020_estabelece_os_subsidio_dos_vereadpres.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos vereadores da câmara municipal de Colniza, estado de Mato Grosso, para o quadriênio de 2021/2024.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>DANIEL PEREIRA DE ANDRADE, NICODEMO ZITKOSKI</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/642/projeto_de_lei_no02-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/642/projeto_de_lei_no02-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CONSUMO EM LOCAIS PÚBLICOS E VENDA DE CACHIMBO CONHECIDO COMO “NARGUILE” AOS MENORES DE 18 (DEZOITO) ANOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>JESINEISON DE AGUIAR BRANDÃO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/654/projeto_de_lei_no05-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/654/projeto_de_lei_no05-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DA REVISÃO GERAL ANUAL (RGA) AOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL NO PERCENTUAL DE 4,48%, REFERENTE AO ANO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/669/projeto_de_lei_no06-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/669/projeto_de_lei_no06-2020.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal proibido de patrocinar ou promover as festividades do carnaval e dá outras providencias</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>SARGENTO RODOLFO</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/829/projeto_de_lei_07..2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/829/projeto_de_lei_07..2020.pdf</t>
   </si>
   <si>
     <t>Estabelece normas gerais sobre o Procedimento de Manifestação de Interesse (PMI), para subsidiar a estruturação de empreendimentos no âmbito do Poder Executivo do Município de Colniza</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>SARGENTO RODOLFO, JESINEISON DE AGUIAR BRANDÃO, JOHNATAN BRETAS, SILVANIO ALBERTO DA CRUZ, VALTER DE LIMA JESUS</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/848/projeto_de_lei_no08-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/848/projeto_de_lei_no08-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Desenvolvimento Econômico e Social através das Parcerias Público Privadas – PPP´s do Município de Colniza, e dá outras providências</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/846/projeto_de_lei_09..2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/846/projeto_de_lei_09..2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação de ruas do Bairro Garça, e dá outras providencias</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/862/projeto_de_lei_no010..2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/862/projeto_de_lei_no010..2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos artigos 9°, 43 e 44 e da lei municipal de n°. 505/2011 e dá outras providências</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/864/projeto_de_lei_no011.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/864/projeto_de_lei_no011.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do poder executivo municipal de Colniza-MT em apresentar para câmara municipal relatórios, minuciosamente, detalhados, sobre a destinação dos valores recebidos pelo governo federal e estadual para o combate ao covid-19, bem como, as especificações de todas as contratações supervenientes de bens e serviços enquanto perdurar a pandemia</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/908/projeto_de_lei_no012.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/908/projeto_de_lei_no012.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Municipalização de estrada vicinal no Município de Colniza, Estado de Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/633/requerimento_01.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/633/requerimento_01.2020.pdf</t>
   </si>
   <si>
     <t>REQUER do Prefeito Municipal, para determinar com urgência ao setor competente a recuperação (patrolamento e cascalhamento) das estradas da Linha 20 Skol Sul.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/634/requerimento_n._002-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/634/requerimento_n._002-2020.pdf</t>
   </si>
   <si>
     <t>REQUER da administração municipal, junto com a Secretaria de Obras, para que tome providências necessárias para a construção de uma ponte sobre as margens do Rio Piau, no Assentamento Renascer.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/702/requerimento_n._003-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/702/requerimento_n._003-2020.pdf</t>
   </si>
   <si>
     <t>Requer da administração municipal, para que seja feito o Patrolamento e Cascalhamento e Aterro na Linha Quarentinha, lado direito, Distrito Guariba.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/851/requerimento01.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/851/requerimento01.2020.pdf</t>
   </si>
   <si>
     <t>Requerendo da Administração Municipal, para que seja construído uma ponte na linha 12 Agrovila aproximadamente no Km 1,5, no município de Colniza</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/631/requerimento_n._001-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/631/requerimento_n._001-2020.pdf</t>
   </si>
   <si>
     <t>REQUER do Prefeito Municipal, para determinar com urgência ao setor competente a recuperação das estradas da Linha 24 Skol Sul.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/632/requerimento_n._002-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/632/requerimento_n._002-2020.pdf</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/665/requerimento_n._004-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/665/requerimento_n._004-2020.pdf</t>
   </si>
   <si>
     <t>REQUER do Prefeito Municipal, para determinar com urgência ao setor competente a colocação de bueiro na Linha 01  Pacutinga.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/896/requerimento_n._005-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/896/requerimento_n._005-2020.pdf</t>
   </si>
   <si>
     <t>REQUER do Prefeito Municipal, para que seja providenciada a aquisição do medicamento Ivermectina, a fim de serem fornecidos aos munícipes da sede do município, Distrito e localidades.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/911/requerimento_n.06.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/911/requerimento_n.06.pdf</t>
   </si>
   <si>
     <t>Requerendo do prefeito municipal junto ao setor competente para que seja realizada a coleta de lixo na comunidade Vale do Salvação.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/660/requerimento_01.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/660/requerimento_01.2020.pdf</t>
   </si>
   <si>
     <t>REQUER do Prefeito Municipal, junto á Secretaria Municipal de Saúde para  que seja instalados 03(três) leitos de UTI (Unidade Terapia Intensiva), na Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/661/requerimento_02.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/661/requerimento_02.2020.pdf</t>
   </si>
   <si>
     <t>REQUER do Prefeito Municipal, para que com entendimentos junto à Secretaria Municipal de Saúde, possa contratar um profissional para a realização de ultrassonografia no aparelho instalado no Hospital Municipal André Maggi.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/668/requerimento_03.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/668/requerimento_03.2020.pdf</t>
   </si>
   <si>
     <t>REQUER do Prefeito Municipal, para que faça gestão junto à Secretaria Municipal de Saúde e a Secretaria Municipal de Finanças, alocando os recursos enviados pelo Governo Estadual e Federal destinados ao combate e prevenção a pandemia causada pelo vírus COVID-19, no reforço da contratação de mais profissionais na área da saúde, com a convocação de aprovados no concurso ou contratação temporária para os locais que estão desprovidos de profissionais da referida área, bem como requer que sejam concedidas gratificações para os servidores da Saúde e demais secretarias que estão na linha de frente de combate a pandemia do Coronavirus.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/671/requerimento_04.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/671/requerimento_04.2020.pdf</t>
   </si>
   <si>
     <t>REQUER do secretario municipal de saúde José Vanderlei Nunes, que venha prestar esclarecimentos perante á Comissão de Saúde e Assistência Social, dessa Câmara Municipal, sobre quais medidas estão sendo tomadas em relação ao coronavírus no município.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/684/requerimento_05.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/684/requerimento_05.2020.pdf</t>
   </si>
   <si>
     <t>Requerendo do Prefeito Municipal juntamente com o Secretario Municipal de Saúde José Vanderlei Nunes, para que seja feito com URGÊNCIA E EMERGÊNCIA a contratação de um Médico Ortopedista para o Hospital Municipal André Maggi.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/704/requerimento_06.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/704/requerimento_06.2020.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal juntamente com a Secretária Municipal de Finanças e Orçamento Sra. Helena Cristina Belanda, para que seja normalizado os atendimentos aos Usuários da Parceria Conveniada junto ao SEFAZ-MT, referente a emissão de notas fiscais e outros serviços aos comerciantes, agricultores e pecuaristas do Município de Colniza-MT.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/844/requerimento_07.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/844/requerimento_07.2020.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal junto á Secretaria de Planejamento para que seja dado agilidade na Regularização Fundiária Urbana de Colniza-MT</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/845/requerimento_08.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/845/requerimento_08.2020.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal junto á Secretaria de Saúde para que seja feito a estruturação com equipamentos e aparelhos  para o funcionamento do Posto de saúde do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/865/requerimento_01.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/865/requerimento_01.2020.pdf</t>
   </si>
   <si>
     <t>Requerendo do Prefeito Municipal, junto à Secretaria Municipal de Obras, um relatório de quais maquinários do município, que estão em condições de trabalho, e onde estão trabalhando, inclusive com a agenda de trabalho.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/866/requerimento_02.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/866/requerimento_02.2020.pdf</t>
   </si>
   <si>
     <t>Requerendo do Prefeito Municipal, junto à Secretaria Municipal de Saúde, um relatório preciso de quais recursos foram recebidos para serem aplicados no combate a pandemia em nosso município.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/657/requerimento_no_001-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/657/requerimento_no_001-2020.pdf</t>
   </si>
   <si>
     <t>REQUER do Chefe do Poder Executivo através da Secretaria de Saúde para que sejam tomadas as providencias cabíveis quanto à reativação e instalação do Laboratório Municipal de Exames.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/834/requerimento_no_002-2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/834/requerimento_no_002-2020.pdf</t>
   </si>
   <si>
     <t>REQUER do Chefe do Poder Executivo que seja implantado no Município de Colniza um cemitério de animais, evitando o descarte de corpos de animais nos terrenos baldios e nas lixeiras das residências, devendo ser conscientizada a população Colniziense para a destinação adequada para os seus bichos de estimação.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/703/reuqeimento_no_01.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/703/reuqeimento_no_01.2020.pdf</t>
   </si>
   <si>
     <t>Requer da Administração Pública Municipal através da Secretaria Municipal de Educação, para que seja providenciada a instalação de Câmeras de segurança e monitoramento dentro do ambiente das salas de todas as creches municipais</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/889/reuqeimento_no_02.2020.pdf</t>
+    <t>http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/889/reuqeimento_no_02.2020.pdf</t>
   </si>
   <si>
     <t>REQUER da Administração Municipal que seja destinada uma área para funcionar o viveiro junto a secretaria de agricultura com amplo espaço para suprir a demanda da agricultura familiar de nosso município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2295,68 +2295,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/650/projeto_de_dreto_030.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/651/projeto_de_lei_01.2020_dispoe_sobre_a_alteracao__6Ck1vaa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/656/projeto_de_lei_02.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/655/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/663/projeto_de_lei_04.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/662/projeto_de_lei_05.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei_06.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_07.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_lei_08.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_de_lei_09.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/729/projeto_de_lei_10.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/728/projeto_de_lei_11.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/730/projeto_de_lei_12.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/731/projeto_de_lei_13.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/732/projeto_de_lei_14.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/733/projeto_de_lei_15.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/762/projeto_de_lei_16..2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/783/projeto_de_lei_17..2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/835/projeto_de_lei_18..2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/841/projeto_de_lei_19..2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/849/projeto_de_lei_20..2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/850/projeto_de_lei_21..2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/863/projeto_de_lei_22..2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/880/projeto_de_lei_23..2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/883/projeto_de_lei_24.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/886/projeto_de_lei_25.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/890/projeto_de_lei_26.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/916/projeto_de_lei_27-2020_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/917/projeto_de_lei_028_-_2020_-_loa_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/918/projeto_de_lei_029-2020_camara_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/928/projeto_de_lei_030_-_2020_-_alt._lei_comp._09-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/929/projeto_de_lei_031_-_2020_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/930/projeto_de_lei_032_-_2020_-_credito_2.860.80153.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/931/projeto_de_lei_033_-_2020_-_procuradoria_municipio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/935/projeto_de_lei_no_034-2020_-_altera_o_art._4_da_lei_municipal_885_de_03_de_novembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/664/projeto_de_lei_complementar_011-2020_-_codigo_tr_PlMJyG5.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/630/indicacao_01.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/853/indicacao01.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/852/indicacao02.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/629/indicacao_01.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/836/indicacao_02.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/837/indicacao_03.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/894/indicacao_n_004-_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/895/indicacao_n_005-_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/842/indicacao_07.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/628/indicacao_01.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/627/indicacao_01.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/659/indicacao_03.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/685/indicacao_05.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_06.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/666/indicacao_n_001-2020..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/670/indicacao_n_002-2020..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/867/indicacao_n_001-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/868/indicacao_n_002-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/637/indicacao_01.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/638/indicacao_02.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/854/indicacao_03.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/855/indicacao_04.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/639/comunicado_de_ausencia_oseia02.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/640/comunicado_de_ausencia_marquinho01.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/641/comunicado_de_ausencia_vereador_nico01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/646/comunicado_de_ausencia_marquinho02.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/647/comunicado_de_ausencia_walzinho1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/667/parecer_do_projeto_de_lei_executivo__01.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/705/parecer_003.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/838/parecer_no003-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/839/parecer_no003-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/856/parecer_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/857/parecer_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/858/parecer_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/891/parecer_013.2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/892/redacao_final_do_projeto_de_lei_025.2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/897/parecer_014.2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/899/redacao_final_do_projeto_de_lei_026.2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/912/parecer_previo_-_tce_mt.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/913/parecer_na008-2020_-_inicial.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/914/parecer_na008-2020_-_final.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/915/parecer_previo_-_tce_mt.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/919/parecer_no011_-2020_-_final.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/920/parecer_no009_-2020_-_final.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/922/redacao__final_do_projeto_de_lei_no_027_de_30_de_setembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/923/redacao_final_do_projeto_de_lei_no_029_de_19_de_outubro_2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/924/parecer_no009_-2020_-_final.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/925/redacao_final_do_projeto_de_lei_legislativo_no._011-2020_de_24_de_junho_de_2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/926/parecer_no010_-2020_-_final.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/927/redacao_final_final_do_projeto_de_lei_no_010_de_22_de_junho_de_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/932/parecer_inicial_012_da_comissao_de_justica_e_redacao_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/933/parecer_final_n012.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/934/redacao_final_do_projeto_de_lei_no_030_de_20_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/936/parecer_n011_-2020_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/937/parecer_n011_-2020_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/938/parecer_n010_-2020_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/939/parecer_n010_-2020_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/940/redacao_final_do_projeto_de_lei_n._031_de_16_de_novembro_2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/941/redacao_final_do_projeto_de_lei_n._032_de_16_de_novembro_2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/942/parecer_no013_-2020_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/943/parecer_no013_-2020_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/944/parecer_no012-2020_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/945/parecer_no012-2020_-_final_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/947/redacao_final_do_projeto_de_lei_no_028.2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/948/parecer_no013_-2020_-_inicial_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/949/parecer_no013-2020_-_final_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/950/parecer_004.2020_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/951/redacao_final_do_projeto_de_lei_no_034.2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/722/projeto_de_decreto_legislativo_n._001-2020__calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/901/projeto_de_decreto_legislativo_n._002-2020__de_autoria_do_verea.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/902/projeto_de_decreto_legislativo_n._003-2020__de_autoria_do_verea.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/903/projeto_de_decreto_legislativo_n._004-2020__de_autoria_do_verea.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/779/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/900/projeto_de_resolucao_n.02-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/825/projeto_de_lei_no01-2020_estabelece_os_subsidio_dos_vereadpres.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/642/projeto_de_lei_no02-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/654/projeto_de_lei_no05-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/669/projeto_de_lei_no06-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/829/projeto_de_lei_07..2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/848/projeto_de_lei_no08-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/846/projeto_de_lei_09..2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/862/projeto_de_lei_no010..2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/864/projeto_de_lei_no011.2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/908/projeto_de_lei_no012.2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/633/requerimento_01.2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/634/requerimento_n._002-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/702/requerimento_n._003-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/851/requerimento01.2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/631/requerimento_n._001-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/632/requerimento_n._002-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/665/requerimento_n._004-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/896/requerimento_n._005-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/911/requerimento_n.06.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/660/requerimento_01.2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/661/requerimento_02.2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/668/requerimento_03.2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/671/requerimento_04.2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/684/requerimento_05.2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/704/requerimento_06.2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/844/requerimento_07.2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/845/requerimento_08.2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/865/requerimento_01.2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/866/requerimento_02.2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/657/requerimento_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/834/requerimento_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/703/reuqeimento_no_01.2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/889/reuqeimento_no_02.2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/650/projeto_de_dreto_030.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/651/projeto_de_lei_01.2020_dispoe_sobre_a_alteracao__6Ck1vaa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/656/projeto_de_lei_02.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/655/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/663/projeto_de_lei_04.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/662/projeto_de_lei_05.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei_06.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_07.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_lei_08.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_de_lei_09.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/729/projeto_de_lei_10.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/728/projeto_de_lei_11.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/730/projeto_de_lei_12.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/731/projeto_de_lei_13.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/732/projeto_de_lei_14.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/733/projeto_de_lei_15.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/762/projeto_de_lei_16..2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/783/projeto_de_lei_17..2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/835/projeto_de_lei_18..2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/841/projeto_de_lei_19..2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/849/projeto_de_lei_20..2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/850/projeto_de_lei_21..2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/863/projeto_de_lei_22..2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/880/projeto_de_lei_23..2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/883/projeto_de_lei_24.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/886/projeto_de_lei_25.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/890/projeto_de_lei_26.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/916/projeto_de_lei_27-2020_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/917/projeto_de_lei_028_-_2020_-_loa_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/918/projeto_de_lei_029-2020_camara_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/928/projeto_de_lei_030_-_2020_-_alt._lei_comp._09-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/929/projeto_de_lei_031_-_2020_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/930/projeto_de_lei_032_-_2020_-_credito_2.860.80153.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/931/projeto_de_lei_033_-_2020_-_procuradoria_municipio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/935/projeto_de_lei_no_034-2020_-_altera_o_art._4_da_lei_municipal_885_de_03_de_novembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/664/projeto_de_lei_complementar_011-2020_-_codigo_tr_PlMJyG5.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/630/indicacao_01.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/853/indicacao01.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/852/indicacao02.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/629/indicacao_01.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/836/indicacao_02.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/837/indicacao_03.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/894/indicacao_n_004-_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/895/indicacao_n_005-_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/842/indicacao_07.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/628/indicacao_01.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/627/indicacao_01.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/659/indicacao_03.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/685/indicacao_05.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_06.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/666/indicacao_n_001-2020..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/670/indicacao_n_002-2020..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/867/indicacao_n_001-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/868/indicacao_n_002-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/637/indicacao_01.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/638/indicacao_02.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/854/indicacao_03.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/855/indicacao_04.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/639/comunicado_de_ausencia_oseia02.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/640/comunicado_de_ausencia_marquinho01.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/641/comunicado_de_ausencia_vereador_nico01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/646/comunicado_de_ausencia_marquinho02.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/647/comunicado_de_ausencia_walzinho1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/667/parecer_do_projeto_de_lei_executivo__01.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/705/parecer_003.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/838/parecer_no003-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/839/parecer_no003-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/856/parecer_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/857/parecer_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/858/parecer_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/891/parecer_013.2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/892/redacao_final_do_projeto_de_lei_025.2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/897/parecer_014.2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/899/redacao_final_do_projeto_de_lei_026.2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/912/parecer_previo_-_tce_mt.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/913/parecer_na008-2020_-_inicial.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/914/parecer_na008-2020_-_final.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/915/parecer_previo_-_tce_mt.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/919/parecer_no011_-2020_-_final.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/920/parecer_no009_-2020_-_final.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/922/redacao__final_do_projeto_de_lei_no_027_de_30_de_setembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/923/redacao_final_do_projeto_de_lei_no_029_de_19_de_outubro_2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/924/parecer_no009_-2020_-_final.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/925/redacao_final_do_projeto_de_lei_legislativo_no._011-2020_de_24_de_junho_de_2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/926/parecer_no010_-2020_-_final.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/927/redacao_final_final_do_projeto_de_lei_no_010_de_22_de_junho_de_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/932/parecer_inicial_012_da_comissao_de_justica_e_redacao_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/933/parecer_final_n012.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/934/redacao_final_do_projeto_de_lei_no_030_de_20_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/936/parecer_n011_-2020_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/937/parecer_n011_-2020_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/938/parecer_n010_-2020_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/939/parecer_n010_-2020_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/940/redacao_final_do_projeto_de_lei_n._031_de_16_de_novembro_2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/941/redacao_final_do_projeto_de_lei_n._032_de_16_de_novembro_2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/942/parecer_no013_-2020_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/943/parecer_no013_-2020_-_final_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/944/parecer_no012-2020_-_inicial_-_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/945/parecer_no012-2020_-_final_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/947/redacao_final_do_projeto_de_lei_no_028.2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/948/parecer_no013_-2020_-_inicial_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/949/parecer_no013-2020_-_final_-_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/950/parecer_004.2020_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/951/redacao_final_do_projeto_de_lei_no_034.2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/722/projeto_de_decreto_legislativo_n._001-2020__calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/901/projeto_de_decreto_legislativo_n._002-2020__de_autoria_do_verea.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/902/projeto_de_decreto_legislativo_n._003-2020__de_autoria_do_verea.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/903/projeto_de_decreto_legislativo_n._004-2020__de_autoria_do_verea.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/779/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/900/projeto_de_resolucao_n.02-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/825/projeto_de_lei_no01-2020_estabelece_os_subsidio_dos_vereadpres.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/642/projeto_de_lei_no02-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/654/projeto_de_lei_no05-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/669/projeto_de_lei_no06-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/829/projeto_de_lei_07..2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/848/projeto_de_lei_no08-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/846/projeto_de_lei_09..2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/862/projeto_de_lei_no010..2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/864/projeto_de_lei_no011.2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/908/projeto_de_lei_no012.2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/633/requerimento_01.2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/634/requerimento_n._002-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/702/requerimento_n._003-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/851/requerimento01.2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/631/requerimento_n._001-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/632/requerimento_n._002-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/665/requerimento_n._004-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/896/requerimento_n._005-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/911/requerimento_n.06.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/660/requerimento_01.2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/661/requerimento_02.2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/668/requerimento_03.2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/671/requerimento_04.2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/684/requerimento_05.2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/704/requerimento_06.2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/844/requerimento_07.2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/845/requerimento_08.2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/865/requerimento_01.2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/866/requerimento_02.2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/657/requerimento_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/834/requerimento_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/703/reuqeimento_no_01.2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.colniza.mt.leg.br/media/sapl/public/materialegislativa/2020/889/reuqeimento_no_02.2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H186"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="114.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="163.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="162.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>